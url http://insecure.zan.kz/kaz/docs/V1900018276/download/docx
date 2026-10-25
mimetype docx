--- v0 (2025-11-28)
+++ v1 (2026-10-25)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e5b878" w14:textId="8e5b878">
+    <w:p w14:paraId="5742aaa" w14:textId="5742aaa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,80 +86,156 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Есептік ақпараты тәуекелдерді басқару жүйесі негізінде қайта тексеруге жататын мемлекеттік органдарды айқындау әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қаңтардағы № 42 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 31 қаңтардағы № 13 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 7 ақпанда № 18276 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 31 қаңтардағы № 13 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 7 ақпанда № 18276 болып тіркелді. Күші жойылды - ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 № 135 бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve">
+      БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Есептік ақпараты тәуекелдерді басқару жүйесі негізінде қайта тексеруге жататын мемлекеттік органдарды айқындау әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қаңтардағы № 42 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -369,62 +447,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -437,51 +516,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -489,51 +568,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Ұлттық экономика министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3545,382 +3624,376 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1563"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5738"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1563" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалау бағыттары бойынша басым көрсеткіштер тізбесі
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1563" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Блок
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағыттар
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басым көрсеткіштер
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1563" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мақсаттарға қол жеткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стратегиялық жоспардың, аумақты дамыту бағдарламасының және бюджеттік бағдарламалар көрсеткіштерінің мақсаттарына қол жеткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3956,213 +4029,213 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік даму бағдарламасының орындалу тиімділігі (ЖАО үшін ғана қолданылады)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1563" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Азаматтармен өзара іс-қимыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтердің көрсетілу сапасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4198,51 +4271,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4265,88 +4338,88 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шағымдар мен өтініштерді қарау сапасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4382,212 +4455,212 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сот шешімі бойынша негізі бар деп танылған (сот қанағаттандырған) және жоғары тұрған орган қанағаттандырған шағымдар мен өтініштердің үлесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1563" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұйымдастырушылық даму</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Персоналды басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4610,87 +4683,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3670" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпараттық технологияларды қолдану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5738" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4861,5134 +4934,4393 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОМО-ның бағыт бойынша тәуекел көрсеткіштері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1786"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="832"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ОМО-ның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ОМО-ның атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2254" w:type="dxa"/>
+              <w:t>"Айыппұл балдары"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Айыппұл балдары"</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="831" w:type="dxa"/>
+              <w:t>Тәуекел көрсеткіші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тәуекел көрсеткіші</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2255" w:type="dxa"/>
+              <w:t>"Бағалау серпіні"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Бағалау серпіні"</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="831" w:type="dxa"/>
+              <w:t>Тәуекел көрсеткіші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тәуекел көрсеткіші</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2255" w:type="dxa"/>
+              <w:t>"Басым көрсеткіш"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Басым көрсеткіш"</w:t>
-[...44 lines deleted...]
-              </w:rPr>
               <w:t>Тәуекел көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1256" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10128,5702 +9460,4856 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖАО-ның бағыт бойынша тәуекел көрсеткіштері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2093"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="673"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖАО-ның атауы
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Айыппұл балдары"
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекел көрсеткіші
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Бағалау серпіні"
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="672" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекел көрсеткіші
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2341" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Басым көрсеткіш"
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекел көрсеткіші
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -15963,141 +14449,135 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОМО-ның "Айыппұл балдары" өлшемшарты бойынша рейтингі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4457"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="632"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4982" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОМО-ның атауы
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -16108,2648 +14588,2312 @@
 К1
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Айыппұл балдары"
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекел көрсеткіші
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18889,2844 +17033,2502 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖАО-ның "Айыппұл балдары" өлшемшарты бойынша рейтингі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3585"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1669"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...5 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖАО-ның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ЖАО-ның атауы</w:t>
-[...2 lines deleted...]
-        </w:tc>
+              <w:t>К1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>К1</w:t>
-[...36 lines deleted...]
-            <w:tcW w:w="4525" w:type="dxa"/>
+              <w:t>"Айыппұл балдары"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Айыппұл балдары"</w:t>
-[...44 lines deleted...]
-              </w:rPr>
               <w:t>Тәуекел көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3585" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2521" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21866,141 +19668,135 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОМО-ның "Бағалау серпіні" өлшемшарты бойынша рейтингі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4457"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="632"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4982" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОМО-ның атауы
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -22011,2648 +19807,2312 @@
 К2
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Бағалау серпіні"
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекел көрсеткіші
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24792,141 +22252,135 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖАО-ның "Бағалау серпіні" өлшемшарты бойынша рейтингі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4457"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="632"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4982" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖАО-ның атауы
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -24937,2648 +22391,2312 @@
 К2
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Бағалау серпіні"
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекел көрсеткіші
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -27718,141 +24836,135 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОМО-ның "Басым көрсеткіш" өлшемшарты бойынша рейтингі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4457"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="632"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4982" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОМО-ның атауы
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -27863,2648 +24975,2312 @@
 К3
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Басым көрсеткіш"
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекел көрсеткіші
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -30644,141 +27420,135 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖАО-ның "Басым көрсеткіш" өлшемшарты бойынша рейтингі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4457"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="632"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4982" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖАО-ның атауы
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -30789,2648 +27559,2312 @@
 К3
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Басым көрсеткіш"
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекел көрсеткіші
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4457" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4982" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -33622,6700 +30056,5686 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОМО-ның блоктар бойынша тәуекел көрсеткіштерін қорытынды есептеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="989"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1216"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="696" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОМО-ның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стратегиялық жоспардың, аумақты дамыту бағдарламасының және бюджеттік бағдарламалар көрсеткіштерінің мақсаттарына қол жеткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1569" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Мақсаттарға қол жеткізу" блогы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="815" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметтердің көрсетілу сапасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке және заңды тұлғалардың шағымдары мен өтініштерін қарау сапасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1805" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Азаматтармен өзара іс-қимыл" блогы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="460" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Персоналды басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="638" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақпараттық технологияларды қолдану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1216" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ұйымдастырушылық даму" блогы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="696" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -40507,6781 +35927,5777 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖАО-ның блоктар бойынша тәуекел көрсеткіштерін қорытынды есептеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="951"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1373"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="531" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЖАО-ның атауы
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2318" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Стратегиялық жоспардың, аумақты дамыту бағдарламасының және бюджеттік бағдарламалар көрсеткіштерінің мақсаттарына қол жеткізу</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1712" w:type="dxa"/>
+              <w:t>Стратегиялық жоспардың, аумақты дамыту бағдарламасының және бюджеттік бағдарламалар көрсеткіштерінің мақсатт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арына қол жеткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Мақсаттарға қол жеткізу" блогы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="783" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік қызметтердің көрсетілу сапасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жеке және заңды тұлғалардың шағымдары мен өтініштерін қарау сапасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1940" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Азаматтармен өзара іс-қимыл" блогы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="443" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Персоналды басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ақпараттық технологияларды қолдану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1373" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Ұйымдастырушылық даму" блогы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="531" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -47486,101 +41902,95 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мақсаттарға қол жеткізу" блогы бойынша қайта тексеруге жататын мемлекеттік органдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6925"/>
-        <w:gridCol w:w="5375"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5375" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -47620,601 +42030,552 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орталық мемлекеттік органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -48222,601 +42583,552 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті атқарушы органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -49021,101 +43333,95 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Азаматтармен өзара іс-қимыл" блогы бойынша қайта тексеруге жататын мемлекеттік органдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6925"/>
-        <w:gridCol w:w="5375"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5375" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -49155,601 +43461,552 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орталық мемлекеттік органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -49757,601 +44014,552 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті атқарушы органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -50556,101 +44764,95 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ұйымдастырушылық даму" блогы бойынша қайта тексеруге жататын мемлекеттік органдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6925"/>
-        <w:gridCol w:w="5375"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="5375" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
@@ -50690,521 +44892,479 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орталық мемлекеттік органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -51212,681 +45372,625 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті атқарушы органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6925" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5375" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -51909,55 +46013,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -52287,35 +46413,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId15"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>