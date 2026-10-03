--- v0 (2025-11-13)
+++ v1 (2026-10-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9492c77" w14:textId="9492c77">
+    <w:p w14:paraId="c37fb8b" w14:textId="c37fb8b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -318,194 +318,296 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) осы бірлескен бұйрыққа </w:t>
+      3) Киберқауіпсіздік бөлігінде цифрландыру саласындағы тәуекел дәрежесін бағалау өлшемшарттары, осы бірлескен бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік заңды тұлғаларға, квазимемлекеттік сектор субъектілеріне, мемлекеттік органдардың ақпараттық жүйелерімен интеграцияланатын немесе мемлекеттік электрондық ақпараттық ресурстарды қалыптастыруға арналған мемлекеттік емес ақпараттық жүйелердің иелері мен иеленушілеріне, сондай-ақ ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің иелері мен иеленушілеріне қатысты ақпараттық қауіпсіздікті қамтамасыз ету бөлігінде ақпараттандыру саласындағы тексеру парағы бекітілсін.</w:t>
+        <w:t xml:space="preserve"> сәйкес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z61" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) мемлекеттік заңды тұлғаларға, квазимемлекеттік сектор субъектілеріне, мемлекеттік органдардың цифрлық жүйелерімен интеграцияланатын немесе мемлекеттік цифрлық ресурстарды қалыптастыруға арналған мемлекеттік емес цифрлық жүйелердің иелері мен иеленушілеріне, киберқауіпсіздікті қамтамасыз ету орталықтарына, сондай-ақ аса маңызды цифрлық объектілерінің иелері мен иеленушілеріне қатысты киберқауіпсіздік бөлігінде ақпараттандыру саласындағы тексеру парағы, осы бірлескен бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 550/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 11.09.2026 № 145 (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Қорғаныс және аэроғарыш өнеркәсібі министрлігінің Ақпараттық қауіпсіздік комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бірлескен бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бірлескен бұйрық мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оны қазақ және орыс тілдерінде ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде орналастыру үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бірлескен бұйрықтың көшірмесін Қазақстан Республикасы Қорғаныс және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Қорғаныс және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1210,68 +1312,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 12 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпараттың қауіпсіздікті қамтамасыз ету бөлігінде ақпараттандыру саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша алып тасталды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 20.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1505,68 +1607,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 12 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="10"/>
+    <w:bookmarkStart w:name="z58" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік және жергілікті атқарушы органдарға қатысты ақпараттық қауіпсіздікті қамтамасыз ету бөлігінде ақпараттандыру саласындағы тексеру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша алып тасталды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 20.01.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1664,51 +1766,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орынбасары –</w:t>
+              <w:t>орынбасары-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1729,51 +1831,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы 29 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 13/НҚ және</w:t>
+              <w:t>№13/НҚ және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1800,661 +1902,9640 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 12 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="11"/>
+    <w:bookmarkStart w:name="z60" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақпараттық қауіпсіздікті қамтамасыз ету бөлігінде ақпараттандыру саласындағы тексеру парағы</w:t>
+        <w:t xml:space="preserve"> Киберқауіпсіздік бөлігінде цифрландыру саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тексеру парағы жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 20.01.2023 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 10.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 21/НҚ</w:t>
+        <w:t>№ 550/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 23.01.2023 № 8 (01.01.2023 бастап қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 11.09.2026 № 145 (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Киберқауіпсіздік бөлігінде ету цифрландыру саласындағы тәуекел дәрежесін бағалау өлшемшарттары (бұдан әрі – Өлшемшарттар) Қазақстан Республикасының Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>143-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 141-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс), "Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларын бекіту және "Мемлекеттік органдардың тәуекелдерді бағалау жүйесін қалыптастыру қағидаларын және тексеру парақтарының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2022 жылғы 22 маусымдағы № 48 бұйрығына өзгеріс енгізу туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 31148 болып тіркелген) және Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушысының 2018 жылғы 31 шілдедегі № 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген) бекітілген тексеру парағының нысанына сәйкес әзірленген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z63" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z64" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) елеулі бұзушылық – цифрлық ресурстарда, цифрлық жүйелерде және басқа да цифрландыру объектілері үшін қызмет көрсетуді елеулі шектеуге, жағдайдың елеулі нашарлауына немесе елеулі теріс салдарға әкеп соқтырған немесе әкеп соғуы мүмкін киберқауіпсіздік бөлігінде цифрландыру саласындағы, қызмет көрсету саласында екі немесе одан да көп расталған шағымдардың немесе өтініштердің болуы, цифрландыру саласында киберқауіпсіздік бөлігінде Қазақстан Республикасы нормативтік құқықтық актілерінің талаптарын сақтамау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z65" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) елеусіз бұзушылық – электрондық цифрлық ресурстарға, цифрлық жүйелерге және басқа да цифрландыру объектілеріне әсер етпейтін елеусіз оқиғаларға әкеп соққан немесе әкелуі мүмкін киберқауіпсіздік бөлігінде цифрландыру саласындағы Қазақстан Республикасы нормативтік құқықтық актілерінің талаптарын сақтамау, киберқауіпсіздік бөлігінде цифрландыру саласында бір расталған шағымның немесе өтініштің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z66" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Киберқауіпсіздік бөлігінде цифрландыру саласындағы бақылау субъектілері (бұдан әрі – бақылау субъектілері – квазимемлекеттік сектор субъектілері, мемлекеттік органдардың цифрлық жүйелерімен интеграцияланатын немесе мемлекеттік электрондық цифрлық ресурстарды қалыптастыруға арналған мемлекеттік емес цифрлық жүйелердің иелері мен иеленушілері, киберқауіпсіздікті қамтамасыз ету орталықтары, сондай-ақ аса маңызды цифрлық объектілерінің иелері мен иеленушілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z67" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өрескел бұзушылық – цифрлық ресурстар, цифрлық жүйелер және басқа да цифрлық объектілер үшін елеулі теріс салдарға әкеп соққан немесе қызмет көрсету мүмкін болмауына әкеп соғуы мүмкін киберқауіпсіздік бөлігінде цифрландыру саласындағы Қазақстан Республикасы нормативтік құқықтық актілерінің талаптарын сақтамау, уәкілетті органның нұсқамаларын орындамау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z68" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тәуекел – бақылау субъектісінің қызметі нәтижесінде жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүдделеріне салдарларының ауырлық дәрежесін ескере отырып зиян келтіру ықтималдығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z69" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тексеру парағы – бақылау субъектілерінің (объектілерінің) қызметіне қойылатын, олардың сақталмауы жеке және заңды тұлғалардың, мемлекеттің заңды мүдделеріне қатер төндіруге алып келетін талаптар тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z70" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тәуекелдерді бағалау және басқару жүйесі – тиісті қызмет салаларында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін шектеудің ең төменгі ықтимал дәрежесі мақсатында бақылау субъектісіне бару арқылы профилактикалық бақылауды кейіннен жүзеге асыру үшін бақылау субъектілерін тәуекел дәрежелері бойынша бөлу арқылы қолайсыз факторлардың туындау ықтималдығын азайтуға бағытталған, сондай-ақ нақты бақылау субъектісі (объектісі) үшін тәуекел деңгейін өзгертуге бағытталған басқарушылық шешімдерді қабылдау және (немесе) осындай бақылау субъектісін, бақылау субъектісіне бару арқылы профилактикалық бақылаудан босату процесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z71" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – белгілі бір қызмет саласында тәуекел дәрежесіне байланысты, субъектіден (объектіден) тікелей байланыссыз, бақылау субъектісін (объектісін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z72" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) – нақты бақылау субъектісінің (объектісінің) қызмет нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z73" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттар арқылы қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z74" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Объективті өлшемшарттар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z75" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Бірінші кезеңде объективті өлшемшарттар бойынша бақылау субъектілері тәуекелдің үш дәрежесі бойынша бөлінеді: осы өлшемшарттарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жоғары, орташа, төмен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z76" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тәуекел дәрежесі жоғары субъектілерге аса маңызды цифрлық объектілерінің иелері мен иеленушілері жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекел дәрежесі орташа субъектілерге квазимемлекеттік сектор субъектілері және мемлекеттік органдардың цифрлық жүйелерімен интеграцияланатын немесе мемлекеттік электрондық цифрлық ресурстарды қалыптастыруға арналған мемлекеттік емес цифрлық жүйелердің иелері мен иеленушілері жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      Тәуекел дәрежесі төмен субъектілерге киберқауіпсіздікті қамтамасыз ету орталықтары жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z78" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Субъективті өлшемшарттар тексеру парақтарында санамаланған талаптардың (бұдан әрі – талаптар) негізінде әзірленеді, онда талаптардың сақталмауы бағалау өлшемшарттарына сәйкес бұзушылықтың белгілі бір дәрежесіне сәйкес келеді. Тексеру парақтарының әрбір талаптарына қатысты бұзушылық дәрежесі – осы өлшемшарттардың қосымшасына сәйкес айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z79" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Субъективті өлшемшарттарды анықтау мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z80" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) деректер базасын қалыптастыру және ақпарат жинау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z81" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпаратты талдау және тәуекелдерді бағалау кезеңдерін пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z82" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Деректер базасын қалыптастыру және ақпарат жинау Қазақстан Республикасының киберқауіпсіздік бөлігінде цифрландыру саласындағы заңнамасын бұзатын бақылау субъектілерін (объектілерін) анықтау үшін қажет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z83" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Тәуекелдер дәрежесін субъективті өлшемшарттар бойынша бағалау үшін ақпараттың мынадай дереккөздері пайдаланылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z84" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) бақылау субъектілеріне (объектілеріне) бару арқылы алдыңғы профилактикалық бақылау және тексеру нәтижелері. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z85" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әрбір ақпараттық дереккөз бойынша тәуекел дәрежесі мынадай жолмен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өрескел дәреженің бір орындалмаған талабы 100 көрсеткішіне теңестіріледі және бұл ішінара тәртіппен тексеру жүргізу үшін негіздеме болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Кәсіпкерлік кодексінің</w:t>
+      Егер талаптардың өрескел дәрежесінің бұзушылығы анықталмаған жағдайда, онда тәуекел дәрежесінің көрсеткішін анықтау үшін елеулі және болмашы дәрежелері талаптарының бұзушылығы бойынша жиынтық көрсеткіш есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес</w:t>
+      Елеулі дәреженің бұзушылық көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады және осы көрсеткіш мынадай формуламен есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мыналарға: мемлекеттік заңды тұлғаларға, квазимемлекеттік сектор субъектілеріне,</w:t>
+      SР3 = (SР2 х 100/ SР1) х 0,7, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік органдардың ақпараттық жүйелерімен интеграцияланатын немесе</w:t>
+      SР3 - елеусіз бұзушылықтар көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік электрондық ақпараттық ресурстарды қалыптастыруға арналған</w:t>
+      SР1 - елеулі бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік емес ақпараттық жүйелердің иелері мен иеленушілеріне, сондай-ақ</w:t>
+      SР2 - анықталған елеулі бұзушылықтар саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің иелері</w:t>
+      Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады. Бұл көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мен иеленушілеріне қатысты</w:t>
+      SРH = (SР2 х 100/ SР1) х 0,3, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________</w:t>
+      SРH - елеусіз бұзушылықтар көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бақылау субъектілерінің (объектілерінің) біртекті тобының атауы</w:t>
+      SР1 - елеусіз бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тексеруді тағайындаған мемлекеттік орган____________________________________</w:t>
+      SР2 - анықталған елеусіз бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
+       Бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші (SР) 0-ден 100-ге дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
+      SР = SР3+ SРH мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тағайындау туралы акт</w:t>
+      SР - тәуекел дәрежесінің ортақ көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
+      SР3 - елеулі бұзушылықтар көрсеткіші;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      №, күні</w:t>
+      SРH - елеусіз бұзушылықтар көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) атауы</w:t>
+      Тәуекел дәрежесінің көрсеткіштері бойынша бақылау субъектісі (объектісі) жатқызылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
+      жоғары тәуекел дәрежесіне – тәуекел дәрежесі 71-ден 100-ге дейінгі көрсеткіш кезінде және оған қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
+      жоғары тәуекел дәрежесіне жатқызылмаған – тәуекел дәрежесі 0-ден 71-ге дейінгі көрсеткіш кезінде және оған қатысты бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізудің жиілігі жарты жылда бір реттен артық болмау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z87" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Субъектіге (объектіге) бару арқылы профилактикалық бақылау субъектіге (объектіге) бару арқылы профилактикалық бақылаудың жартыжылдық тізімдері негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z88" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Субъектіге (объектіге) бару арқылы профилактикалық бақылаудың тізімдері субъективті өлшемшарттар бойынша тәуекел дәрежесінің ең жоғары көрсеткіштерімен бақылау субъектісінің (объектісінің) басымдылығын есепке ала отырып жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Киберқауіпсіздік бөлігінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрландыру саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәуекел дәрежесін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау өлшемшарттарына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z90" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Өлшемшарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұзушылық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Бақылау субъектілеріне (объектілеріне) бару арқылы алдыңғы тексерулер мен профилактикалық бақылау нәтижелері (ауырлық дәрежесі келесі талаптарды орындамау кезінде анықталады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спутниктік (ғарыштық) байланыс арналарын пайдаланатын ауылдық елді мекендердің орта білім беру объектілерін және екінші деңгейдегі банктерді қоспағанда, мемлекеттік органдардың жергілікті, ведомстволық және корпоративтік телекоммуникация желілерін, жергілікті атқарушы органның (бұдан әрі-ЖАО), мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің, сондай-ақ аса маңызды цифрлық объектілерінің иелерін байланыс операторларының Интернетке қол жеткізудің бірыңғай шлюзі арқылы Интернетке қосуын жүзеге асыру жөніндегі талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аса маңызды цифрлық объектілері иеленушілерінің Ақпараттық қауіпсіздіктің ұлттық үйлестіру орталығын киберқауіпсіздіктің оқыс оқиғалары туралы хабардар етуі бойынша талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаражатты қолдану жөніндегі талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланушыларды сәйкестендіру, аутентификациялау және қол жеткізуді басқару;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жабдықты сәйкестендіру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+диагностикалық және конфигурациялық порттарды қорғау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жергілікті желіні физикалық сегменттеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жергілікті желіні логикалық сегменттеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+желілік қосылымдарды басқару;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+брандмауэр;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жергілікті желінің ішкі мекенжай кеңістігін жасыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+деректердің, хабарламалардың және конфигурациялардың тұтастығын бақылау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ақпаратты криптографиялық қорғау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныптауышқа сәйкес "цифрлық үкіметтің" бірінші және екінші сыныптағы цифрлық объектілерін пайдалану кезінде Киберқауіпсіздікті қамтамасыз ету, қорғау және цифрлық объектілерді қауіпсіз жұмыс істеуін қамтамасыз ету мониторингі жүйесіне қосылу бойынша талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыртқы контурдың жергілікті желілерінен интернетке қол жеткізуді ұйымдастыру кезінде интернет желісіне қосылған жұмыс станцияларында вирусқа қарсы құралдардың, операциялық жүйелердің жаңартуларының болуы бойынша талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық объектілерді құру, сүйемелдеу және дамыту мәселелерімен айналысатын басқа құрылымдық бөлімшелерден оқшауланған құрылымдық бөлімше болып табылатын киберқауіпсіздік бөлімшесінің болуы немесе сертификат бере отырып, киберқауіпсіздікті қамтамасыз етуге және киберқауіпсіздікті қамтамасыз ету саласында кемінде үш жылда бір рет сертификат бере отырып мамандандырылған курстардан өтуге жауапты лауазымды адамды айқындау бойынша талаптарды сақтау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органдар (бұдан әрі – МО), ЖАО немесе ұйым өз қызметінде басшылыққа алатын құжатталған қағидалардың, рәсімдердің, практикалық тәсілдердің немесе басшылық қағидаттардың төрт деңгейлі жүйесі түрінде киберқауіпсіздікті қамтамасыз ету жөніндегі нормативтік-техникалық құжаттаманың (бұдан әрі – ТҚ) болуы және оған сәйкестігі бойынша талаптарды сақтау киберқауіпсіздікті қамтамасыз ету жөніндегі ТҚ қазақ және орыс тілдерінде әзірленеді, МО-ның, ЖАО-ның немесе ұйымның құқықтық актісімен бекітіледі және МО, ЖАО барлық қызметшілерінің немесе ұйым қызметкерлерінің назарына жеткізіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Киберқауіпсіздікті қамтамасыз ету жөніндегі ТҚ ондағы ақпаратты талдау және жаңарту мақсатында кемінде екі жылда бір рет қайта қаралады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. МО-ның, ЖАО-ның немесе ұйымның киберқауіпсіздік саясаты бірінші деңгейдегі құжат болып табылады және МО немесе ұйым күнделікті қызметінде басшылыққа алатын киберқауіпсіздікті қамтамасыз ету саласындағы мақсаттарды, міндеттерді, басшылық қағидаттары мен практикалық тәсілдерді айқындайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Екінші деңгейдегі құжаттар тізбесіне МО-ның, ЖАО-ның немесе ұйымның киберқауіпсіздік саясатының талаптарын нақтылайтын құжаттар кіреді, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) киберқауіпсіздіктің тәуекелдерін бағалау әдістемесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ақпаратты өңдеу және оларды түгендеу құралдарымен байланысты активтерді сәйкестендіру, жіктеу және таңбалау, паспорттау қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ішкі киберқауіпсіздік аудитін жүргізу қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) ақпаратты криптографиялық қорғау құралдарын (бұдан әрі - АКҚҚ) пайдалану тәртібі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) аутентификациялау рәсімін ұйымдастыру, цифрлық ресурстарға қол жеткізу құқығының аражігін ажырату қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) вирусқа қарсы бақылауды ұйымдастыру , мобильдік қондырғыларды және ақпаратты тасығыштарды пайдалану, интернет желісі мен электрондық поштаны пайдалану қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) ақпараттық ресурстардың жұмыс істеуінің физикалық қорғалуын және қауіпсіз ортасын ұйымдастыру, ақпаратты өңдеу құралдарымен байланысты активтердің үздіксіз жұмысын қамтамасыз ету жөніндегі қағидалар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Үшінші деңгейдегі құжаттар киберқауіпсіздікті қамтамасыз ету процестері мен рәсімдерінің сипаттамаларын қамтиды, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) киберқауіпсіздік қатерлері (тәуекелдері) каталогы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) киберқауіпсіздік қатерлерін (тәуекелдерін) өңдеу жоспары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) ақпаратты өңдеу құралдарымен байланысты активтердің үздіксіз жұмысын және жұмыс қабілеттілігін қалпына келтіруді қамтамасыз ету бойынша іс-шаралар жоспары; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) әкімшінің цифрлық объектісін сүйемелдеу, ақпаратты резервтік көшіру және қалпына келтіру жөніндегі басшылығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) пайдаланушылардың киберқауіпсіздіктің оқыс оқиғаларына ден қою және штаттан тыс (дағдарысты) жағдайларда әрекет ету бойынша іс-қимыл тәртібі туралы нұсқаулық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Төртінші деңгейдегі құжаттар тізбесі орындалған рәсімдер мен жұмыстарды тіркеу және растау үшін пайдаланылатын жұмыс нысандарын, журналдарды, өтінімдерді, хаттамаларды және басқа да құжаттарды, сонымен бірге электрондық құжаттарды қамтиды, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) киберқауіпсіздік оқыс оқиғаларын тіркеу және штаттан тыс оқиғаларды есепке алу журналы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) серверлік үй-жайларға кіру журналы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) желілік ресурстардың осалдықтарын бағалауды жүргізу туралы есеп;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) кабельдік қосылуларды есепке алу журналы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) резервтік көшірмелерді (резервтік көшірме, қайта қалпына келтіру), резервтік көшірмелерді тестілеуді есепке алу журналы;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көп факторлы аутентификацияны қолдану бойынша сыныптауышқа сәйкес, оның ішінде цифрлық сертификаттар пайдалана отырып, бірінші және екінші сыныптардың цифрлық объектілерге қол жеткізу кезінде талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазымдық нұсқаулықтарға киберқауіпсіздікті қамтамасыз ету бойынша функционалдық міндеттерді енгізу жөніндегі талаптарды және МО, ЖАО немесе ұйым қызметшілерінің киберқауіпсіздікті қамтамасыз ету жөніндегі ТҚ талаптарын орындау бойынша міндеттемелерін сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АКҚҚ пайдалану бойынша талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бірінші сыныптағы цифрландыру объектілері үшін сыныптауышқа сәйкес – үшінші қауіпсіздік деңгейінің;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+екінші сыныптағы цифрландыру объектілері үшін сыныптауышқа сәйкес – екінші қауіпсіздік деңгейінің;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+үшінші сыныптағы цифрландыру объектілері үшін сыныптауышқа сәйкес – бірінші қауіпсіздік деңгейінің АКҚҚ (бағдарламалық және аппараттық) қолданылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" цифрлық инфрақұрылымы объектісінің меншік иесі немесе иегері, сондай-ақ "цифрлық үкімет" операторы "цифрлық үкіметтің" цифрлық инфрақұрылымы объектілерінде қамтылған мемлекеттік цифрлық ресурстарды (бұдан әрі-ЦР) сақтау бойынша талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мазмұнды (контентті) басқару жүйелерін қолдану бойынша ЦР киберқауіпсіздікті қамтамасыз ету үшін талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦР-ды орналастыру, өзгерту және жою операцияларына санкция беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦР-ды орналастыру, өзгерту және жою кезінде авторлықты тіркеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жүктелетін ЦР-ды зиянды кодқа тексеру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орындалатын код пен сценарийлердің қауіпсіздік аудиті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орналастырылған ЦР тұтастығын бақылау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦР өзгерістер журналын жүргізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланушылардың және бағдарламалық роботтардың қалыптан тыс белсенділігін мониторингтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Домендік аттың төлнұсқалылығын тексеру және ЦР киберқауіпсіздікті қамтамасыз ету кезінде ақпаратты криптографиялық қорғау құралдарын пайдалана отырып, байланыс сеансындағы ақпаратты криптографиялық қорғау үшін тіркеу куәліктерін қолдану бойынша талапты сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Елеулі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виртуалдау технологиясын пайдалану кезінде сәйкестендіруді басқару бойынша талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін цифрлық қызметтерінің клиенттерін және ерекшеленген пайдаланушыларды аутентификациялауды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланушыларды бір технологиялық платформа шегінде федеративтік сәйкестендіруді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланушыны сәйкестендіргішті жойғаннан кейін аутентификация туралы ақпаратты сақтауды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланушы өкілеттерінің бейіндерін тағайындау рәсімдерін бақылау құралдарын қолдануды талап ететін сәйкестендіруді басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виртуалдау технологиясын пайдалану кезінде киберқауіпсіздіктің оқиғаларына аудит жүргізу бойынша талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+киберқауіпсіздік ТҚ-да айқындалатын рәсімдердің міндеттілігі мен тұрақтылығын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+барлық операциялық жүйелерге, клиенттік виртуалды машиналарға, желілік компоненттердің инфрақұрылымына арналған аудит рәсімдерін жүргізуді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқиғаларды тіркеу журналын жүргізуді және әкімшіге қолжетімсіз сақтау жүйесінде сақтауды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқиғаларды тіркеу журналын жүргізу жүйесі жұмысының дұрыстығын тексеруді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оқиғаларды тіркеу журналдарын киберқауіпсіздікті қамтамасыз ету жөніндегі ТҚ-да сақтау ұзақтығын айқындауды талап ететін киберқауіпсіздік оқиғалары аудитін жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виртуалдау технологиясын пайдалану кезінде киберқауіпсіздік оқиғаларын тіркеу талаптарын сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әкімшілердің іс-қимылын журналға енгізуді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+киберқауіпсіздік оқыс оқиғалары мен оқиғалар мониторингі жүйесін қолдануды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сыни оқиғаны немесе киберқауіпсіздік оқыс оқиғаларын автоматты тану негізінде хабарландыруды талап ететін киберқауіпсіздік оқиғаларын тіркеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желілік және жүйелік әкімшілендіру рәсімдерін орындау бойынша талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+виртуалды машиналар кескіндерінің сақталуын, операциялық жүйенің, қосымшалардың, желілік конфигурацияның, МО немесе ұйымның бағдарламалық қамтылымдарын (бұдан әрі -БҚ) және деректерінің зиянды қолтаңбалардың болуын бақылауды қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сыртқы пайдаланушылардың аппараттық бөлікке кіруін болдырмау мақсатында аппараттық платформаны виртуалды машинаның операциялық жүйесінен бөлу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Резервтік көшіру жүйесімен деректерді сақтау жүйесін қамтамасыз ету бойынша талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті желілерді біріктіретін бөлінген байланыс арнасын ұйымдастыру кезінде ақпаратты қорғаудың бағдарламалық-техникалық құралдарын, оның ішінде криптографиялық шифрлауды АКҚҚ пайдалана отырып қолдану жөніндегі талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетелде орналасқан немесе экрандалған ішкі желіні қолдана отырып ұйымдастырылған Қазақстан Республикасының мекемелері үшін АКҚҚ пайдалана отырып ұйымдастырылған байланыс арналарын қоспағанда, ішкі контурдың жергілікті желісі (бұдан әрі- ЖЖ) және сыртқы контурдың ЖЖ бір-бірімен ұштасуын болдырмау жөніндегі талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведомстволық электрондық поштаны, жедел хабарламалар қызметін және өзге де сервистерді МО, ЖАО қызметшілерінің және мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің, сондай-ақ аса маңызды цифрлық объектілер иелерінің: олар қызметтік міндеттерін атқарған кезде электрондық нысандағы жедел ақпарат алмасуды (қызметтік хат алмасуды) жүзеге асыру үшін, егер уәкілетті орган өзгеше белгілемесе, Қазақстан Республикасының аумағында нақты орналасқан электрондық поштаны, жедел хабар алмасу қызметін және өзге де сервистерді, басқару орталықтары мен серверлерді пайдалану жөніндегі талаптарды сақтауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті желілердің белсенді жабдықтары үшін үздіксіз электрмен жабдықтаудың болуы бойынша талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті желінің кабельдік жүйесінің пайдаланылмайтын порттарын белсенді жабдықтан физикалық ажырату бойынша талапты сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желіаралық экрандауды пайдалану бойынша талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серверлік үй-жай бойынша келісі талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Серверлік үй-жайда орнатылған жабдықты техникалық сүйемелдеу кезіне құжаттаманың болуы: жабдыққа қызмет көрсету; аппараттық-бағдарламалық қамтылымның жұмысында пайда болатын проблемаларды жою; кідірулер мен істен шығу фактілері, сондай-ақ қалпына келтіру жұмыстарының нәтижелері; өте маңызды жабдыққа кепілдікті қызмет көрсету мерзімі аяқталған соң кепілдікті мерзімнен кейінгі қызмет көрсету құжатталады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Санкцияланған кіруді және санкцияланған шығуды қамтамасыз ететін кіруді бақылау және басқару жуйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Цифрлық инфрақұрылым объектілерін сүйемелдеуді жүзеге асыру үшін уәкілетті тұлғалар тізімінің өзекті күйінде болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Жабдықты техникалық сүйемелдеу кезінде құжаттаудың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Күзет дабылы жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бейнебақылау жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Өрт дабылы жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Өрт сөндіру жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Кепілдендірілген электрмен жабдықтау жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) Жерге тұйықтау жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Серверлік жабдықтың конфигурациясын тексере отырып, оны тұрақты негізде түгендеу жүргізу жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Серверлік үй-жайда аппараттық-бағдарламалық кешен серверлік жабдығын және деректерді сақтау жүйесін орналастыру жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) Серверлік үй-жай өте алмайтын, терезе ойықтары жоқ бөлек үй-жайларда орналастыру. Терезе ойықтары болған жағдайда, олар жабылады немесе жанбайтын материалдармен бекітіледі. Қабырға, төбе мен еден сырттары үшін шаң шығармайтын және жинамайтын материалдар пайдаланылу. Еден жабыны үшін антистатикалық қасиеті бар материалдар пайдаланылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) Серверлік үй-жай кабельдік жүйелер мен инженерлік коммуникацияларды орналастыруға арналған фальшеденмен және (немесе) фальштөбемен жабдықталудың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) Кез келген транзиттік коммуникациялардан өту бойынша алып тастау жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) Негізгі және резервтік серверлік үй-жайлардың бір-бірінен шалғайдағы ғимараттарда қауіпсіз қашықтықта орналасуы бойынша талаптарды сақтау. Резервтік серверлік үй жайларға қойылатын талаптар негізгі серверлік үй жайларға қойылатын талаптармен бірдей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кростық үй-жай бойынша келесі талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Электромагниттік кедергілердің қуатты көздерінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Сумен жабдықтау жүйесінің бұрандалары мен құбырларының болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Өрт қауіпсіздігі жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Жеңіл жанатын материалдардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Жоба бойынша шкафты қосу үшін автоматтан бөлек жеке электр қуатталу желісінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Сигнализациялық күзет жүйесінің, кіруді бақылау жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Ауа баптау жүйесінің болуы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық объектілерді тәжірибелік және өнеркәсіптік пайдалану кезеңінде құралдар мен жүйелерді пайдалану талаптарын сақтау: оқиғаларды және киберқауіпсіздіктің оқыс оқиғаларын мониторингілеу және басқару; цифрлық инфрақұрылым; басып кірудің алдын алу және анықтау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Киберқауіпсіздік жеке жедел орталығын құру және оның жұмыс істеуін қамтамасыз ету немесе үшінші тұлғалардан киберқауіпсіздіктің жедел орталығының қызметтерін сатып алу жөніндегі талаптарды сақтау, сондай-ақ оның Ақпараттық қауіпсіздіктің ұлттық үйлестіру орталығымен өзара іс-қимылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тіркелген. KZ және (немесе). ҚАЗ домендік атауы бар интернет-ресурсты Қазақстан Республикасының аумағында орналасқан аппараттық-бағдарламалық кешенде орналастыру жөніндегі талапты сақтау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интернеттің қазақстандық сегментінің кеңістігінде. KZ және (немесе). ҚАЗ домендік аттарын пайдалану қауіпсіздік сертификаттарын қолдану арқылы жүзеге асырылу талаптарын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МО, ЖАО және ұйымдар сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдерінің тізілімінен елдің қорғанысы мен мемлекеттің қауіпсіздігі үшін киберқауіпсіздікті қамтамасыз ету талаптарын іске асыру мақсатында тауарларды сатып алу жөніндегі талаптарды сақтау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МО-да, ЖАО-да немесе ұйымда киберқауіпсіздіктің бұзылу оқиғаларын бақылау мақсатында талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Киберқауіпсіздікті бұзуға байланысты оқиғалар мониторингі мен мониторинг нәтижелерін талдау жүргізіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Киберқауіпсіздіктің жай-күйіне байланысты оқиғалар тіркеліп, оқиғалар журналдарын, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+операциялық жүйелердің оқиғалар журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дерекқорларды басқару жүйелерінің оқиғалар журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вирусқа қарсы қорғау оқиғаларының журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолданбалы БҚ оқиғалар журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+телекоммуникациялық жабдықтың оқиғалар журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шабуылдарды анықтау және алдын алу жүйелерінің оқиғалар журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+контентті басқару жүйесі оқиғаларының журналын талдау арқылы бұзушылықтар анықталады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) оқиғаларды тіркеу журналдарындағы уақытты уақыт көзінің инфрақұрылымымен үйлесімді қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) оқиғаларды тіркеу журналдарын киберқауіпсіздікті қамтамасыз ету жөніндегі ТҚ-да көрсетілген мерзім ішінде сақтау, бірақ үш жылдан кем емес және екі айдан кем емес жедел қолжетімділікте болу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) оқиғаларды тіркеу журналдарын жүргізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) оқиғаларды тіркеу журналдарын араласудан және рұқсатсыз кіруден қорғауды қамтамасыз ету. Жүйелік әкімшілерде журналдарды өзгертуге, жоюға және өшіруге өкілеттіктердің болуына жол бермеу. Құпия ЦЖ журналдардың резервтік қоймасын құруды және жүргізуді талап етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Киберқауіпсіздік оқыс оқиғалары туралы хабардар етудің және киберқауіпсіздік оқыс оқиғаларына әрекет етудің формальді рәсімін енгізу қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦР, ЦЖ, цифрлық инфрақұрылымның киберқауіпсіздігін қамтамасыз етуге бөгде ұйымдарды тартқан жағдайда олардың иесі немесе иеленушісі аталған объектілермен жұмыс істеу, оларға қол жеткізу немесе пайдалану шарттары, сондай-ақ оларды бұзғаны үшін жауапкершілігі белгіленетін келісімдерінің болуы жөніндегі талапты сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйым қызметкерінің еңбек шартының талаптарына өзгерістер енгізу, МО, ЖАО қызметшісін ротациялау немесе Мемлекеттік қызмет бойынша ілгерілету, оларды жұмыстан шығару кезінде физикалық және логикалық қолжетімділікті, қол жеткізу, жазылу сәйкестендіргіштерін, оны МО, ЖАО жұмыс істейтін қызметшісі немесе ұйым жұмыскері ретінде сәйкестендіретін құжаттаманы қамтитын ақпаратқа және ақпаратты өңдеу құралдарына қол жеткізу құқықтарын сақтау, жойылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кадр қызметімен МО, ЖАО қызметшілерін немесе ұйым жұмыскерлерін цифрландыру және киберқауіпсіздікті қамтамасыз ету саласында оқытуын ұйымдастыру және электрондық сертификат беріле отырып, жеке іс материалдарында сақталу есебін жүргізу талаптарын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Киберқауіпсіздік оқиғалары мониторингін және оқиғалар журналын талдау нәтижелері бойынша құпиялылығы, қолжетімділігі мен тұтастығы үшін өте қатерлі болып сәйкестендірілген қиберқаурсіздік оқиғаларын мемлекеттік техникалық қызметтің компьютерлік инциденттерге әрекет ету қызметінде тіркеу талаптарын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екінші деңгейдегі банктерді қоспағанда, заңмен қорғалатын құпияны қамтитын деректерді өңдейтін аса маңызды цифрлық объектілерінің иелеріне жылына кемінде бір рет киберқауіпсіздік аудитін жүргізу жөніндегі талаптарды сақтау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сервистік бағдарламалық өнімді өнеркәсіптік пайдалану кезінде киберқауіпсіздік талаптарына сәйкестігі тұрғысынан сынақтардың оң нәтижелері бар актінің болуы жөніндегі талаптарды сақтау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әзірленетін немесе сатып алынатын дайын қолданбалы БҚ пайдаланушы интерфейсін пайдаланушының тіл интерфейсін таңдау мүмкіндігімен, деректерді қазақ, орыс және қажет болған жағдайда басқа тілдерде енгізуді, өңдеу мен шығаруды қамтамасыз ету талаптарын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МО, ЖАО немесе ұйым:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланушылар мен персоналдың іс-қимылы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ақпаратты өңдеу құралдарын қолдану мониторингін жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әзірленетін немесе сатып алынатын дайын қолданбалы БҚ қазақ және орыс тілдерінде пайдалану жөніндегі техникалық құжаттамамен қамтамасыз ету талаптарын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ендірілген жүйелер серверінің жоғары қолжетімділігін қамтамасыз ету жөніндегі талаптарды сақтау: 1) резервтік желдеткіштерді, қуат көздерін, дискілерді және енгізу-шығару адаптерлерін қызу ауыстыру; 2) сыни оқиғалар туралы ескертулер; 3) сыни компоненттердің жай-күйін үздіксіз бақылауды қолдау және бақыланатын көрсеткіштерді өлшеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құпия ЦЖ-да, құпия ЦР-да және қолжетімділігі шектелген дербес деректерді қамтитын ЦР-да пайдаланылатын ақпаратты тасығыштарды пайдаланудан шығарған кезде ақпаратты кепілдікті жоюдың бағдарламалық және аппараттық қамтылымы қолдану жөніндегі талапты сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті желінің құжат жүзіндегі схемасы болуы және оны пайдаланған кезде өзектілендірілген күйде ұсталу талабының сақталуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МО, ЖАО цифрлық объектілерін және аса маңызды цифрлық объектілерін қорғау үшін деректердің тарап кетуін болғызбау жүйелері (DLP) қолдану жөніндегі талаптарды сақтау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+іс-қимылға жүргізілетін бақылау туралы пайдаланушыны визуалды түрде хабардар ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жергілікті желі шегінде деректердің тарап кетуін болғызбау жүйесінің басқару орталығы мен серверлерін орналастыру қамтамасыз етіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МО-ның және ЖАО-ның ЦЖ-сын, оның ішінде МО-ның немесе ЖАО-ның тәжірибелік пайдалануға енгізілген ЦЖ-сымен интеграциялау талаптарын сақтау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" операторы ұйымдастырған АКҚҚ пайдаланылатын мемлекеттік органдардың бірыңғай көліктік ортасының (бұдан әрі - МО БКО) сымсыз байланыс арналарын қоспағанда, МО БКО-ға, ЦС-нің жергілікті желісіне, сондай-ақ МО БКО, ЦС-нің жергілікті желісінің құрамына кіретін техникалық құралдарға сымсыз желілер арқылы қашықтан қол жеткізуді, сымсыз қолжетімділікті ұйымдастыруға арналған құралдарды, модемдерді, радиомодемдерді, ұялы байланыс операторларының желілік модемдерін, ұялы байланыстың абоненттік құрылғыларын және басқа да сымсыз желілік құрылғыларды қосуға жол берілмеу бойынша талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" цифрлық объектісін өнеркәсіптік пайдалануға беруді оның меншік иесі немесе иеленушісі мемлекеттік техникалық қызмет берген "цифрлық үкіметтің" цифрлық объектілерінің бастапқы кодтарынан құрастырылған орындалатын кодтарды пайдалана отырып қана жүзеге асыру бойынша талаптарды сақтау.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық субъектінің ішкі шеңберінің ЖЖ Интернетке қосуға жол берілмеу бойынша талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрескел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интернет-ресурс иесі және (немесе) иеленушісі пайдаланушының кескін тілін таңдау мүмкіндігімен қазақ, орыс және қажет болған жағдайда басқа тілдерде көпшілікке қолжетімді Интернет-ресурстарды құруды қамтамасыз ету бойынша талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеусіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәжірибелік пайдалану оң аяқталған, киберқауіпсіздік талаптарына сәйкестігі тұрғысынан сынақтардың оң нәтижелері бар сынақ хаттамалары болған, цифрландыру және киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органдардың, мүдделі МО-ның, ЖАО-ның және ұйымдардың өкілдері қатысатын қабылдау комиссиясы ЦЖ-ны өнеркәсіптік пайдалануға беру туралы актіге қол қойған жағдайда МО-ның, ЖАО-ның және ұйымдардың ЦЖ-ны өнеркәсіптік пайдалануға беру жөніндегі талаптарды сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елеулі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Премьер-Министрінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орынбасары-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қорғаныс және аэроғарыш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өнеркәсібі министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2019 жылғы 29 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№13/НҚ және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ұлттық экономика </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мминистрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2019 жылғы 29 қаңтардағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 12 бірлескен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>138 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес квазимемлекеттік сектор субъектілеріне, мемлекеттік органдардың цифрлық жүйелерімен интеграцияланатын немесе мемлекеттік цифрлық ресурстарды қалыптастыруға арналған мемлекеттік емес цифрлық жүйелердің иелері мен иеленушілеріне, киберқауіпсіздікті қамтамасыз ету орталықтарына, сонымен қатар аса маңызды цифрлық объектілерінің иелері мен иеленушілеріне қатысты киберқауіпсіздік бөлігінде цифрландыру саласындағы тексеру парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрық 4-қосымшамен толықтырылды - ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 550/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 11.09.2026 № 145 (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі),</w:t>
+        <w:t xml:space="preserve">бақылау субъектілерінің (объектілерінің) біртекті тобының атауы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      бизнес-сәйкестендіру нөмірі</w:t>
+        <w:t>Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _________________________________________________________________________</w:t>
+        <w:t>бақылауды тағайындаған мемлекеттік орган</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _________________________________________________________________________</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Орналасқан жерінің мекенжайы</w:t>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _________________________________________________________________________</w:t>
+        <w:t>Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      _________________________________________________________________________</w:t>
+        <w:t>бақылауды тағайындау туралы акт______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t>____________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">                                                 №, күні </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бақылау субъектісінің (объектісінің) атауы _______________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі), бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкестендіру нөмірі ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орналасқан жерінің мекенжайы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2469,159 +11550,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптар тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптарға сәйкес келеді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Талаптарға сәйкес келмейді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Талаптарға сәйкес келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2803,51 +11924,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік органдардың жергілікті, ведомстволық және корпоративтік телекоммуникация желілерін, жергілікті атқарушы органның, мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің, сондай-ақ ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің (бұдан әрі – ИКИ) иелерін байланыс операторларының интернетке қол жеткізудің бірыңғай шлюзі арқылы интернетке қосуын жүзеге асыру жөніндегі талаптарды сақтау</w:t>
+Спутниктік (ғарыштық) байланыс арналарын пайдаланатын ауылдық елді мекендердің орта білім беру объектілерін және екінші деңгейдегі банктерді қоспағанда, мемлекеттік органдардың жергілікті, ведомстволық және корпоративтік телекоммуникация желілерін, жергілікті атқарушы органның (бұдан әрі-ЖАО), мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің, сондай-ақ аса маңызды цифрлық объектілерінің иелерін байланыс операторларының Интернетке қол жеткізудің бірыңғай шлюзі арқылы Интернетке қосуын жүзеге асыру жөніндегі талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2944,51 +12065,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілері иеленушілерінің Ақпараттық қауіпсіздіктің ұлттық үйлестіру орталығын ақпараттық қауіпсіздіктің оқыс оқиғалары мен оларға ден қою туралы хабардар етуі бойынша талаптарды сақтау</w:t>
+Аса маңызды цифрлық объектілері иеленушілерінің Ақпараттық қауіпсіздіктің ұлттық үйлестіру орталығын киберқауіпсіздіктің оқыс оқиғалары туралы хабардар етуі бойынша талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3085,51 +12206,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мынадай:</w:t>
+Қаражатты қолдану жөніндегі талаптарды сақтау:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пайдаланушыларды сәйкестендіру, аутентификациялау және қол жеткізуді басқару;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3157,69 +12278,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 диагностикалық және конфигурациялық порттарды қорғау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-локалдық желіні физикалық сегменттеу;</w:t>
-[...17 lines deleted...]
-локалдық желіні логикалық сегменттеу;</w:t>
+жергілікті желіні физикалық сегменттеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жергілікті желіні логикалық сегменттеу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 желілік қосылымдарды басқару;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3229,87 +12350,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 брандмауэр;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-локалдық желінің ішкі мекенжай кеңістігін жасыру;</w:t>
+жергілікті желінің ішкі мекенжай кеңістігін жасыру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 деректердің, хабарламалардың және конфигурациялардың тұтастығын бақылау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақпаратты криптографиялық қорғау құралдарын қолдану жөніндегі талаптарды сақтау.</w:t>
+ақпаратты криптографиялық қорғау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3406,51 +12527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттандыру объектілерін пайдалану кезіндегі АҚ қорғауды және қауіпсіз жұмыс істеуін қамтамасыз етуді мониторингтеу талаптарын сақтау</w:t>
+Сыныптауышқа сәйкес "цифрлық үкіметтің" бірінші және екінші сыныптағы цифрлық объектілерін пайдалану кезінде Киберқауіпсіздікті қамтамасыз ету, қорғау және цифрлық объектілерді қауіпсіз жұмыс істеуін қамтамасыз ету мониторингі жүйесіне қосылу бойынша талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3547,51 +12668,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыртқы контурдың локалдық желілерінен интернетке қол жеткізуді ұйымдастыру кезінде интернет желісіне қосылған жұмыс станцияларында вирусқа қарсы құралдардың, операциялық жүйелердің жаңартуларының болуы</w:t>
+Сыртқы контурдың жергілікті желілерінен интернетке қол жеткізуді ұйымдастыру кезінде интернет желісіне қосылған жұмыс станцияларында вирусқа қарсы құралдардың, операциялық жүйелердің жаңартуларының болуы бойынша талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3688,51 +12809,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттандыру объектілерін құру, сүйемелдеу және дамыту мәселелерімен айналысатын басқа құрылымдық бөлімшелерден оқшауланған құрылымдық бөлімше болып табылатын АҚ бөлімшесінің болуы немесе сертификат бере отырып, АҚ қамтамасыз етуге және АҚ қамтамасыз ету саласында кемінде үш жылда бір рет мамандандырылған курстардан өтуге жауапты лауазымды адамды айқындау.</w:t>
+Цифрлық объектілерді құру, сүйемелдеу және дамыту мәселелерімен айналысатын басқа құрылымдық бөлімшелерден оқшауланған құрылымдық бөлімше болып табылатын киберқауіпсіздік бөлімшесінің болуы немесе сертификат бере отырып, киберқауіпсіздікті қамтамасыз етуге және киберқауіпсіздікті қамтамасыз ету саласында кемінде үш жылда бір рет сертификат бере отырып мамандандырылған курстардан өтуге жауапты лауазымды адамды айқындау бойынша талаптарды сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3829,483 +12950,375 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік органдар (бұдан әрі – МО), жергілікті атқарушы орган (бұдан әрі – ЖАО) немесе ұйым өз қызметінде басшылыққа алатын құжатталған қағидалардың, рәсімдердің, практикалық тәсілдердің немесе басшылық қағидаттардың төрт деңгейлі жүйесі түрінде АҚ-ны қамтамасыз ету жөніндегі нормативтік-техникалық құжаттаманың (бұдан әрі – ТҚ) болуы және оған сәйкестігі. АҚ ТҚ қазақ және орыс тілдерінде әзірленеді, МО-ның, ЖАО-ның немесе ұйымның құқықтық актісімен бекітіледі және МО, ЖАО барлық қызметшілерінің немесе ұйым қызметкерлерінің назарына жеткізіледі.</w:t>
-[...395 lines deleted...]
-6) пайдаланушылардың АҚ оқыс оқиғаларына ден қою және штаттан тыс (дағдарысты) жағдайларда әрекет ету бойынша іс-қимыл тәртібі туралы нұсқаулық.</w:t>
+Мемлекеттік органдар (бұдан әрі – МО), ЖАО немесе ұйым өз қызметінде басшылыққа алатын құжатталған қағидалардың, рәсімдердің, практикалық тәсілдердің немесе басшылық қағидаттардың төрт деңгейлі жүйесі түрінде киберқауіпсіздікті қамтамасыз ету жөніндегі нормативтік-техникалық құжаттаманың (бұдан әрі – ТҚ) болуы және оған сәйкестігі бойынша талаптарды сақтау киберқауіпсіздікті қамтамасыз ету жөніндегі ТҚ қазақ және орыс тілдерінде әзірленеді, МО-ның, ЖАО-ның немесе ұйымның құқықтық актісімен бекітіледі және МО, ЖАО барлық қызметшілерінің немесе ұйым қызметкерлерінің назарына жеткізіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Киберқауіпсіздікті қамтамасыз ету жөніндегі ТҚ ондағы ақпаратты талдау және жаңарту мақсатында кемінде екі жылда бір рет қайта қаралады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. МО-ның, ЖАО-ның немесе ұйымның киберқауіпсіздік саясаты бірінші деңгейдегі құжат болып табылады және МО немесе ұйым күнделікті қызметінде басшылыққа алатын киберқауіпсіздікті қамтамасыз ету саласындағы мақсаттарды, міндеттерді, басшылық қағидаттары мен практикалық тәсілдерді айқындайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Екінші деңгейдегі құжаттар тізбесіне МО-ның, ЖАО-ның немесе ұйымның киберқауіпсіздік саясатының талаптарын нақтылайтын құжаттар кіреді, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) киберқауіпсіздіктің тәуекелдерін бағалау әдістемесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ақпаратты өңдеу және оларды түгендеу құралдарымен байланысты активтерді сәйкестендіру, жіктеу және таңбалау, паспорттау қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ішкі киберқауіпсіздік аудитін жүргізу қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) ақпаратты криптографиялық қорғау құралдарын (бұдан әрі - АКҚҚ) пайдалану тәртібі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) аутентификациялау рәсімін ұйымдастыру, цифрлық ресурстарға қол жеткізу құқығының аражігін ажырату қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) вирусқа қарсы бақылауды ұйымдастыру , мобильдік қондырғыларды және ақпаратты тасығыштарды пайдалану, интернет желісі мен электрондық поштаны пайдалану қағидалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) ақпараттық ресурстардың жұмыс істеуінің физикалық қорғалуын және қауіпсіз ортасын ұйымдастыру, ақпаратты өңдеу құралдарымен байланысты активтердің үздіксіз жұмысын қамтамасыз ету жөніндегі қағидалар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Үшінші деңгейдегі құжаттар киберқауіпсіздікті қамтамасыз ету процестері мен рәсімдерінің сипаттамаларын қамтиды, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) киберқауіпсіздік қатерлері (тәуекелдері) каталогы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) киберқауіпсіздік қатерлерін (тәуекелдерін) өңдеу жоспары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) ақпаратты өңдеу құралдарымен байланысты активтердің үздіксіз жұмысын және жұмыс қабілеттілігін қалпына келтіруді қамтамасыз ету бойынша іс-шаралар жоспары; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) әкімшінің цифрлық объектісін сүйемелдеу, ақпаратты резервтік көшіру және қалпына келтіру жөніндегі басшылығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) пайдаланушылардың киберқауіпсіздіктің оқыс оқиғаларына ден қою және штаттан тыс (дағдарысты) жағдайларда әрекет ету бойынша іс-қимыл тәртібі туралы нұсқаулық.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Төртінші деңгейдегі құжаттар тізбесі орындалған рәсімдер мен жұмыстарды тіркеу және растау үшін пайдаланылатын жұмыс нысандарын, журналдарды, өтінімдерді, хаттамаларды және басқа да құжаттарды, сонымен бірге электрондық құжаттарды қамтиды, оның ішінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) АҚ оқыс оқиғаларын тіркеу және штаттан тыс оқиғаларды есепке алу журналы;</w:t>
+1) киберқауіпсіздік оқыс оқиғаларын тіркеу және штаттан тыс оқиғаларды есепке алу журналы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) серверлік үй-жайларға кіру журналы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4334,104 +13347,50 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) кабельдік қосылуларды есепке алу журналы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) резервтік көшірмелерді (резервтік көшірме, қайта қалпына келтіру), резервтік көшірмелерді тестілеуді есепке алу журналы;</w:t>
-            </w:r>
-[...52 lines deleted...]
-8) серверлік үй-жайлардың микроклиматын, бейнебақылауды, өрт сөндіруді қамтамасыз ету жүйелерін тестілеу журналы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4528,51 +13487,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көп факторлы аутентификацияны қолдану бойынша сыныптауышқа сәйкес, оның ішінде электрондық цифрлық қолтаңбаны пайдалана отырып, бірінші және екінші сыныптардың ақпараттандыру объектілеріне қол жеткізу кезінде талаптарды сақтау.</w:t>
+Көп факторлы аутентификацияны қолдану бойынша сыныптауышқа сәйкес, оның ішінде цифрлық сертификаттар пайдалана отырып, бірінші және екінші сыныптардың цифрлық объектілерге қол жеткізу кезінде талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4669,51 +13628,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лауазымдық нұсқаулықтарға және (немесе) еңбек шартының талаптарына АҚ қамтамасыз ету бойынша функционалдық міндеттерді енгізу жөніндегі талаптарды және МО, ЖАО немесе ұйым қызметшілерінің АҚ ТҚ талаптарын орындау бойынша міндеттемелерін сақтау</w:t>
+Лауазымдық нұсқаулықтарға киберқауіпсіздікті қамтамасыз ету бойынша функционалдық міндеттерді енгізу жөніндегі талаптарды және МО, ЖАО немесе ұйым қызметшілерінің киберқауіпсіздікті қамтамасыз ету жөніндегі ТҚ талаптарын орындау бойынша міндеттемелерін сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4810,51 +13769,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АКҚҚ пайдалану бойынша талаптарды сақтау</w:t>
+АКҚҚ пайдалану бойынша талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бірінші сыныптағы цифрландыру объектілері үшін сыныптауышқа сәйкес – үшінші қауіпсіздік деңгейінің;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+екінші сыныптағы цифрландыру объектілері үшін сыныптауышқа сәйкес – екінші қауіпсіздік деңгейінің;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+үшінші сыныптағы цифрландыру объектілері үшін сыныптауышқа сәйкес – бірінші қауіпсіздік деңгейінің АКҚҚ (бағдарламалық және аппараттық) қолданылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4951,51 +13964,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық жүйеде қамтылған мемлекеттік электрондық ақпараттық ресурстарды сақтау, қалпына келтіру, мемлекеттік электрондық ақпараттық ресурстардың сақталуы жөніндегі талаптарды сақтау</w:t>
+"Цифрлық үкіметтің" цифрлық инфрақұрылымы объектісінің меншік иесі немесе иегері, сондай-ақ "цифрлық үкімет" операторы "цифрлық үкіметтің" цифрлық инфрақұрылымы объектілерінде қамтылған мемлекеттік цифрлық ресурстарды (бұдан әрі-ЦР) сақтау бойынша талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5092,177 +14105,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мыналарды:</w:t>
-[...53 lines deleted...]
-жүктелетін ЭАР-ды зиянды кодқа тексеру;</w:t>
+Мазмұнды (контентті) басқару жүйелерін қолдану бойынша ЦР киберқауіпсіздікті қамтамасыз ету үшін талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦР-ды орналастыру, өзгерту және жою операцияларына санкция беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦР-ды орналастыру, өзгерту және жою кезінде авторлықты тіркеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жүктелетін ЦР-ды зиянды кодқа тексеру;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орындалатын код пен сценарийлердің қауіпсіздік аудиті;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-орналастырылған ЭАР тұтастығын бақылау;</w:t>
-[...35 lines deleted...]
-пайдаланушылардың және бағдарламалық роботтардың қалыптан тыс белсенділігін мониторингтеуді орындайтын мазмұнды (контент) басқару жүйелерін қолдану бойынша ақпараттық ресурстардың АҚ (бұдан әрі – АР АҚ) қамтамасыз ету үшін талаптарды сақтау</w:t>
+орналастырылған ЦР тұтастығын бақылау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЦР өзгерістер журналын жүргізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланушылардың және бағдарламалық роботтардың қалыптан тыс белсенділігін мониторингтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5359,51 +14372,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Домендік аттың төлнұсқалылығын тексеру және АР АҚ қамтамасыз ету кезінде АКҚҚ пайдалана отырып, байланыс сеансындағы ақпаратты криптографиялық қорғау үшін тіркеу куәліктерін қолдану бойынша талапты сақтау</w:t>
+Домендік аттың төлнұсқалылығын тексеру және ЦР киберқауіпсіздікті қамтамасыз ету кезінде ақпаратты криптографиялық қорғау құралдарын пайдалана отырып, байланыс сеансындағы ақпаратты криптографиялық қорғау үшін тіркеу куәліктерін қолдану бойынша талапты сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5518,51 +14531,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Виртуалдау технологиясын пайдалану кезінде сәйкестендіруді басқару бойынша талаптарды сақтау:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін ақпараттық-коммуникациялық қызметтер клиенттерін және ерекшеленген пайдаланушыларды аутентификациялауды;</w:t>
+Көрсетілетін цифрлық қызметтерінің клиенттерін және ерекшеленген пайдаланушыларды аутентификациялауды;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пайдаланушыларды бір технологиялық платформа шегінде федеративтік сәйкестендіруді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5713,69 +14726,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Виртуалдау технологиясын пайдалану кезінде АҚ оқиғаларына аудит жүргізу бойынша талаптарды сақтау:</w:t>
-[...17 lines deleted...]
-АҚ ТҚ-да айқындалатын рәсімдердің міндеттілігі мен тұрақтылығын;</w:t>
+Виртуалдау технологиясын пайдалану кезінде киберқауіпсіздіктің оқиғаларына аудит жүргізу бойынша талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+киберқауіпсіздік ТҚ-да айқындалатын рәсімдердің міндеттілігі мен тұрақтылығын;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 барлық операциялық жүйелерге, клиенттік виртуалды машиналарға, желілік компоненттердің инфрақұрылымына арналған аудит рәсімдерін жүргізуді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5803,51 +14816,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оқиғаларды тіркеу журналын жүргізу жүйесі жұмысының дұрыстығын тексеруді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оқиғаларды тіркеу журналдарын АҚ ТҚ-да сақтау ұзақтығын айқындауды талап ететін АҚ оқиғалары аудитін жүргізу</w:t>
+оқиғаларды тіркеу журналдарын киберқауіпсіздікті қамтамасыз ету жөніндегі ТҚ-да сақтау ұзақтығын айқындауды талап ететін киберқауіпсіздік оқиғалары аудитін жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5944,105 +14957,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Виртуалдау технологиясын пайдалану кезінде АҚ оқиғаларын тіркеу талаптарын сақтау:</w:t>
+Виртуалдау технологиясын пайдалану кезінде киберқауіпсіздік оқиғаларын тіркеу талаптарын сақтау:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 әкімшілердің іс-қимылын журналға енгізуді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АҚ оқыс оқиғалары мен оқиғалар мониторингі жүйесін қолдануды;</w:t>
-[...17 lines deleted...]
-сыни оқиғаны немесе АҚ оқыс оқиғаларын автоматты тану негізінде хабарландыруды талап ететін АҚ оқиғаларын тіркеу</w:t>
+киберқауіпсіздік оқыс оқиғалары мен оқиғалар мониторингі жүйесін қолдануды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сыни оқиғаны немесе киберқауіпсіздік оқыс оқиғаларын автоматты тану негізінде хабарландыруды талап ететін киберқауіпсіздік оқиғаларын тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6157,51 +15170,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Желілік және жүйелік әкімшілендіру рәсімдерін орындау бойынша талаптарды сақтау:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-виртуалды машиналар кескіндерінің сақталуын, операциялық жүйенің, қосымшалардың, желілік конфигурацияның, МО немесе ұйымның БҚ және деректерінің зиянды қолтаңбалардың болуын бақылауды қамтамасыз ету;</w:t>
+виртуалды машиналар кескіндерінің сақталуын, операциялық жүйенің, қосымшалардың, желілік конфигурацияның, МО немесе ұйымның бағдарламалық қамтылымдарын (бұдан әрі -БҚ) және деректерінің зиянды қолтаңбалардың болуын бақылауды қамтамасыз ету;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сыртқы пайдаланушылардың аппараттық бөлікке кіруін болдырмау мақсатында аппараттық платформаны виртуалды машинаның операциялық жүйесінен бөлу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -6457,51 +15470,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Локалдық желілерді біріктіретін бөлінген байланыс арнасын ұйымдастыру кезінде ақпаратты қорғаудың бағдарламалық-техникалық құралдарын, оның ішінде криптографиялық шифрлауды АКҚҚ пайдалана отырып қолдану жөніндегі талаптарды сақтау</w:t>
+Жергілікті желілерді біріктіретін бөлінген байланыс арнасын ұйымдастыру кезінде ақпаратты қорғаудың бағдарламалық-техникалық құралдарын, оның ішінде криптографиялық шифрлауды АКҚҚ пайдалана отырып қолдану жөніндегі талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6598,51 +15611,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АКҚҚ пайдалана отырып ұйымдастырылған байланыс арналарын қоспағанда, ішкі контурдың ЖЖ және сыртқы контурдың ЖЖ бір-бірімен ұштасуын болдырмау жөніндегі талаптарды сақтау</w:t>
+Шетелде орналасқан немесе экрандалған ішкі желіні қолдана отырып ұйымдастырылған Қазақстан Республикасының мекемелері үшін АКҚҚ пайдалана отырып ұйымдастырылған байланыс арналарын қоспағанда, ішкі контурдың жергілікті желісі (бұдан әрі- ЖЖ) және сыртқы контурдың ЖЖ бір-бірімен ұштасуын болдырмау жөніндегі талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6739,51 +15752,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ведомстволық электрондық поштаны, жедел хабарламалар қызметін және өзге де сервистерді МО, ЖАО қызметшілерінің және мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің, сондай-ақ ақпараттық-коммуникациялық инфрақұрылымның (бұдан әрі – АКИ) аса маңызды объектілері иелерінің: олар қызметтік міндеттерін атқарған кезде электрондық нысандағы жедел ақпарат алмасуды (қызметтік хат алмасуды) жүзеге асыру үшін, егер уәкілетті орган өзгеше белгілемесе, Қазақстан Республикасының аумағында нақты орналасқан электрондық поштаны, жедел хабар алмасу қызметін және өзге де сервистерді, басқару орталықтары мен серверлерді пайдалану жөніндегі талаптарды сақтауы</w:t>
+Ведомстволық электрондық поштаны, жедел хабарламалар қызметін және өзге де сервистерді МО, ЖАО қызметшілерінің және мемлекеттік заңды тұлғалардың, квазимемлекеттік сектор субъектілерінің, сондай-ақ аса маңызды цифрлық объектілер иелерінің: олар қызметтік міндеттерін атқарған кезде электрондық нысандағы жедел ақпарат алмасуды (қызметтік хат алмасуды) жүзеге асыру үшін, егер уәкілетті орган өзгеше белгілемесе, Қазақстан Республикасының аумағында нақты орналасқан электрондық поштаны, жедел хабар алмасу қызметін және өзге де сервистерді, басқару орталықтары мен серверлерді пайдалану жөніндегі талаптарды сақтауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6880,51 +15893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Локалдық желілердің белсенді жабдықтары үшін үздіксіз электрмен жабдықтаудың болуы.</w:t>
+Жергілікті желілердің белсенді жабдықтары үшін үздіксіз электрмен жабдықтаудың болуы бойынша талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7021,51 +16034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Локалдық желінің кабельдік жүйесінің пайдаланылмайтын порттарын белсенді жабдықтан физикалық ажырату бойынша талапты сақтау</w:t>
+Жергілікті желінің кабельдік жүйесінің пайдаланылмайтын порттарын белсенді жабдықтан физикалық ажырату бойынша талапты сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7303,141 +16316,339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайда орнатылған жабдықты техникалық сүйемелдеу кезінде құжаттаудың болуы:</w:t>
-[...89 lines deleted...]
-Құжаттау нысаны мен тәсілі өздігінен айқындалады</w:t>
+Серверлік үй-жай бойынша келісі талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Серверлік үй-жайда орнатылған жабдықты техникалық сүйемелдеу кезіне құжаттаманың болуы: жабдыққа қызмет көрсету; аппараттық-бағдарламалық қамтылымның жұмысында пайда болатын проблемаларды жою; кідірулер мен істен шығу фактілері, сондай-ақ қалпына келтіру жұмыстарының нәтижелері; өте маңызды жабдыққа кепілдікті қызмет көрсету мерзімі аяқталған соң кепілдікті мерзімнен кейінгі қызмет көрсету құжатталады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Санкцияланған кіруді және санкцияланған шығуды қамтамасыз ететін кіруді бақылау және басқару жуйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Цифрлық инфрақұрылым объектілерін сүйемелдеуді жүзеге асыру үшін уәкілетті тұлғалар тізімінің өзекті күйінде болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Жабдықты техникалық сүйемелдеу кезінде құжаттаудың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Күзет дабылы жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бейнебақылау жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Өрт дабылы жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Өрт сөндіру жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Кепілдендірілген электрмен жабдықтау жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) Жерге тұйықтау жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Серверлік жабдықтың конфигурациясын тексере отырып, оны тұрақты негізде түгендеу жүргізу жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Серверлік үй-жайда аппараттық-бағдарламалық кешен серверлік жабдығын және деректерді сақтау жүйесін орналастыру жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) Серверлік үй-жай өте алмайтын, терезе ойықтары жоқ бөлек үй-жайларда орналастыру. Терезе ойықтары болған жағдайда, олар жабылады немесе жанбайтын материалдармен бекітіледі. Қабырға, төбе мен еден сырттары үшін шаң шығармайтын және жинамайтын материалдар пайдаланылу. Еден жабыны үшін антистатикалық қасиеті бар материалдар пайдаланылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) Серверлік үй-жай кабельдік жүйелер мен инженерлік коммуникацияларды орналастыруға арналған фальшеденмен және (немесе) фальштөбемен жабдықталудың болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) Кез келген транзиттік коммуникациялардан өту бойынша алып тастау жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) Негізгі және резервтік серверлік үй-жайлардың бір-бірінен шалғайдағы ғимараттарда қауіпсіз қашықтықта орналасуы бойынша талаптарды сақтау. Резервтік серверлік үй жайларға қойылатын талаптар негізгі серверлік үй жайларға қойылатын талаптармен бірдей;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7534,87 +16745,177 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайға санкцияланған кіруді және одан санкцияланған шығуды қамтамасыз ететін серверлік үй-жайда кіруді бақылау және басқару жүйесінің болуы. Кіру есігінің бөгегіш құрылғылары мен конструкциясы кіру есігінің тамбуры арқылы кіру сәйкестендіргіштерін кері бағытта беру мүмкіндігін болдырмауы тиіс.</w:t>
-[...35 lines deleted...]
-Кіруді бақылау және басқару жүйесін электрмен жабдықтау кезекші жарықтандыру қалқанының еркін тобынан жүзеге асырылады. Кіруді бақылау және басқару жүйесі резервтік электрмен қоректендірумен қамтамасыз етіледі</w:t>
+Кростық үй-жай бойынша келесі талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Электромагниттік кедергілердің қуатты көздерінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Сумен жабдықтау жүйесінің бұрандалары мен құбырларының болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Өрт қауіпсіздігі жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Жеңіл жанатын материалдардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Жоба бойынша шкафты қосу үшін автоматтан бөлек жеке электр қуатталу желісінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Сигнализациялық күзет жүйесінің, кіруді бақылау жүйесінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Ауа баптау жүйесінің болуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7711,51 +17012,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайда орнатылған АКИ объектілерін сүйемелдеуді жүзеге асыру үшін уәкілетті тұлғалар тізімінің өзекті күйінде болуы</w:t>
+Цифрлық объектілерді тәжірибелік және өнеркәсіптік пайдалану кезеңінде құралдар мен жүйелерді пайдалану талаптарын сақтау: оқиғаларды және киберқауіпсіздіктің оқыс оқиғаларын мониторингілеу және басқару; цифрлық инфрақұрылым; басып кірудің алдын алу және анықтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7852,123 +17153,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайда микроклиматты қамтамасыз ету жүйесінің болуы:</w:t>
-[...71 lines deleted...]
-ауа баптау және желдету жүйелері өрт дабылы бойынша автоматты түрде ажыратылады.</w:t>
+Киберқауіпсіздік жеке жедел орталығын құру және оның жұмыс істеуін қамтамасыз ету немесе үшінші тұлғалардан киберқауіпсіздіктің жедел орталығының қызметтерін сатып алу жөніндегі талаптарды сақтау, сондай-ақ оның Ақпараттық қауіпсіздіктің ұлттық үйлестіру орталығымен өзара іс-қимылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8065,69 +17294,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайда күзет дабылы жүйесінің болуы:</w:t>
-[...17 lines deleted...]
-серверлік үй-жайдың күзет дабылы жүйесі ғимараттың қауіпсіздік жүйелерінен бөлек орындалады; құлақтандыру дабылдары тәулік бойы күзет үй-жайына жеке пульт түрінде шығарылады; серверлік үй-жайдың барлық кірістері мен шығулары, сондай-ақ серверлік үй-жайдың ішкі көлемі бақылауға және күзетуге жатады; күзет дабылы жүйесінің резервтік қоректендірудің өзіндік көзі болады.</w:t>
+Тіркелген. KZ және (немесе). ҚАЗ домендік атауы бар интернет-ресурсты Қазақстан Республикасының аумағында орналасқан аппараттық-бағдарламалық кешенде орналастыру жөніндегі талапты сақтау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интернеттің қазақстандық сегментінің кеңістігінде. KZ және (немесе). ҚАЗ домендік аттарын пайдалану қауіпсіздік сертификаттарын қолдану арқылы жүзеге асырылу талаптарын сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8224,87 +17453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайда бейнебақылау жүйесінің болуы:</w:t>
-[...35 lines deleted...]
-көру бұрышы мен камералардың рұқсаты бетті тануды қамтамасыз етуі тиіс; камералардан алынған сурет тәулік бойы күзет үй-жайына жеке пультке шығарылады.</w:t>
+МО, ЖАО және ұйымдар сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдерінің тізілімінен елдің қорғанысы мен мемлекеттің қауіпсіздігі үшін киберқауіпсіздікті қамтамасыз ету талаптарын іске асыру мақсатында тауарларды сатып алу жөніндегі талаптарды сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8401,123 +17594,303 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайда өрт дабылы жүйесінің болуы:</w:t>
-[...71 lines deleted...]
-өрт дабылы жүйесінің хабарландыру сигналдары тәулік бойы күзет үй-жайына пультке шығарылады.</w:t>
+МО-да, ЖАО-да немесе ұйымда киберқауіпсіздіктің бұзылу оқиғаларын бақылау мақсатында талаптарды сақтау:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Киберқауіпсіздікті бұзуға байланысты оқиғалар мониторингі мен мониторинг нәтижелерін талдау жүргізіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Киберқауіпсіздіктің жай-күйіне байланысты оқиғалар тіркеліп, оқиғалар журналдарын, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+операциялық жүйелердің оқиғалар журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дерекқорларды басқару жүйелерінің оқиғалар журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вирусқа қарсы қорғау оқиғаларының журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолданбалы БҚ оқиғалар журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+телекоммуникациялық жабдықтың оқиғалар журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шабуылдарды анықтау және алдын алу жүйелерінің оқиғалар журналдарын;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+контентті басқару жүйесі оқиғаларының журналын талдау арқылы бұзушылықтар анықталады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) оқиғаларды тіркеу журналдарындағы уақытты уақыт көзінің инфрақұрылымымен үйлесімді қамтамасыз ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) оқиғаларды тіркеу журналдарын киберқауіпсіздікті қамтамасыз ету жөніндегі ТҚ-да көрсетілген мерзім ішінде сақтау, бірақ үш жылдан кем емес және екі айдан кем емес жедел қолжетімділікте болу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) оқиғаларды тіркеу журналдарын жүргізу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) оқиғаларды тіркеу журналдарын араласудан және рұқсатсыз кіруден қорғауды қамтамасыз ету. Жүйелік әкімшілерде журналдарды өзгертуге, жоюға және өшіруге өкілеттіктердің болуына жол бермеу. Құпия ЦЖ журналдардың резервтік қоймасын құруды және жүргізуді талап етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Киберқауіпсіздік оқыс оқиғалары туралы хабардар етудің және киберқауіпсіздік оқыс оқиғаларына әрекет етудің формальді рәсімін енгізу қамтамасыз етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8614,141 +17987,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайда өрт сөндіру жүйесінің болуы:</w:t>
-[...89 lines deleted...]
-өрт сөндіру жүйесінің іске қосылуы туралы хабарлама үй-жайдың ішінде және сыртында орналастырылатын таблоға шығарылады.</w:t>
+ЦР, ЦЖ, цифрлық инфрақұрылымның киберқауіпсіздігін қамтамасыз етуге бөгде ұйымдарды тартқан жағдайда олардың иесі немесе иеленушісі аталған объектілермен жұмыс істеу, оларға қол жеткізу немесе пайдалану шарттары, сондай-ақ оларды бұзғаны үшін жауапкершілігі белгіленетін келісімдерінің болуы жөніндегі талапты сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8845,87 +18128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайда кепілдендірілген электрмен жабдықтау жүйесінің болуы:</w:t>
-[...35 lines deleted...]
-кепілдендірілген электрмен жабдықтау жүйесі үздіксіз қоректендіру көздері арқылы серверлік үй-жай жабдықтары мен жүйелерін электрмен жабдықтауды көздейді.</w:t>
+Ұйым қызметкерінің еңбек шартының талаптарына өзгерістер енгізу, МО, ЖАО қызметшісін ротациялау немесе Мемлекеттік қызмет бойынша ілгерілету, оларды жұмыстан шығару кезінде физикалық және логикалық қолжетімділікті, қол жеткізу, жазылу сәйкестендіргіштерін, оны МО, ЖАО жұмыс істейтін қызметшісі немесе ұйым жұмыскері ретінде сәйкестендіретін құжаттаманы қамтитын ақпаратқа және ақпаратты өңдеу құралдарына қол жеткізу құқықтарын сақтау, жойылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9022,123 +18269,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік үй-жайда жерге тұйықтау жүйесінің болуы:</w:t>
-[...71 lines deleted...]
-кернеуден қорғау құрылғыларын негізгі жерге тұйықтау шинасына қосатын жерге тұйықтау өткізгіштері ең қысқа және тік (бұрыштары жоқ) болуы тиіс.</w:t>
+Кадр қызметімен МО, ЖАО қызметшілерін немесе ұйым жұмыскерлерін цифрландыру және киберқауіпсіздікті қамтамасыз ету саласында оқытуын ұйымдастыру және электрондық сертификат беріле отырып, жеке іс материалдарында сақталу есебін жүргізу талаптарын сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9235,51 +18410,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кростық үй-жайда электромагниттік кедергілердің қуатты көздерінің (трансформаторлар, электр қалқандары, электр қозғалтқыштар және басқалары) болмауы</w:t>
+Киберқауіпсіздік оқиғалары мониторингін және оқиғалар журналын талдау нәтижелері бойынша құпиялылығы, қолжетімділігі мен тұтастығы үшін өте қатерлі болып сәйкестендірілген қиберқаурсіздік оқиғаларын мемлекеттік техникалық қызметтің компьютерлік инциденттерге әрекет ету қызметінде тіркеу талаптарын сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9376,51 +18551,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумен жабдықтау жүйесінің бұрандалары мен құбырларының болмауы</w:t>
+Екінші деңгейдегі банктерді қоспағанда, заңмен қорғалатын құпияны қамтитын деректерді өңдейтін аса маңызды цифрлық объектілерінің иелеріне жылына кемінде бір рет киберқауіпсіздік аудитін жүргізу жөніндегі талаптарды сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9517,51 +18692,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кростық үй-жайда өрт қауіпсіздігі жүйесінің болуы</w:t>
+Сервистік бағдарламалық өнімді өнеркәсіптік пайдалану кезінде киберқауіпсіздік талаптарына сәйкестігі тұрғысынан сынақтардың оң нәтижелері бар актінің болуы жөніндегі талаптарды сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9658,51 +18833,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кростық үй-жайда жеңіл жанатын материалдардың (ағаш сөрелер, картон, кітаптар және басқалары) болмауы</w:t>
+Әзірленетін немесе сатып алынатын дайын қолданбалы БҚ пайдаланушы интерфейсін пайдаланушының тіл интерфейсін таңдау мүмкіндігімен, деректерді қазақ, орыс және қажет болған жағдайда басқа тілдерде енгізуді, өңдеу мен шығаруды қамтамасыз ету талаптарын сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9799,51 +18974,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кростық үй-жайда жоба бойынша шкафты қосу үшін автоматтан бөлек жеке электр қуатталу желісінің болуы</w:t>
+МО, ЖАО немесе ұйым:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланушылар мен персоналдың іс-қимылы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ақпаратты өңдеу құралдарын қолдану мониторингін жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9940,51 +19151,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кростық үй-жайда сигнализациялық күзет жүйесінің, кіруді бақылау жүйесінің болуы</w:t>
+Әзірленетін немесе сатып алынатын дайын қолданбалы БҚ қазақ және орыс тілдерінде пайдалану жөніндегі техникалық құжаттамамен қамтамасыз ету талаптарын сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10081,51 +19292,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кростық үй-жайда ауа баптау жүйесінің болуы</w:t>
+Ендірілген жүйелер серверінің жоғары қолжетімділігін қамтамасыз ету жөніндегі талаптарды сақтау: 1) резервтік желдеткіштерді, қуат көздерін, дискілерді және енгізу-шығару адаптерлерін қызу ауыстыру; 2) сыни оқиғалар туралы ескертулер; 3) сыни компоненттердің жай-күйін үздіксіз бақылауды қолдау және бақыланатын көрсеткіштерді өлшеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10222,87 +19433,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттандыру объектілерін тәжірибелік және өнеркәсіптік пайдалану кезеңінде құралдар мен жүйелер пайдаланылады:</w:t>
-[...35 lines deleted...]
-басып кірудің алдын алу және анықтау.</w:t>
+Құпия ЦЖ-да, құпия ЦР-да және қолжетімділігі шектелген дербес деректерді қамтитын ЦР-да пайдаланылатын ақпаратты тасығыштарды пайдаланудан шығарған кезде ақпаратты кепілдікті жоюдың бағдарламалық және аппараттық қамтылымы қолдану жөніндегі талапты сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10399,51 +19574,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздіктің жеке жедел орталығын құру және оның жұмыс істеуін қамтамасыз ету немесе үшінші тұлғалардан ақпараттық қауіпсіздіктің жедел орталығының қызметтерін сатып алу жөніндегі талаптарды сақтау, сондай-ақ оның Ақпараттық қауіпсіздіктің ұлттық үйлестіру орталығымен өзара іс-қимылы</w:t>
+Жергілікті желінің құжат жүзіндегі схемасы болуы және оны пайдаланған кезде өзектілендірілген күйде ұсталу талабының сақталуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10540,69 +19715,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тіркелген. KZ және (немесе). ҚАЗ домендік атауы бар интернет-ресурсты Қазақстан Республикасының аумағында орналасқан аппараттық-бағдарламалық кешенде орналастыру жөніндегі талапты сақтау.</w:t>
-[...17 lines deleted...]
-Интернеттің қазақстандық сегментінің кеңістігінде. KZ және (немесе). ҚАЗ домендік аттарын пайдалану қауіпсіздік сертификаттарын қолдану арқылы жүзеге асырылу талаптарын сақтау</w:t>
+МО, ЖАО цифрлық объектілерін және аса маңызды цифрлық объектілерін қорғау үшін деректердің тарап кетуін болғызбау жүйелері (DLP) қолдану жөніндегі талаптарды сақтау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл ретте:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+іс-қимылға жүргізілетін бақылау туралы пайдаланушыны визуалды түрде хабардар ету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жергілікті желі шегінде деректердің тарап кетуін болғызбау жүйесінің басқару орталығы мен серверлерін орналастыру қамтамасыз етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10662,88 +19873,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-45</w:t>
+              <w:t xml:space="preserve">
+45 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Серверлік жабдықтың конфигурациясын тексере отырып, оны тұрақты негізде түгендеу жүргізу жөніндегі талаптарды сақтау</w:t>
+МО-ның және ЖАО-ның ЦЖ-сын, оның ішінде МО-ның немесе ЖАО-ның тәжірибелік пайдалануға енгізілген ЦЖ-сымен интеграциялау талаптарын сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10840,51 +20051,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сенім білдірілген бағдарламалық қамтылым және электрондық өнеркәсіп өнімдерінің тізілімінен елдің қорғанысы мен мемлекеттің қауіпсіздігі үшін АҚ қамтамасыз ету талаптарын іске асыру мақсатында тауарларды сатып алу жөніндегі талаптарды сақтау. Бұл ретте, Сенім білдірілген бағдарламалық қамтылым мен электрондық өнеркәсіп өнімдерінің тізілімінде қажетті өнім болмаған жағдайда тауарларды сатып алуға жол беріледі.</w:t>
+"цифрлық үкіметтің" операторы ұйымдастырған АКҚҚ пайдаланылатын мемлекеттік органдардың бірыңғай көліктік ортасының (бұдан әрі - МО БКО) сымсыз байланыс арналарын қоспағанда, МО БКО-ға, ЦС-нің жергілікті желісіне, сондай-ақ МО БКО, ЦС-нің жергілікті желісінің құрамына кіретін техникалық құралдарға сымсыз желілер арқылы қашықтан қол жеткізуді, сымсыз қолжетімділікті ұйымдастыруға арналған құралдарды, модемдерді, радиомодемдерді, ұялы байланыс операторларының желілік модемдерін, ұялы байланыстың абоненттік құрылғыларын және басқа да сымсыз желілік құрылғыларды қосуға жол берілмеу бойынша талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10981,321 +20192,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МО-да, ЖАО-да немесе ұйымда АҚ-ның бұзылу оқиғаларын бақылау мақсатында талаптарды сақтау:</w:t>
-[...269 lines deleted...]
-7) АҚ оқыс оқиғалары туралы хабардар етудің және АҚ-ның оқыс оқиғаларына әрекет етудің формальді рәсімін енгізу қамтамасыз етіледі.</w:t>
+"Цифрлық үкіметтің" цифрлық объектісін өнеркәсіптік пайдалануға беруді оның меншік иесі немесе иеленушісі мемлекеттік техникалық қызмет берген "цифрлық үкіметтің" цифрлық объектілерінің бастапқы кодтарынан құрастырылған орындалатын кодтарды пайдалана отырып қана жүзеге асыру бойынша талаптарды сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11392,51 +20333,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭАР, АЖ, АКИ ақпараттық қауіпсіздігін қамтамасыз етуге бөгде ұйымдарды тартқан жағдайда олардың иесі немесе иеленушісі аталған объектілермен жұмыс істеу, оларға қол жеткізу немесе пайдалану шарттары, сондай-ақ оларды бұзғаны үшін жауапкершілігі белгіленетін келісімдерінің болуы</w:t>
+Цифрлық субъектінің ішкі шеңберінің ЖЖ Интернетке қосуға жол берілмеу бойынша талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11533,51 +20474,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыстан босатылған немесе еңбек шартының талаптарына өзгерістер енгізілген кезде МО, ЖАО қызметшісінің немесе ұйым қызметкерінің жеке және логикалық қолжетімділікті, қол жеткізу, жазылу сәйкестендіргіштерін, оны МО, ЖАО жұмыс істейтін қызметшісі немесе ұйым жұмыскері ретінде сәйкестендіретін құжаттаманы қамтитын ақпаратқа және ақпаратты өңдеу құралдарына қол жеткізу құқықтары оның еңбек шарты тоқтатылғаннан кейін жойылады немесе еңбек шартының талаптарына өзгерістер енгізілген кезде өзгертілу талаптарын сақтау</w:t>
+Интернет-ресурс иесі және (немесе) иеленушісі пайдаланушының кескін тілін таңдау мүмкіндігімен қазақ, орыс және қажет болған жағдайда басқа тілдерде көпшілікке қолжетімді интернет-ресурстар құруды қамтамасыз ету бойынша талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11674,2397 +20615,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кадр қызметі МО, ЖАО қызметшілерін немесе ұйым жұмыскерлерін ақпараттандыру және АҚ-ны қамтамасыз ету саласында оқытуды ұйымдастырады және есебін жүргізу талаптарын сақтау</w:t>
-[...2345 lines deleted...]
-Серверлік үй-жайда екінші және үшінші сыныпты ақпараттандыру объектілерімен бірінші сыныпты ақпараттандыру объектілерінің сыныптауышына сәйкес жататын бір виртуалды ортада, бір серверлік жабдықта, бір монтаждық шкафта немесе ЭАР, ИР, СБӨ, АЖ тірегінде орналастыруды алып тастау жөніндегі талаптарды сақтау</w:t>
+Тәжірибелік пайдалану оң аяқталған, киберқауіпсіздік талаптарына сәйкестігі тұрғысынан сынақтардың оң нәтижелері бар сынақ хаттамалары болған, цифрландыру және киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті органдардың, мүдделі МО-ның, ЖАО-ның және ұйымдардың өкілдері қатысатын қабылдау комиссиясы ЦЖ-ны өнеркәсіптік пайдалануға беру туралы актіге қол қойған жағдайда МО-ның, ЖАО-ның және ұйымдардың ЦЖ-ны өнеркәсіптік пайдалануға беру жөніндегі талаптарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14094,188 +20689,180 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Лауазымды адам (-дар)__________________________________ ____________________</w:t>
+        <w:t>      Лауазымды адам (-дар) _________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                    лауазымы қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                        тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің басшысы ________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                  лауазымы қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                      лауазымы                                            қолы</w:t>
+</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...89 lines deleted...]
-                                          тегі, аты, әкесінің аты (бар болған жағдайда)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -14283,55 +20870,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>