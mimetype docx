--- v0 (2025-10-03)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="40d864e" w14:textId="40d864e">
+    <w:p w14:paraId="2c99f59" w14:textId="2c99f59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1137,74 +1137,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) тіркеуші ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) – астық қолхаттары мен оларды ұстаушылар жөніндегі ақпаратты сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған, тізілімді жүргізудің автоматтандырылған жүйесі; </w:t>
+      1) тіркеуші цифрлық жүйе (бұдан әрі – цифрлық жүйе) – астық қолхаттары мен оларды ұстаушылар жөніндегі ақпаратты сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған, тізілімді жүргізудің автоматтандырылған жүйесі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті орган – құзыреті шегінде астық нарығына қатысушылардың қызметін үйлестіруді және реттеуді жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тіркеушіні айқындау бойынша ашық конкурс уәкілетті органмен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1703,92 +1765,154 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуетті тіркеушінің бірінші басшысы не өкілеттігін растайтын тиісті құжат негізінде уәкілетті адам қол қойған өтінім; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) әлеуетті тіркеуші иесі болып табылатын ақпараттық жүйе бойынша құжаттардың көшірмелері:</w:t>
+      2) әлеуетті тіркеуші иесі болып табылатын цифрлық жүйе бойынша құжаттардың көшірмелері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ақпараттық жүйені ақпараттық қауіпсіздік талаптарына сәйкестігіне сынаудың оң нәтижесі бар сынақтар актісі немесе ақпараттық қауіпсіздік талаптарына сәйкестігіне сынаудың оң нәтижесі бар сынақтар хаттамасы;</w:t>
+      цифрлық жүйені киберқауіпсіздік талаптарына сәйкестігіне сынаудың оң нәтижесі бар сынақтар актісі немесе киберқауіпсіздік талаптарына сәйкестігіне сынаудың оң нәтижесі бар сынақтар хаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ақпараттық жүйені клиенттерге ақылы электрондық қызметтер көрсетуге арналған баға прейскуранты.</w:t>
+      3) цифрлық жүйенің клиенттеріне ақылы электрондық қызметтер көрсетуге арналған бағалар прейскуранты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгерістер енгізілді - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Конкустық өтінім уәкілетті органның кеңсесі арқылы не конкурстық өтінімдерді қабылдау мерзімі аяқталғанға дейін пошта арқылы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1838,225 +1962,289 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Конкурстық өтінімдерді қабылдау мерзімі аяқталған күннен бастап екі жұмыс күнінен кешіктірмей әлеуетті тіркеушілердің қатысуымен тіркеушіні айқындау бойынша комиссияның отырысы өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      16. Комиссия ұсынылған құжаттар мен әлеуетті тіркеушілердің осы Қағидалардың 12-тармағының талаптарына сәйкестігін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      16. Комиссия ұсынылған құжаттар мен әлеуетті тіркеушілердің осы Қағидалардың 12-тармағының талаптарына сәйкестігін анықтайды. </w:t>
-[...18 lines deleted...]
-      Ақпараттық жүйенің Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 28 шілдедегі № 4-1/699 </w:t>
+      Цифрлық жүйенің Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 28 шілдедегі № 4-1/699 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12016 болып тіркелген) бекітілген Астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізілімін қалыптастыру және жүргізу қағидаларының 3-тармағында көрсетілген мемлекеттік жүйелерімен және дерекқорлармен интеграциялық өзара іс-қимылының болуын, сондай-ақ ақпараттық жүйеде астық қолхаттарымен операциялар, оның ішінде blockchain технологияларын пайдалана отырып жүргізу мүмкіндіктерін растау үшін әлеуетті тіркеуші комиссия үшін клиенттің ақпараттық жүйедегі жұмысын көрсетуді жүргізеді.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген талаптарға әлеуетті тіркеушінің сәйкестігі айқындалғаннан кейін комиссияның отырысында жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12016 болып тіркелген) бекітілген Астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімін қалыптастыру және жүргізу қағидаларының 3-тармағында көрсетілген мемлекеттік жүйелермен және дерекқорлармен интеграциялық өзара іс-қимылының болуын, сондай-ақ цифрлық жүйеде астық қолхаттарымен операциялар жүргізу, оның ішінде blockchain технологияларын пайдалана отырып жүргізу мүмкіндіктерін растау үшін әлеуетті тіркеуші комиссия үшін клиенттің цифрлық жүйедегі жұмысын көрсетуді жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйеде клиенттің жұмысын көрсету әлеуетті тіркеушінің осы Қағидалардың 12-тармағында көрсетілген талаптарға сәйкестігі айқындалғаннан кейін комиссияның отырысында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген талаптарға сәйкес келетін бір ғана конкурстық өтінім ұсынылса, комиссия осы заңды тұлғаны тіркеуші ретінде айқындау туралы шешім қабылдайды.</w:t>
+        <w:t>
+      17. Егер конкурстық өтінімдерді ұсыну мерзімі ішінде осы Қағидалардың 12-тармағында көрсетілген талаптарға сәйкес келетін бір ғана конкурстық өтінім ұсынылса, комиссия осы заңды тұлғаны тіркеуші ретінде айқындау туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...38 lines deleted...]
-      Бұл ретте, астық қабылдау кәсіпорнына астық қолхаттарын ұстаушылардың мемлекеттік электрондық тізіліміне қол жеткізгені үшін жыл сайынғы абоненттік төлем айлық есептік көрсеткіштің отыз алты еселенген мөлшерін құрайды, ал клиенттің (астық қолхатын ұстаушының, астық иесінің, кепіл ұстаушының) жеке шотына жылдық қызмет көрсетілгені үшін жыл сайынғы абоненттік төлемді әлеуетті тіркеуші дербес айқындайды.</w:t>
+        <w:t>
+      Егер конкурстық өтінімдерді ұсыну мерзімі ішінде осы Қағидалардың 12-тармағында көрсетілген талаптарға сәйкес келетін бірнеше конкурстық өтінім ұсынылса, комиссия цифрлық жүйе клиентінің дербес шотына жылдық қызмет көрсеткені үшін жыл сайынғы абоненттік төлемақының ең аз мөлшерін негізге ала отырып тіркеушіні айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, астық қабылдау кәсіпорнына астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізіліміне рұқсат бергені үшін жыл сайынғы абоненттік төлем айлық есептік көрсеткіштің отыз алты еселенген мөлшерін құрайды, ал клиенттің (астық қолхатын ұстаушының, астық иесінің, кепіл ұстаушының) жеке шотына жылдық қызмет көрсетілгені үшін жыл сайынғы абоненттік төлемді әлеуетті тіркеуші дербес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Тіркеушіні айқындау бойынша конкурс қорытындылары туралы хаттама осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2373,70 +2561,833 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мемлекеттік орган)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...14 lines deleted...]
-      Нысан</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның атауы көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркеушіні айқындау бойынша ашық конкурсқа қатысуға рұқсат беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен ақпараттық жүйе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) веб-порталдық шешімге ие екендігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ашық бастапқы коды бар дерекқорларды басқарудың бос жүйесін пайдаланатынын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ашық бастапқы коды бар бос операциялық жүйені пайдаланатынын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпараттандыру туралы заңнамаға сәйкес цифрлық жүйені өнеркәсіптік пайдалануға қабылдау туралы актіге ие екендігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цифрлық жүйені киберқауіпсіздік талаптарына сәйкестігіне сынаудың оң нәтижесі бар сынақтар актісі немесе киберқауіпсіздік талаптарына сәйкестігіне сынаудың оң нәтижесі бар сынақтар хаттамасына ие екендігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) цифрлық жүйенің астық қолхаттарымен операциялар туралы деректерін сақтауға арналған blockchain-платформасы пайдаланатынын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 28 шілдедегі № 4-1/699 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12016 болып тіркелген) бекітілген Астық қолхаттарын ұстаушылардың мемлекеттік цифрлық тізілімін қалыптастыру және жүргізу қағидаларына сәйкес астық қолхаттарымен операциялар орындауға мүмкіндік беретінін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мемлекеттік жүйелермен және дерекқорлармен интеграцияланғанын, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсетуге лицензиясы бар заңды тұлғаларға қатысты – рұқсаттар мен хабарламалар саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын мемлекеттік органмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астық қабылдау кәсіпорындары қаржылық есептілік депозитарийіне беретін ақпаратқа қатысты – бухгалтерлік есеп пен қаржылық есептілік саласындағы қызметті реттеуді жүзеге асыратын мемлекеттік органмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астық қабылдау кәсіпорындарына тіркелген жылжымайтын мүлік объектілеріне қатысты – жылжымайтын мүлікті мемлекеттік тіркеу және мемлекеттік техникалық зерттеп-қарау саласындағы мемлекеттік саясатты іске асыруды және қызметті мемлекеттік реттеуді жүзеге асыратын мемлекеттік органмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астық қабылдау кәсіпорындарына тіркелген жер учаскелеріне қатысты – жер қатынастары саласындағы реттеуді жүзеге асыратын мемлекеттік органмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тізілімде тіркелген заңды тұлғаларға, филиалдар мен өкілдіктерге қатысты – заңды тұлғаларды мемлекеттік тіркеуді және филиалдар мен өкілдіктерді есептік тіркеуді жүзеге асыратын мемлекеттік органмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астық қабылдау кәсіпорындарының лицензиарларына және олардың кеңістіктік (географиялық) деректеріне қатысты – мемлекеттік мүлікті басқару жөніндегі мемлекеттік органмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салықтық әкімшілендіруді жүзеге асыратын мемлекеттік органмен – астық қабылдау кәсіпорындары және астық қолхаттарын ұстаушылар шығарған цифрлық шот-фактуралар жөніндегі деректерге қатысты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астықты ішкі нарықта және экспортқа тасымалдау туралы мәліметтерге қатысты – Ұлттық темір жол компаниясымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тізілімде тіркелген жеке тұлғаларға қатысты – сәйкестендіру нөмірлерін қалыптастыруды және сәйкестендіру нөмірлерінің ұлттық тізілімдерін жүргізуді жүзеге асыратын мемлекеттік органмен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттер цифрлық жүйеде операциялар жүргізу кезінде ақпараттық жүйе қатысушыларының электрондық цифрлық қолтаңба пайдалануына қатысты – Қазақстан Республикасының Ұлттық куәландырушы орталығымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттің "төлемге қарсы жеткізу" опциясын пайдалана отырып операцияларды жүзеге асыруы үшін – екінші деңгейдегі банктің төлем жүйесімен интеграциясы бар екендігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) техникалық үзілістерді қоспағанда, тәулігіне 24 сағат/аптасына 7 күн жұмыс істейтін цифрлық жүйені пайдалана отырып, қызметтер көрсетінін растаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса беріліп отырған құжаттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы және байланыс телефоны_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "____" _______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2472,834 +3423,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
-[...782 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Тіркеушіні айқындау бойынша </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ашық конкурс өткізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3319,180 +3486,180 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тіркеушіні айқындау бойынша конкурс қорытындылары туралы хаттама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________             _______________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (отырысты өткізу орны)                   (уақыты мен күні)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мынадай құрамдағы тіркеушіні айқындау жөніндегі комиссия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (комиссия төрағасының, мүшелерінің және хатшысының аты, әкесінің аты (бар болса), тегі, лауазымы көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мынадай әлеуетті тіркеушілердің конкурстық өтінімдері конкурсқа одан әрі қатысуға жіберілді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3753,70 +3920,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Себептерін көрсете отырып, конкурстан өтпеген әлеуетті тіркеушілер туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3827,146 +3994,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Конкурс жеңімпазын көрсете отырып, конкурс қорытындылары туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тіркеушінің атауы көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия төрағасы мен мүшелерінің аты, әкесінің аты (бар болса), тегі, қолдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. ______ парақта ерекше пікір.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4004,55 +4171,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4378,31 +4545,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>