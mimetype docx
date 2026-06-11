--- v0 (2025-11-08)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b7d87be" w14:textId="b7d87be">
+    <w:p w14:paraId="0da4d68" w14:textId="0da4d68">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -551,3390 +551,1621 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2018 жылғы 15 наурыздағы № 53</w:t>
+              <w:t xml:space="preserve">2018 жылғы 15 наурыздағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Батыс Қазақстан облысы</w:t>
+              <w:t xml:space="preserve">№ 53 Батыс Қазақстан облысы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімдігінің қаулысымен бекітілді</w:t>
+              <w:t xml:space="preserve">әкімдігінің қаулысымен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Батыс Қазақстан облысы әкімінің аппараты" мемлекеттік мекемесінің және жергілікті бюджеттен қаржыланатын облыстық атқарушы органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Әдістеме жаңа редакцияда – Батыс Қазақстан облысы әкімдігінің 29.06.2023 </w:t>
+      Ескерту. Әдістеме жаңа редакцияда – Батыс Қазақстан облысы әкімдігінің 05.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 148</w:t>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі (бұдан әрі - Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" 2015 жылғы 23 қарашадағы Қазақстан Республикасы Заңының 33-бабының </w:t>
+      1. Осы "Батыс Қазақстан облысы әкімінің аппараты" мемлекеттік мекемесінің және жергілікті бюджеттен қаржыланатын облыстық атқарушы органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесі (бұдан әрі - Әдістеме) "Қазақстан Республикасының мемлекеттік қызметі туралы" 2015 жылғы 23 қарашадағы Қазақстан Республикасының Заңы 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "Батыс Қазақстан облысы әкімінің аппараты" мемлекеттік мекемесінің және жергілікті бюджеттен қаржыланатын облыстық атқарушы органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерінің тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...15 lines deleted...]
-      1) жоғары тұрған басшы – бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басшылық лауазым – өзіне бағынышты бөлімшенің немесе жекелеген қызметшілердің қызметін ұйымдастыруға өкілеттіктер берілген "Б" корпусының мемлекеттік әкімшілік лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылымдық бөлімшенің/мемлекеттік органның басшысы – В-1, C-1 (орталық атқарушы орган комитеті төрағасының орынбасары, департамент директоры), D-1, D-3 (құрылымдық бөлімшелердің басшылары), C-O-1, D-O-1, D-R-1, C-R-1, Е-1, Е-2, E-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалаушы адам – тікелей басшы және/немесе құрылымдық бөлімшенің/мемлекеттік органның басшысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бағаланатын адам – өзіне қатысты бағалау жүргізілетін адам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) калибрлеу сессиялары – бағаланатын адамдардың қызметін бағалау нәтижелерін талқылау, ықтимал түзету және бекіту үшін лауазымды адамдардың кездесулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бағаланатын кезең – мемлекеттік қызметшінің жұмыс нәтижелері бағаланатын тоқсан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін "Е-қызмет" ықпалдастырылған ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...15 lines deleted...]
-      2) тікелей басшы – мемлекеттік лауазымы бойынша жоғары тұрған, мемлекеттік қызметші өзінің лауазымдық нұсқаулығына сәйкес оған тікелей бағынысты болатын адам;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы мемлекеттік әкімшілік қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктерді ескере отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды бағалаушы адам болмаған жағдайда, оны алмастырушы адам жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іссапарға жіберілген адамдарды бағалау қабылдаушы мемлекеттік органмен іссапарда болу кезеңі үшін жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органның бірінші басшысының шешімі бойынша оның тікелей бағынысындағы адамдар осы мемлекеттік органның аппарат басшысымен бағалана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      3) бағалаушы адам – мемлекеттік орган қызметінің ерекшелігіне байланысты тікелей басшы және/немесе жоғары тұрған басшы, сондай-ақ 360 әдісімен бағалау кезінде бағаланатын адамның жұмыс ортасындағы адамдар тобы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға күнтізбелік жылдың есепті тоқсандары бойынша "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасы негізінде ақпараттық жүйеде автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға есепті жылдан кейінгі жылдың 30 қаңтарынан кешіктірілмей қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған немесе сайланған күннен бастап бір айдан кем болған жағдайда, оған бағалау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
-[...443 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте бағаланатын кезең қызметшінің нақты жұмыс істеген кемінде он бес жұмыс күнін қамтуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімшелер (адам), соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Бағаланатын қызметші өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымша арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыстан босатылған адамдарды таныстыру, есепті тоқсаннан кейінгі айдың ішінде, таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Мемлекеттік қызметші калибрлеу сессиясының шешіміне Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әкімшілік рәсімдік-процестік кодекспен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіпте шағымдана алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде және ақпараттық жүйеде сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Бағалау нәтижелері жасырын ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қажет болған жағдайда бағалаушы мен бағаланатын адамдардың кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. D-1, D-3 (құрылымдық бөлімшелердің басшылары), C-O-1, D-O-1, D-R-1, C-R-1, Е-1, Е-2, E-R-1 санаттарының "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тікелей басшымен осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың бірінші бөлігінде көрсетілген адамдарды қоспағанда, басшы лауазымдарды атқаратын "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      D-3 санаттарының (құрылымдық бөлімшелердің басшыларын қоспағанда) "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау тікелей басшымен осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өзге тұлғаларды бағалау құрылымдық бөлімшенің/мемлекеттік органның басшысымен осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бағалаушы адамға бағалау парағы персоналды басқару қызметімен ақпараттық жүйе арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адаммен 0-ден 5-ке дейінгі баға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер бағаланатын адамдардың саны жиырма адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын "Б" корпусының мемлекеттік әкімшілік қызметшілері де жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында мемлекеттік органдар осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...15 lines deleted...]
-      7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды қабылдайды және оның құрамын бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерін тиімді атқарады",</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру комиссиясының мүшелеріне және тексеру комиссиясының төрағасына калибрлеу сессиясын өткізу және оның құрамын бекіту маслихат шешімінің негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының құрамы мүшелердің тақ санынан тұрады. Калибрлеу сессиясы мүшелерінің саны үштен кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нақты калибрлеу сессиясының құрамына бағамен келіспейтін адам, сондай-ақ оны бағалаған адам кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясы мүшелерінің құрамына бағалаушы адамдар (бағалауы калибрлеу сессиясында қаралуға жататын адамды қоспағанда), сондай-ақ персоналды басқару қызметінің (кадр қызметінің) қызметкері не персоналды басқару қызметінің (кадр қызметінің) міндеттерін орындау жүктелген адам кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерін тиісті түрде атқарады",</w:t>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады",</w:t>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаланатын адам калибрлеу сессиясының мүшелеріне жазбаша немесе ауызша нысанда бағалауға өзінің келіспейтіндігін дәлелдеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының мүшелері бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...2371 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       машықтар мен құзыреттердің дамуына шолу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-[...57 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3968,142 +2199,155 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "Батыс Қазақстан облысы</w:t>
+              <w:t xml:space="preserve">"Батыс Қазақстан облысы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімінің аппараты" мемлекеттік</w:t>
+              <w:t xml:space="preserve">әкімінің аппараты" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекемесінің және жергілікті</w:t>
+              <w:t xml:space="preserve">мекемесінің және жергілікті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бюджеттен қаржыланатын</w:t>
+              <w:t xml:space="preserve">бюджеттен қаржыланатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облыстық атқарушы органдардың</w:t>
+              <w:t xml:space="preserve">облыстық атқарушы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Б" корпусы мемлекеттік әкімшілік</w:t>
+              <w:t xml:space="preserve">органдардың "Б" корпусы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметшілерінің қызметін бағалау</w:t>
+              <w:t xml:space="preserve">мемлекеттік әкімшілік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әдістемесіне 1-қосымша</w:t>
+              <w:t xml:space="preserve">қызметшілерінің қызметін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау әдістемесіне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4129,5776 +2373,247 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="143"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5543 lines deleted...]
-    <w:bookmarkStart w:name="z227" w:id="163"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Басшы лауазымды атқаратын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9948,201 +2663,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Критерийлер</w:t>
+Бағалау (0-ден* 5 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бағалау (1-ден 5 баллға дейін)</w:t>
+Түсініктеме (қалау бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негіздеме</w:t>
+Толтыру кезінде түсініктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.Функционалдық міндеттерді орындау сапасы*</w:t>
+1. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің сапалы орындалуын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10156,134 +2867,134 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады: - жетекшілік ететін бөлімшелердегі міндеттер мен тапсырмаларды сапалы орындау; - осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Міндеттерді орындау мерзімдерін сақтау</w:t>
+2. Жетекшілік ететін бөлімшелерде (жетекшілік ететін қызметшілердің) міндеттердің орындалу мерзімдерінің сақталуын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10297,134 +3008,134 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады: - орындаудың жеделдігі; - осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Дербестік және бастамашылық</w:t>
+3. Көшбасшылық және шешім қабылдау дағдылары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10438,134 +3149,134 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады: - команданы басқаруды және командалық нәтиже үшін жауапкершілікті өз мойнына ала білу; - мақсаттар мен міндеттерді нақты белгілей білу; - жеке мысал арқылы тиімді қарым-қатынас және оң командалық климат құру арқылы команданы ынталандыру мүмкіндігі; - белгісіздік жағдайында тиімді әрекет ете білу; - ықтимал тәуекелдерді ескере отырып, міндеттерді шешудің бірнеше нұсқаларын ұсына білу; - осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Еңбек тәртібін сақтау</w:t>
+4. Бағалаушы адамның еңбек тәртібін сақтауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10579,247 +3290,469 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады: - кешігудің болмауы; - себепсіз жұмыстан мерзімінен бұрын шығудың болмауы; - қызметтік әдеп бұзушылықтардың болмауы; - ақпараттық қауіпсіздік талаптарын сақтау; - мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау; - мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...35 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. Тәртіптік жаза болған жағдайда: - ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек; - жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа қорытынды баға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10853,142 +3786,155 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Батыс Қазақстан облысы</w:t>
+              <w:t xml:space="preserve">"Батыс Қазақстан облысы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімінің аппараты" мемлекеттік</w:t>
+              <w:t xml:space="preserve">әкімінің аппараты" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекемесінің және жергілікті</w:t>
+              <w:t xml:space="preserve">мекемесінің және жергілікті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бюджеттен қаржыланатын</w:t>
+              <w:t xml:space="preserve">бюджеттен қаржыланатын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облыстық атқарушы органдардың</w:t>
+              <w:t xml:space="preserve">облыстық атқарушы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Б" корпусы мемлекеттік әкімшілік</w:t>
+              <w:t xml:space="preserve">органдардың "Б" корпусы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметшілерінің қызметін</w:t>
+              <w:t xml:space="preserve">мемлекеттік әкімшілік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағалау әдістемесіне 5-қосымша</w:t>
+              <w:t xml:space="preserve">қызметшілерінің қызметін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау әдістемесіне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11015,260 +3961,246 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="169"/>
-[...16 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...184 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Басшы лауазымды атқармайтын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағаланатын кезең)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Бағалайтын қызметшінің Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі - бағалау) мақсатында Сізге өз әріптестеріңізді 5 баллдық шкала бойынша бағалауды ұсынамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаларды объективті түрде, жеке ұнатуларсыз/ұнатпауларсыз қою керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сауалнаманы басынан аяғына дейін алаңдамай толтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осылайша, Сіз уақытты үнемдей аласыз және нәтижелердің дұрыстылығын арттыра аласыз.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11282,14279 +4214,1130 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/р</w:t>
+Параметрлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құзыреттердің атауы</w:t>
+Бағалау (0*-ден 5 баллға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құзыреттер бойынша сұрақтар</w:t>
+Түсініктеме (қалау бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жауаптар</w:t>
+Толтыру кезінде түсініктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...72 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Стратегиялық мақсаттарға сәйкес нақты міндеттер қояды және тапсырмалар береді</w:t>
+1. Функционалдық міндеттерді орындау сапасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...29 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы параметр бойынша негізделген ескертулердің, қайтарулардың, шағымдардың немесе осы параметр бойынша мемлекеттік органның әдістемесіне сәйкес өзге де кемшіліктердің болмауы.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басымдық бере отырып, бөлімшенің жұмысын тиімді ұйымдастырады</w:t>
+2. Міндеттерді орындау мерзімдерін сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...40 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...77 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өз қызметін әріптестерімен үйлестіре алады, коммуникацияларға ашық, іскерлік ынтымақтастыққа дайындық танытады, қажет болған жағдайда әріптестеріне көмектеседі</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Есепке алынады: - осы параметр бойынша құжаттарды, тапсырмаларды, міндеттерді орындау мерзімдерінің бұзылмауы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...37 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Дербестік және бастамашылдық</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...29 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мүдделі тараптармен топтың/команданың / тиімді жұмысын құрады</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Есепке алынады: - қызметшінің функционалдық міндеттерін жоғары деңгейде дербес орындай алуы; - жетекшілік ететін қызмет саласын жақсартуға бағытталған тәсілдерді, ұсыныстарды пысықтаудағы бастамашылдық; - жетекшілік ететін міндеттерді шешуге қатысу және белсенділігі; - осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...36 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тиімді коммуникацияларды құру бойынша орташа баға</w:t>
+4. Еңбек тәртібін сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...77 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепке алынады: - кешігудің болмауы; - себепсіз жұмыстан мерзімінен бұрын шығудың болмауы; - қызметтік әдеп бұзушылықтардың болмауы; - ақпараттық қауіпсіздік талаптарын сақтау; - мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау; - мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Парасаттылық, шынайылық, тілектестік, әріптестері мен мүдделі тараптарға сыйластық қағидаттарын ұстанады</w:t>
+5. Тәртіптік жазалардың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...29 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағаланатын тоқсанда қолданылған тәртіптік жаза ескеріледі. Тәртіптік жаза болған жағдайда: - ескерту, сөгіс, қатаң сөгіс үшін баға 2,99 баллдан аспауы керек; - жазаның өзге де түрлері түрінде, оның ішінде мемлекеттік қызметке кір келтіретін теріс қылықтары үшін баға 1,99 баллдан аспауы тиіс.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...35 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...36 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...36 lines deleted...]
-Өзгерістерді басқару</w:t>
+Орташа қорытынды баға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...29 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...3559 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="178"/>
-[...9085 lines deleted...]
-        <w:t xml:space="preserve"> қаулысымен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Орташа қорытынды бағаны есептеу үшін қойылған бағалар сомасын бағаланатын параметрлер санына бөлу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Бағалаудың 0 баллы қызметші бағалау параметрін толық орындамаған жағдайда қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау нәтижесі: ____________ (функционалдық міндеттерін тиімді атқарады, функционалдық міндеттерін тиісті түрде атқарады, функционалдық міндеттерін қанағаттанарлық түрде атқарады, функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметшінің бағалау нәтижесі орташа қорытынды бағаның негізінде қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба арқылы куәләндырылған)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -25562,55 +5345,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>