--- v1 (2026-06-11)
+++ v2 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0da4d68" w14:textId="0da4d68">
+    <w:p w14:paraId="f686c59" w14:textId="f686c59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5345,55 +5345,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>