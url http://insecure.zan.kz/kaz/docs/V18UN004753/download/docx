--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b8d105" w14:textId="1b8d105">
+    <w:p w14:paraId="6f45d81" w14:textId="6f45d81">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Түлкібас ауданының елді мекендердің жеріне (үй маңындағы учаскелерді қоспағанда) арналған базалық салықтық мөлшерлемелерін арттыру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Түркістан облысы Түлкібас аудандық мәслихатының 2018 жылғы 14 қыркүйектегі № 30/3-06 шешімі. Түркістан облысының Әділет департаментінде 2018 жылғы 1 қазанда № 4753 болып тіркелді</w:t>
-      </w:r>
+        <w:t>Түркістан облысы Түлкібас аудандық мәслихатының 2018 жылғы 14 қыркүйектегі № 30/3-06 шешімі. Түркістан облысының Әділет департаментінде 2018 жылғы 1 қазанда № 4753 болып тіркелді. Күші жойылды - Түркістан облысы Түлкібас аудандық мәслихатының 2026 жылғы 13 мамырдағы № 47/4-08 шешiмiмен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Түркістан облысы Түлкібас аудандық мәслихатының 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 47/4-08</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" (Салық кодексі) Қазақстан Республикасының 2017 жылғы 25 желтоқсандағы Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>505-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,52 +259,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы Заңының 6-бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Түлкібас аудандық мәслихаттың 2013 жылғы 21 тамыздағы № 18/4-05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,316 +318,345 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2379 тіркелген) Түлкібас ауданының елді мекендеріндегі жерлерді аймақтарға бөлу схемасы негізінде, Қазақстан Республикасының 2017 жылғы 25 желтоқсандағы "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" (Салық кодексі) Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>505 бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген елді мекендердің жеріне (үй маңындағы учаскелерді қоспағанда) арналған базалық салықтық мөлшерлемелері арттырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12 және 13 аймақтарда, автотұрақтарға (паркингтерге), автожанармай құю станцияларына бөлінген және казино орналасқан жерлерді қоспағанда 50 пайызға.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Түлкібас аудандық мәслихат аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы шешімнің аумақтық әділет органында мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы мәслихат шешімі мемлекеттік тіркелген кұнінен бастап күнтізбелік он күн ішінде оның көшірмесін қағаз және электрондық түрде қазақ және орыс тілінде "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін жолданылуын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы шешім мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның көшірмесін Түлкібас ауданының аумағында таратылатын мерзімді баспа басылымдарында ресми жариялауға жолданылуын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ресми жарияланғаннан кейін осы шешімді Түлкібас аудандық мәслихаттың интернет-ресурсына орналастыруын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z5" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2019 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аудандық мәслихат</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық мәслихат</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      сессиясының төрайымы</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сессиясының төрайымы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -557,103 +669,113 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Л.Ешенқұлова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аудандық мәслихаттың хатшысы</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудандық мәслихаттың хатшысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -702,63 +824,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1080,35 +1224,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>