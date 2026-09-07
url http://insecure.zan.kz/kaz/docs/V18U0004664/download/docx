--- v0 (2025-11-09)
+++ v1 (2026-09-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="703def1" w14:textId="703def1">
+    <w:p w14:paraId="53aca84" w14:textId="53aca84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Оңтүстік Қазақстан облысы әкімдігінің 2017 жылғы 24 шілдедегі № 200 "Су қорғау аймақтары, белдеулері, олардың шаруашылық пайдаланудың режимі мен ерекше жағдайлары туралы" қаулысына толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Оңтүстiк Қазақстан облысы әкiмдiгiнiң 2018 жылғы 19 маусымдағы № 182 қаулысы. Оңтүстiк Қазақстан облысының Әдiлет департаментiнде 2018 жылғы 4 шілдеде № 4664 болып тiркелдi</w:t>
+        <w:t>Оңтүстiк Қазақстан облысы әкiмдiгiнiң 2018 жылғы 19 маусымдағы № 182 қаулысы. Оңтүстiк Қазақстан облысының Әдiлет департаментiнде 2018 жылғы 4 шілдеде № 4664 болып тiркелдi. Күші жойылды - Түркістан облысы әкiмдiгiнiң 2026 жылғы 22 қаңтардағы № 23 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Күші жойылды - Түркістан облысы әкiмдiгiнiң 2026 жылғы 22 қаңтардағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2003 жылғы 9 шілдедегі Су кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39 бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,92 +259,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы Заңының 27-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Оңтүстік Қазақстан облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Оңтүстiк Қазақстан облысы әкімдігінің 2017 жылғы 24 шілдедегі № 200 "Су қорғау аймақтары, белдеулері, олардың шаруашылық пайдаланудың режимі мен ерекше жағдайлары туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 4186-нөмірімен тіркелген, 2017 жылғы 16 тамызда "Оңтүстік Қазақстан" газетінде және 2017 жылғы 22 тамызда Қазақстан Республикасының нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулының "Оңтүстік Қазақстан облысының су нысандары мен су шаруашылығы құрылымдарының су қорғау аймақтары мен белдеулері" - деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -275,259 +358,278 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кесте осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 159-181 жолдарымен толықтырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Оңтүстiк Қазақстан облысы әкімінің аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулыны аумақтық әділет органында мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның көшірмесін баспа және электронды түрде қазақ және орыс тілдерінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулыны мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде оның көшірмесін ресми жариялау үшін Оңтүстік Қазақстан облысында таралатын мерзімді басылымдарға жіберуді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы қаулыны оның ресми жариялағаннан кейін Оңтүстік Қазақстан облысы әкімдігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z5" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау облыс әкiмiнiң орынбасары Е.Қ.Тасжүрековке жүктелсiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z6" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Облыс әкімі</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Облыс әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -540,807 +642,1036 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ж.Түймебаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Ә.Ш.Өсербаев</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ә.Ш.Өсербаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Ә.Е.Тұрғымбеков</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ә.Е.Тұрғымбеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Е.Ә.Садыр</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Е.Ә.Садыр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Ұ.Сәдібеков</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұ.Сәдібеков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Т.Қ.Сәрсембаев</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.Қ.Сәрсембаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Е.Қ.Тасжүреков</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Е.Қ.Тасжүреков</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      А.С.Сәбитов</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А.С.Сәбитов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      А.Б.Тасыбаев</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>А.Б.Тасыбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "КЕЛІСІЛДІ"</w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "КЕЛІСІЛДІ"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Ауыл шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрлігі Су ресурстары комитетінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Су ресурстарын пайдалануды реттеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және қорғау жөніндегі Шу-Талас</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бассейндік инспекциясы" республикалық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік мекемесінің басшысының м.а.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________А.А.Дәуренбеков</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"19" 06 2018 жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Ауыл шаруашылығы</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...268 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "КЕЛІСІЛДІ"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Денсаулық сақтау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрлігі Қоғамдық денсаулық сақтау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитетінің Оңтүстік Қазақстан облысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қоғамдық денсаулық сақтау департаментінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________Н.С.Нышанов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"19" 06 2018 жыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1536,287 +1867,288 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1557"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="4730"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шу өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Созақ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тасты ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1853,87 +2185,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шолаққорған ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1956,7368 +2288,7892 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біресек өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шолаққорған ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-2 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 2-3 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-4 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-5 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 5-6 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-7 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-22 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-2 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 2-3 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-5 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 5-6 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-7 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-22 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасуан өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шолаққорған ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұзынбұлақ өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шолаққорған ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балаторлан өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шолаққорған ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-12– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-12– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үлкен Торлан өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шолаққорған ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үштөбе өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жартытөбе ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-8 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 8-19 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-8 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 8-19 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарты-төбе өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жартытөбе ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-8 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 8-9 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 9-11 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 11-12 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-26 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-8 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 8-9 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 9-11 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 11-12 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-26 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баба-ата өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жартытөбе ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-13 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 13-14 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 14-15 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 15-50 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-16 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 16-50 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үшбас өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құмкент ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-13 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 13-19 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 19-36 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 36-39 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-13 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 13-19 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 19-36 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 36-39 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылыбұлақ өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құмкент ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алмалы өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сызған ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-12– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-15 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 15-20 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-11– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 11-15 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 15-20 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үлкен қарақұс өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сызған ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-1– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 1-3 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-22 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-1– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 1-3 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-22 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дарбыт өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Таукент ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-4– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-20 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-2 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 2-4 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-20 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 173</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қозмолдақ өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сызған ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-3– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-4 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-10 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қошқар ата өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-4 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-6 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-12 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-18 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-4 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-6 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-18 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Суындық өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-10 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-12 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 17-19 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 19-57 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-10 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-12 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 17-19 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 19-57 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарақұр өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарақұр ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-3 – 55</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-4 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-12 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-16 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 16-49 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-3 – 55</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 3-4 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-7 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 7-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-12 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-16 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 16-49 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаға өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарақұр ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-5– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 5-6 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-65 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-5– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 5-6 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-65 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үлкен шаға өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарақұр ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-6– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-20 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-6– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 6-10 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 10-20 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бақырлы өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаратау ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-12– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 17-20 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-12– 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 12-17 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 17-20 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күмісті өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаратау ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оң жағалау: ПК 0-4 – 55</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-15 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 15-25 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 25-30 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сол жағалау:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 0-4 – 55</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 4-11 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 11-13 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 13-15 – 100</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 15-25 – 35</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ПК 25-30 – 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1557" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1217" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күмісті-1 өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Созақ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="739" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаратау ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1763" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4730" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9371,63 +10227,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9749,35 +10627,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>