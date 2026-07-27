--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5936f29" w14:textId="5936f29">
+    <w:p w14:paraId="7c95aca" w14:textId="7c95aca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -725,4923 +725,4453 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданының аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымшаға өзгеріс енгізілді - Солтүстік Қазақстан облысы Тайынша ауданы әкімінің 21.05.2019 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Тайынша ауданы әкімінің 15.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 24</w:t>
+        <w:t>№ 09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен; жаңа редакцияда - Солтүстік Қазақстан облысы Тайынша ауданы әкімінің 30.11.2020 </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 415 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z28" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Тайынша қаласы, Қазақстан Конституциясы көшесі 201, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тайынша қаласының № 1 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Күншығыс көшесі 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана көшесі 90, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 117А, 118, 119, 119А, 120, 121, 122, 123, 124, 125, 126, 127, 128, 128А, 129, 130, 131, 132, 133, 134, 135, 136, 137, 137А, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 182, 184, 186, 188, 190, 192, 192А, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 113, 115, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 133А, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Конституциясы көшесі 100, 102, 104, 106, 108, 110, 111А, 112, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 126, 128, 129, 130, 131, 132, 133, 134, 136, 137, 138, 139, 140, 142, 143, 144, 145, 146, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 162, 164, 164А, 184, 187, 189, 191, 191Г, 193, 204, 204А, 209, 211, 212, 215, 216;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 138А, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 159, 160, 161, 162, 163, 164, 165, 165А, 166, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 189А, 191, 197, 198А, 200, 202, 203, 204, 204А, 205, 206, 207, 207А, 208, 209, 211, 213, 215, 216, 217, 217А, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 229, 230, 231, 232, 236, 238, 240, 244, 246, 248, 250, 252, 254;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z29" w:id="8"/>
-[...15 lines deleted...]
-      Шекаралары: Күншығыс көшесі 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кенесары көшесі 93, 95, 97, 99, 101, 103, 105, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 121А, 122, 123, 124, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 139, 140, 141, 143, 145, 146, 146А, 147, 148, 149, 150, 152;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z30" w:id="9"/>
-[...15 lines deleted...]
-      Астана көшесі 90, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 117А, 118, 119, 119А, 120, 121, 122, 123, 124, 125, 126, 127, 128, 128А, 129, 130, 131, 132, 133, 134, 135, 136, 137, 137А, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 182, 184, 186, 188, 190, 192, 192А, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крыжановский көшесі 19, 21, 23, 25, 27, 29, 31, 32, 33, 34, 36, 37, 38, 39, 40, 42, 44, 46, 48, 50, 58, 60, 62, 64, 68, 70, 72, 72А, 74, 74А, 76, 76А, 78;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z31" w:id="10"/>
-[...15 lines deleted...]
-      Жамбыл көшесі 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 113, 115, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 133А, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зебницкий көшесі 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 105Б, 106, 107, 107А, 108, 109, 111;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z32" w:id="11"/>
-[...15 lines deleted...]
-      Қазақстан Конституциясы көшесі 100, 102, 104, 106, 108, 110, 111А, 112, 115, 116, 117, 118, 119, 120, 121, 122, 123, 125, 126, 128, 129, 130, 131, 132, 133, 134, 136, 137, 138, 139, 140, 142, 143, 144, 145, 146, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 162, 164, 164А, 184, 187, 189, 191, 191Г, 193, 204, 204А, 209, 211, 212, 215, 216;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Почтовый көшесінің қиылысы 2, 15, 17, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z33" w:id="12"/>
-[...15 lines deleted...]
-      Абай көшесі 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 138А, 139, 140, 141, 142, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 159, 160, 161, 162, 163, 164, 165, 165А, 166, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 189А, 191, 197, 198А, 200, 202, 203, 204, 204А, 205, 206, 207, 207А, 208, 209, 211, 213, 215, 216, 217, 217А, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 229, 230, 231, 232, 236, 238, 240, 244, 246, 248, 250, 252, 254;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесінің қиылысы 5, 11, 13, 15, 17, 19, 21, 23, 27, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z34" w:id="13"/>
-[...15 lines deleted...]
-      Кенесары көшесі 93, 95, 97, 99, 101, 103, 105, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 121А, 122, 123, 124, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 139, 140, 141, 143, 145, 146, 146А, 147, 148, 149, 150, 152;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральный көшесінің қиылысы 4, 7, 15, 20, 25;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z35" w:id="14"/>
-[...15 lines deleted...]
-      Крыжановский көшесі 19, 21, 23, 25, 27, 29, 31, 32, 33, 34, 36, 37, 38, 39, 40, 42, 44, 46, 48, 50, 58, 60, 62, 64, 68, 70, 72, 72А, 74, 74А, 76, 76А, 78;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесінің қиылысы 19, 37;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z36" w:id="15"/>
-[...15 lines deleted...]
-      Зебницкий көшесі 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 105Б, 106, 107, 107А, 108, 109, 111;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Московский көшесінің қиылысы 4;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z37" w:id="16"/>
-[...15 lines deleted...]
-      Почтовый көшесінің қиылысы 2, 15, 17, 27;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Северный шағын ауданы 1, 2, 3. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z38" w:id="17"/>
-[...15 lines deleted...]
-      Абай көшесінің қиылысы 5, 11, 13, 15, 17, 19, 21, 23, 27, 29;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 416 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z39" w:id="18"/>
-[...15 lines deleted...]
-      Центральный көшесінің қиылысы 4, 7, 15, 20, 25;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Тайынша қаласы, Татулық көшесі 55, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тайынша қаласының № 4 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z40" w:id="19"/>
-[...15 lines deleted...]
-      Жамбыл көшесінің қиылысы 19, 37;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Күншығыс көшесі 1, 1А, 2, 6, 8, 10, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z41" w:id="20"/>
-[...15 lines deleted...]
-      Московский көшесінің қиылысы 4;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Октябрьская көшесі 42А, 44, 46, 46А, 48, 50, 52, 54, 56, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z42" w:id="21"/>
-[...15 lines deleted...]
-      Северный шағын ауданы 1, 2, 3.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первомайская көшесі 12А, 14А, 16А, 18А, 20А, 22А, 24А, 26А, 28А, 30А, 32А, 34, 34А, 34Б, 34В, 35А, 35Б, 36, 36А, 37, 37А, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 48А, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 70А, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z43" w:id="22"/>
-[...15 lines deleted...]
-      № 416 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Некрасов көшесі 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z44" w:id="23"/>
-[...15 lines deleted...]
-      Орналасқан жері: Тайынша қаласы, Татулық көшесі 55, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тайынша қаласының № 4 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фрунзе көшесі 38, 40, 42, 44, 46, 48, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69, 70, 71, 73, 75;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z45" w:id="24"/>
-[...15 lines deleted...]
-      Шекаралары: Күншығыс көшесі 1, 1А, 2, 6, 8, 10, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 25А, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тайынша көшесі 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 47, 49, 50, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
-[...15 lines deleted...]
-      Октябрьская көшесі 42А, 44, 46, 46А, 48, 50, 52, 54, 56, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 110, 111, 112, 113, 115, 116, 117, 118, 119, 120, 121, 122, 123;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мир көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z47" w:id="26"/>
-[...15 lines deleted...]
-      Первомайская көшесі 12А, 14А, 16А, 18А, 20А, 22А, 24А, 26А, 28А, 30А, 32А, 34, 34А, 34Б, 34В, 35А, 35Б, 36, 36А, 37, 37А, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 48А, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 70А, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Татулық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50А, 51, 52, 52А, 53, 54, 55, 57, 65;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z48" w:id="27"/>
-[...15 lines deleted...]
-      Некрасов көшесі 1;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чаглинская көшесі 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 61, 63, 65, 67, 69, 90;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z49" w:id="28"/>
-[...15 lines deleted...]
-      Фрунзе көшесі 38, 40, 42, 44, 46, 48, 50, 51, 52, 53, 54, 55, 55А, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 69, 70, 71, 73, 75;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z50" w:id="29"/>
-[...15 lines deleted...]
-      Тайынша көшесі 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 47, 49, 50, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заводская көшесі 1, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 33, 35, 37, 39, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z51" w:id="30"/>
-[...15 lines deleted...]
-      Мир көшесі 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 47, 49, 50, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маяковский көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z52" w:id="31"/>
-[...15 lines deleted...]
-      Татулық көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50А, 51, 52, 52А, 53, 54, 55, 57, 65;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садовая көшесі 19, 21, 23, 25, 27, 29, 31, 35, 37, 37А, 39;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z53" w:id="32"/>
-[...15 lines deleted...]
-      Чаглинская көшесі 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 44А, 45, 46, 47, 48, 49, 50, 51, 52, 53, 55, 57, 61, 63, 65, 67, 69, 90;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Трудовой көшесінің қиылысы 1;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z54" w:id="33"/>
-[...15 lines deleted...]
-      Көктем көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Космический көшесінің қиылысы 57, 63, 67, 69.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z55" w:id="34"/>
-[...15 lines deleted...]
-      Заводская көшесі 1, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 28, 29, 30, 31, 33, 35, 37, 39, 41;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 417 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z56" w:id="35"/>
-[...15 lines deleted...]
-      Маяковский көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Тайынша қаласы, Кенесары көшесі 63, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тайынша қаласының № 3 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z57" w:id="36"/>
-[...15 lines deleted...]
-      Садовая көшесі 19, 21, 23, 25, 27, 29, 31, 35, 37, 37А, 39;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Кенесары көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47А, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 96, 98, 100, 102, 104, 106;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z58" w:id="37"/>
-[...15 lines deleted...]
-      Трудовой көшесінің қиылысы 1;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зебницкий көшесі 1, 2, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z59" w:id="38"/>
-[...15 lines deleted...]
-      Космический көшесінің қиылысы 57, 63, 67, 69.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 1, 2, 3, 4, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 29, 31, 32, 34, 35, 36, 37, 38, 41, 43, 44, 45, 46, 47, 49, 51, 54, 56, 57, 58, 59, 60, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 98, 99, 100, 101, 103, 105, 106, 107, 109, 111, 113, 115, 117, 118, 119;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z60" w:id="39"/>
-[...15 lines deleted...]
-      № 417 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ново-Элеваторская көшесі 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z61" w:id="40"/>
-[...15 lines deleted...]
-      Орналасқан жері: Тайынша қаласы, Кенесары көшесі 63, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тайынша қаласының № 3 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дзержинский көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z62" w:id="41"/>
-[...15 lines deleted...]
-      Шекаралары: Кенесары көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 47А, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 94, 96, 98, 100, 102, 104, 106;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқан Уәлиханов көшесі 66, 68, 72, 74, 76, 78, 84, 86;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z63" w:id="42"/>
-[...15 lines deleted...]
-      Зебницкий көшесі 1, 2, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мағжан Жұмабаев көшесі 1, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 45, 46, 47, 50, 52, 54, 56, 58, 62, 66, 68, 70;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z64" w:id="43"/>
-[...15 lines deleted...]
-      Абай көшесі 1, 2, 3, 4, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 29, 31, 32, 34, 35, 36, 37, 38, 41, 43, 44, 45, 46, 47, 49, 51, 54, 56, 57, 58, 59, 60, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 97, 98, 99, 100, 101, 103, 105, 106, 107, 109, 111, 113, 115, 117, 118, 119;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крыжановский көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z65" w:id="44"/>
-[...15 lines deleted...]
-      Ново-Элеваторская көшесі 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 21А, 22, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 86, 87, 88;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z66" w:id="45"/>
-[...15 lines deleted...]
-      Дзержинский көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күншығыс көшесі 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z67" w:id="46"/>
-[...15 lines deleted...]
-      Шоқан Уәлиханов көшесі 66, 68, 72, 74, 76, 78, 84, 86;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z68" w:id="47"/>
-[...15 lines deleted...]
-      Мағжан Жұмабаев көшесі 1, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 45, 46, 47, 50, 52, 54, 56, 58, 62, 66, 68, 70;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Конституциясы көшесі 1, 2, 3, 4, 5, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 47А, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 101, 103, 111, 111А, 113;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z69" w:id="48"/>
-[...15 lines deleted...]
-      Крыжановский көшесі 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 24, 26, 28, 30;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киевский көшесінің қиылысы 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z70" w:id="49"/>
-[...15 lines deleted...]
-      Астана көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 21А, 22, 24, 25, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 86, 87, 88;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ломоносов көшесінің қиылысы 4, 5, 15, 17, 20; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z71" w:id="50"/>
-[...15 lines deleted...]
-      Күншығыс көшесі 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чехов көшесінің қиылысы 1, 5, 6, 7, 8, 10;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z72" w:id="51"/>
-[...15 lines deleted...]
-      Жамбыл көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строительный көшесінің қиылысы 5, 9, 9А, 10, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z73" w:id="52"/>
-[...15 lines deleted...]
-      Қазақстан Конституциясы көшесі 1, 2, 3, 4, 5, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 46, 47, 47А, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 101, 103, 111, 111А, 113;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочий көшесінің қиылысы 1, 1А, 2, 3, 4, 10, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z74" w:id="53"/>
-[...15 lines deleted...]
-      Киевский көшесінің қиылысы 8;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Светлый шағын ауданы 2, 2А, 3, 4, 5, 5А, 6, 7, 7А, 8, 9, 9А, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 20, 23, 24.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
-[...15 lines deleted...]
-      Ломоносов көшесінің қиылысы 4, 5, 15, 17, 20;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № 418 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z76" w:id="55"/>
-[...15 lines deleted...]
-      Чехов көшесінің қиылысы 1, 5, 6, 7, 8, 10;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Тайынша қаласы, Железнодорожный шағын ауданы 15, "Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің мәдениет, тілдерді дамыту, дене тәрбиесі және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z77" w:id="56"/>
-[...15 lines deleted...]
-      Строительный көшесінің қиылысы 5, 9, 9А, 10, 17, 18, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Калинин көшесі 1, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z78" w:id="57"/>
-[...15 lines deleted...]
-      Рабочий көшесінің қиылысы 1, 1А, 2, 3, 4, 10, 14;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Железнодорожная көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40А, 41, 41А, 42, 44, 45, 46, 47, 48, 50, 52, 54, 55, 56, 57, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z79" w:id="58"/>
-[...15 lines deleted...]
-      Светлый шағын ауданы 2, 2А, 3, 4, 5, 5А, 6, 7, 7А, 8, 9, 9А, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 20, 23, 24.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі 1, 2, 2А, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z80" w:id="59"/>
-[...15 lines deleted...]
-      № 418 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солнечная көшесі 1, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z81" w:id="60"/>
-[...15 lines deleted...]
-      Орналасқан жері: Тайынша қаласы, Железнодорожный шағын ауданы 15, "Солтүстік Қазақстан облысы Тайынша ауданы әкімдігінің мәдениет, тілдерді дамыту, дене тәрбиесі және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорынның ғимараты.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Южная көшесі 3, 5, 7, 8, 9, 11, 13, 14, 15, 15А, 17, 31;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z82" w:id="61"/>
-[...15 lines deleted...]
-      Шекаралары: Калинин көшесі 1, 4, 5, 6, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Локомотивная көшесі 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z83" w:id="62"/>
-[...15 lines deleted...]
-      Железнодорожная көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40А, 41, 41А, 42, 44, 45, 46, 47, 48, 50, 52, 54, 55, 56, 57, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Островский көшесі 1, 2, 3, 4, 5, 7, 8, 9, 10, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z84" w:id="63"/>
-[...15 lines deleted...]
-      Достық көшесі 1, 2, 2А, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 61, 63, 64, 65;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садовая көшесі 2, 4, 6, 8, 12, 14, 15, 16, 20, 41, 45, 47, 49, 51, 53, 57, 59, 61, 63, 65, 67, 69, 71, 75, 77, 79, 81, 83, 87, 89, 91, 93, 95, 97, 99, 101, 105, 107;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z85" w:id="64"/>
-[...15 lines deleted...]
-      Солнечная көшесі 1, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      т-ж Нефтебазы көшесі 1, 2, 3, 4; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z86" w:id="65"/>
-[...15 lines deleted...]
-      Южная көшесі 3, 5, 7, 8, 9, 11, 13, 14, 15, 15А, 17, 31;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқан Уәлиханов көшесі 2, 2А, 4, 6, 10, 11А, 12, 13, 15, 16, 17, 18, 19, 20, 22П, 23, 24, 25, 26, 27, 29, 31, 33, 34, 35, 36, 37, 39, 42, 52, 54, 56, 58, 59;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z87" w:id="66"/>
-[...15 lines deleted...]
-      Локомотивная көшесі 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Целинная көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z88" w:id="67"/>
-[...15 lines deleted...]
-      Островский көшесі 1, 2, 3, 4, 5, 7, 8, 9, 10, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первомайская көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 9А, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z89" w:id="68"/>
-[...15 lines deleted...]
-      Садовая көшесі 2, 4, 6, 8, 12, 14, 15, 16, 20, 41, 45, 47, 49, 51, 53, 57, 59, 61, 63, 65, 67, 69, 71, 75, 77, 79, 81, 83, 87, 89, 91, 93, 95, 97, 99, 101, 105, 107;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Октябрьская көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47, 49, 51, 53, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z90" w:id="69"/>
-[...15 lines deleted...]
-      т-а Нефтебазы көшесі 1, 2, 3, 4;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фрунзе көшесі 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27А, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 37, 39, 41, 43, 45, 47, 49;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z91" w:id="70"/>
-[...15 lines deleted...]
-      Шоқан Уәлиханов көшесі 2, 2А, 4, 6, 10, 11А, 12, 13, 15, 16, 17, 18, 19, 20, 22П, 23, 24, 25, 26, 27, 29, 31, 33, 34, 35, 36, 37, 39, 42, 52, 54, 56, 58, 59;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дистанционная көшесі 2, 3, 4, 6, 7, 7А, 8, 9, 10, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z92" w:id="71"/>
-[...15 lines deleted...]
-      Целинная көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 56А, 57, 58, 59, 60, 61, 62, 63, 64, 65;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дистанционный көшесінің қиылысы 7, 10;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z93" w:id="72"/>
-[...15 lines deleted...]
-      Первомайская көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 9А, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Железнодорожный шағын ауданы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 14, 17, 18, 19, 22, 23, 27, 28, 29, 30, 31, 33, 34, 35, 35А, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z94" w:id="73"/>
-[...15 lines deleted...]
-      Октябрьская көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 45, 47, 49, 51, 53, 55;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 419 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z95" w:id="74"/>
-[...15 lines deleted...]
-      Фрунзе көшесі 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 10А, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27А, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 37, 39, 41, 43, 45, 47, 49;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Тайынша қаласы, Желтоқсан көшесі 75, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тайынша қаласының № 2 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z96" w:id="75"/>
-[...15 lines deleted...]
-      Дистанционная көшесі 2, 3, 4, 6, 7, 7А, 8, 9, 10, 13, 14, 15, 16;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Западная көшесі 1, 2, 3, 4, 5, 7, 8, 9А, 10, 11, 12, 13, 15, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 81А, 82, 83, 84, 85, 86, 88, 89, 90, 91, 92, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 111Б, 112, 113, 114, 115, 117, 118, 119, 120, 121, 122, 124, 125, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 140А, 141, 142, 142А, 143, 144, 144А, 145, 146, 147, 147А, 148, 149, 149А, 150, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z97" w:id="76"/>
-[...15 lines deleted...]
-      Дистанционный көшесінің қиылысы 7, 10;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 45, 46, 47, 48, 49, 50, 50А, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67, 67А, 67Б, 68, 69, 70, 70А, 71, 72, 73, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z98" w:id="77"/>
-[...15 lines deleted...]
-      Железнодорожный шағын ауданы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 14, 17, 18, 19, 22, 23, 27, 28, 29, 30, 31, 33, 34, 35, 35А, 36, 38, 39, 40, 41, 42, 43, 44, 45, 46.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Желтоқсан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15Б, 16, 17, 17А, 18, 18А, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 116, 117, 118, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 132, 134, 136, 140, 142, 144, 150, 152, 154, 156;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z99" w:id="78"/>
-[...15 lines deleted...]
-      № 419 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Куйбышев көшесі 5, 6, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 92, 94, 96, 98;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z100" w:id="79"/>
-[...15 lines deleted...]
-      Орналасқан жері: Тайынша қаласы, Желтоқсан көшесі 75, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тайынша қаласының № 2 орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киров көшесі 1, 2, 3, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 116А, 117, 118, 119, 120, 121, 122, 123, 124, 125, 127, 129, 131, 133, 134, 166А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z101" w:id="80"/>
-[...15 lines deleted...]
-      Шекаралары: Западная көшесі 1, 2, 3, 4, 5, 7, 8, 9А, 10, 11, 12, 13, 15, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 79, 80, 81, 81А, 82, 83, 84, 85, 86, 88, 89, 90, 91, 92, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 111Б, 112, 113, 114, 115, 117, 118, 119, 120, 121, 122, 124, 125, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 140А, 141, 142, 142А, 143, 144, 144А, 145, 146, 147, 147А, 148, 149, 149А, 150, 151;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірлік көшесі 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 67, 68, 69, 70, 70А, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 83А, 84, 85, 86, 87, 88, 90;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z102" w:id="81"/>
-[...15 lines deleted...]
-      Жастар көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 44, 45, 46, 47, 48, 49, 50, 50А, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 65, 66, 67, 67А, 67Б, 68, 69, 70, 70А, 71, 72, 73, 75, 76, 77, 78, 79, 80, 81, 82, 83, 85;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Магистральная көшесі 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24А, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52А, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 72, 73, 74, 75, 77, 79, 83, 85, 87, 89, 91, 93, 93А, 95, 97, 99, 101, 101А, 101Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z103" w:id="82"/>
-[...15 lines deleted...]
-      Желтоқсан көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 15Б, 16, 17, 17А, 18, 18А, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 116, 117, 118, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 132, 134, 136, 140, 142, 144, 150, 152, 154, 156;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фабричная көшесі 1, 2, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 23А, 25, 27, 29, 31, 32, 33, 34, 35, 35А, 36, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z104" w:id="83"/>
-[...15 lines deleted...]
-      Куйбышев көшесі 5, 6, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 92, 94, 96, 98;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кооперативная көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 59;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z105" w:id="84"/>
-[...15 lines deleted...]
-      Киров көшесі 1, 2, 3, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 116А, 117, 118, 119, 120, 121, 122, 123, 124, 125, 127, 129, 131, 133, 134, 166А;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Горький көшесі 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z106" w:id="85"/>
-[...15 lines deleted...]
-      Бірлік көшесі 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 66, 67, 68, 69, 70, 70А, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 83А, 84, 85, 86, 87, 88, 90;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Панфилов көшесі 1, 2;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z107" w:id="86"/>
-[...15 lines deleted...]
-      Магистральная көшесі 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 24А, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52А, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 72, 73, 74, 75, 77, 79, 83, 85, 87, 89, 91, 93, 93А, 95, 97, 99, 101, 101А, 101Б;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пушкин көшесі 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 36Б, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49А, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z108" w:id="87"/>
-[...15 lines deleted...]
-      Фабричная көшесі 1, 2, 3, 4, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 23А, 25, 27, 29, 31, 32, 33, 34, 35, 35А, 36, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәншүк Мәметова көшесі 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23/1, 23/3, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z109" w:id="88"/>
-[...15 lines deleted...]
-      Кооперативная көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 59;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Колхозная көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11А, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 47, 48, 49, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 71, 72, 74, 76, 78;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z110" w:id="89"/>
-[...15 lines deleted...]
-      Горький көшесі 1, 2, 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная көшесі 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 64, 66, 68, 72;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z111" w:id="90"/>
-[...15 lines deleted...]
-      Панфилов көшесі 1, 2;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесной көшесінің қиылысы 1, 2, 3, 4, 5, 6, 8, 9, 11, 13, 14, 15, 16, 17, 18, 19.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z112" w:id="91"/>
-[...15 lines deleted...]
-      Пушкин көшесі 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34, 35, 36, 36А, 36Б, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 49А, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 420 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z113" w:id="92"/>
-[...15 lines deleted...]
-      Мәншүк Мәметова көшесі 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23/1, 23/3, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Большой Изюм ауылы, Октябрьcкая көшесі 88, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Большой Изюм орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z114" w:id="93"/>
-[...15 lines deleted...]
-      Колхозная көшесі 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11А, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 47, 48, 49, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 71, 72, 74, 76, 78;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Большой Изюм ауылы, Северное ауылы, Октябрьское ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z115" w:id="94"/>
-[...15 lines deleted...]
-      Степная көшесі 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 35А, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 64, 66, 68, 72;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 421 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z116" w:id="95"/>
-[...15 lines deleted...]
-      Лесной көшесінің қиылысы 1, 2, 3, 4, 5, 6, 8, 9, 11, 13, 14, 15, 16, 17, 18, 19.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ново-Приречное ауылы, Школьный көшесінің қиылысы 6, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Новоприречный негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z117" w:id="96"/>
-[...15 lines deleted...]
-      № 420 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ново-Приречное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z118" w:id="97"/>
-[...15 lines deleted...]
-      Орналасқан жері: Большой Изюм ауылы, Октябрьcкая көшесі 88, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Большой Изюм орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 422 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z119" w:id="98"/>
-[...15 lines deleted...]
-      Шекаралары: Большой Изюм ауылы, Северное ауылы, Октябрьское ауылы.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Чермошнянка ауылы, Школьная көшесі 4, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Чермошнян орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z120" w:id="99"/>
-[...15 lines deleted...]
-      № 421 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Чермошнянка ауылы, Бахмут ауылы, Ново-Ивановка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z121" w:id="100"/>
-[...15 lines deleted...]
-      Орналасқан жері: Ново-Приречное ауылы, Школьный көшесінің қиылысы 6, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Новоприречный негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 425 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z122" w:id="101"/>
-[...15 lines deleted...]
-      Шекаралары: Ново-Приречное ауылы.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Леонидовка ауылы, Школьная көшесі 17, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Леонидовка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
-[...15 lines deleted...]
-      № 422 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Леонидовка ауылы, Нагорное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z124" w:id="103"/>
-[...15 lines deleted...]
-      Орналасқан жері: Чермошнянка ауылы, Школьная көшесі 4, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Чермошнян орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 426 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z125" w:id="104"/>
-[...15 lines deleted...]
-      Шекаралары: Чермошнянка ауылы.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Многоцветное ауылы, Школьная көшесі 21, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Многоцветный негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
-[...15 lines deleted...]
-      № 423 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Многоцветное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z127" w:id="106"/>
-[...15 lines deleted...]
-      Орналасқан жері: Бахмут ауылы, Школьная көшесі 4, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Бахмут бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 427 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z128" w:id="107"/>
-[...15 lines deleted...]
-      Шекаралары: Бахмут ауылы, Ново-Ивановка ауылы.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Мироновка ауылы, Школьная көшесі 2, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Мироновка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z129" w:id="108"/>
-[...15 lines deleted...]
-      № 425 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Мироновка ауылы, Виноградовка ауылы, Надеждинка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z130" w:id="109"/>
-[...15 lines deleted...]
-      Орналасқан жері: Леонидовка ауылы, Школьная көшесі 17, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Леонидовка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 429 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z131" w:id="110"/>
-[...15 lines deleted...]
-      Шекаралары: Леонидовка ауылы, Нагорное ауылы.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Заречное ауылы, Бірлік көшесі 2, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Заречное бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z132" w:id="111"/>
-[...15 lines deleted...]
-      № 426 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Заречное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z133" w:id="112"/>
-[...15 lines deleted...]
-      Орналасқан жері: Многоцветное ауылы, Школьная көшесі 21, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Многоцветный негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 430 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z134" w:id="113"/>
-[...15 lines deleted...]
-      Шекаралары: Многоцветное ауылы.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Теңдік ауылы, Абай көшесі 31, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Теңдік орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z135" w:id="114"/>
-[...15 lines deleted...]
-      № 427 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Теңдік ауылы, Кантемировское ауылы, Котовское ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z136" w:id="115"/>
-[...15 lines deleted...]
-      Орналасқан жері: Мироновка ауылы, Школьная көшесі 2, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Мироновка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 433 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z137" w:id="116"/>
-[...15 lines deleted...]
-      Шекаралары: Мироновка ауылы, Виноградовка ауылы, Надеждинка ауылы.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Киров ауылы, Пушкин көшесі 74, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Киров орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z138" w:id="117"/>
-[...15 lines deleted...]
-      № 429 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Киров ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
-[...15 lines deleted...]
-      Орналасқан жері: Заречное ауылы, Бірлік көшесі 2, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Заречное бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 435 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z140" w:id="119"/>
-[...15 lines deleted...]
-      Шекаралары: Заречное ауылы.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ильич ауылы, Карл Маркс көшесі 6, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ильич негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
-[...15 lines deleted...]
-      № 430 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ильич ауылы, Агроном ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
-[...15 lines deleted...]
-      Орналасқан жері: Теңдік ауылы, Абай көшесі 31, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Теңдік орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 436 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z143" w:id="122"/>
-[...15 lines deleted...]
-      Шекаралары: Теңдік ауылы.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Қарағаш ауылы, Сұңғат Хамидуллин атындағы көшесі 10, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Қарағаш орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z144" w:id="123"/>
-[...15 lines deleted...]
-      № 431 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Қарағаш ауылы, Тапшыл ауылы, Константиновка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z145" w:id="124"/>
-[...15 lines deleted...]
-      Орналасқан жері: Кантемировское ауылы, Центральная көшесі 4, "Вишневское" жауапкершілігі шектеулі серіктестігінің ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 437 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z146" w:id="125"/>
-[...15 lines deleted...]
-      Шекаралары: Кантемировское ауылы, Котовское ауылы.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Калиновка ауылы, Центральная көшесі 5, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Калиновка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z147" w:id="126"/>
-[...15 lines deleted...]
-      № 433 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Калиновка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
-[...15 lines deleted...]
-      Орналасқан жері: Киров ауылы, Пушкин көшесі 73, "Солтүстік Қазақстан облысы Тайынша ауданының Киров ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ауылдық клуб ғимараты.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 439 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
-[...15 lines deleted...]
-      Шекаралары: Киров ауылы.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Аққұдық ауылы, Центральная көшесі 34, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Алабота орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
-[...15 lines deleted...]
-      № 435 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Аққұдық ауылы, Целинное ауылы, Талдыкөл ауылы, Золоторунное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z151" w:id="130"/>
-[...15 lines deleted...]
-      Орналасқан жері: Ильич ауылы, Карл Маркс көшесі 6, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ильич негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 440 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z152" w:id="131"/>
-[...15 lines deleted...]
-      Шекаралары: Ильич ауылы, Агроном ауылы.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ясная Поляна ауылы, Куйбышев көшесі 47Б, "Тайынша-Астық" жауапкершілігі шектеулі серіктестігінің мәдениет үйінің ғимараты (келісім бойынша).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z153" w:id="132"/>
-[...15 lines deleted...]
-      № 436 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z151" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ясная Поляна ауылы, Новодворовка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z154" w:id="133"/>
-[...15 lines deleted...]
-      Орналасқан жері: Қарағаш ауылы, Сұңғат Хамидуллин атындағы көшесі 10, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Қарағаш орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 441 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z155" w:id="134"/>
-[...15 lines deleted...]
-      Шекаралары: Қарағаш ауылы, Тапшыл ауылы, Константиновка ауылы.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Вишневка ауылы, Школьная көшесі 36, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Вишневка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z156" w:id="135"/>
-[...15 lines deleted...]
-      № 437 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z154" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Шекаралары: Вишневка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z157" w:id="136"/>
-[...15 lines deleted...]
-      Орналасқан жері: Калиновка ауылы, Центральная көшесі 5, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Калиновка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 443 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z158" w:id="137"/>
-[...15 lines deleted...]
-      Шекаралары: Калиновка ауылы.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Дашка-Николаевка ауылы, Школьная көшесі 14А, "Дашка-Николаевка-СК" жауапкершілігі шектеулі серіктестігінің ауылдық клуб ғимараты (келісім бойынша).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z159" w:id="138"/>
-[...15 lines deleted...]
-      № 439 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Дашка-Николаевка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z160" w:id="139"/>
-[...15 lines deleted...]
-      Орналасқан жері: Аққұдық ауылы, Центральная көшесі 35, "Племзавод Алабота" жауапкершілігі шектеулі серіктестігінің ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 444 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z161" w:id="140"/>
-[...15 lines deleted...]
-      Шекаралары: Аққұдық ауылы, Целинное ауылы, Талдыкөл ауылы, Золоторунное ауылы.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Донецкое ауылы, Комарова көшесі 14, "Солтүстік Қазақстан облысы Тайынша ауданы Донецк ауылдық округі әкімінің аппараты" КММ мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z162" w:id="141"/>
-[...15 lines deleted...]
-      № 440 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Донецкое ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z163" w:id="142"/>
-[...15 lines deleted...]
-      Орналасқан жері: Ясная Поляна ауылы, Куйбышев көшесі 47Б, "Тайынша-Астық" жауапкершілігі шектеулі серіктестігінің мәдениет үйінің ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z161" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 445 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z164" w:id="143"/>
-[...15 lines deleted...]
-      Шекаралары: Ясная Поляна ауылы.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Подольское ауылы, Школьная көшесі 15, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Подольск негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z165" w:id="144"/>
-[...15 lines deleted...]
-      № 441 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Подольское ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z166" w:id="145"/>
-[...15 lines deleted...]
-      Орналасқан жері: Вишневка ауылы, Школьная көшесі 36, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Вишневка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 446 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z167" w:id="146"/>
-[...15 lines deleted...]
-      Шекаралары: Вишневка ауылы.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Краснокиевка ауылы, Конституция көшесі 15, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Краснокиевка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z168" w:id="147"/>
-[...15 lines deleted...]
-      № 442 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Краснокиевка ауылы, Белоярка ауылы, Озерное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z169" w:id="148"/>
-[...15 lines deleted...]
-      Орналасқан жері: Новодворовка ауылы, Школьная көшесі 57, Нина Адольфовна Руппельдің тұрғын үйі (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 448 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z170" w:id="149"/>
-[...15 lines deleted...]
-      Шекаралары: Новодворовка ауылы.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Зеленый Гай ауылы, Вовровский көшесі 17, "Тайынша-Астық" жауапкершілігі шектеулі серіктестігінің мәдениет үйінің ғимараты (келісім бойынша).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z171" w:id="150"/>
-[...15 lines deleted...]
-      № 443 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z169" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Зеленый Гай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z172" w:id="151"/>
-[...15 lines deleted...]
-      Орналасқан жері: Дашка-Николаевка ауылы, Школьная көшесі 14А, "Дашка-Николаевка-СК" жауапкершілігі шектеулі серіктестігінің ауылдық клуб ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z170" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 449 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z173" w:id="152"/>
-[...15 lines deleted...]
-      Шекаралары: Дашка-Николаевка ауылы.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Новогречановка ауылы, Школьная көшесі 22, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Новогречановка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z174" w:id="153"/>
-[...15 lines deleted...]
-      № 444 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Новогречановка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z175" w:id="154"/>
-[...15 lines deleted...]
-      Орналасқан жері: Донецкое ауылы, Комарова көшесі 14, "Солтүстік Қазақстан облысы Тайынша ауданы Донецк ауылдық округі әкімінің аппараты" КММ мәдениет үйінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 450 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z176" w:id="155"/>
-[...15 lines deleted...]
-      Шекаралары: Донецкое ауылы.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Тихоокеанское ауылы, Киров көшесі 6, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тихоокеан негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z177" w:id="156"/>
-[...15 lines deleted...]
-      № 445 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тихоокеанское ауылы, Шұңқыркөл ауылы, Алабота ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z178" w:id="157"/>
-[...15 lines deleted...]
-      Орналасқан жері: Подольское ауылы, Школьная көшесі 15, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Подольск негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 452 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z179" w:id="158"/>
-[...15 lines deleted...]
-      Шекаралары: Подольское ауылы.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Чкалов ауылы, Жамбыл көшесі 40, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "№ 1 Чкалов орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z180" w:id="159"/>
-[...15 lines deleted...]
-      № 446 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: Чкалов ауылы, Новоберезовка ауылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z181" w:id="160"/>
-[...15 lines deleted...]
-      Орналасқан жері: Краснокиевка ауылы, Конституция көшесі 15, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Краснокиевка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 453 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z182" w:id="161"/>
-[...15 lines deleted...]
-      Шекаралары: Краснокиевка ауылы, Белоярка ауылы, Озерное ауылы.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Петровка ауылы, Школьная көшесі 1, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Петровка жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z183" w:id="162"/>
-[...15 lines deleted...]
-      № 448 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z181" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Петровка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z184" w:id="163"/>
-[...15 lines deleted...]
-      Орналасқан жері: Зеленый Гай ауылы, Вовровский көшесі 17, "Тайынша-Астық" жауапкершілігі шектеулі серіктестігінің мәдениет үйінің ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z182" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 454 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z185" w:id="164"/>
-[...15 lines deleted...]
-      Шекаралары: Зеленый Гай ауылы.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Амандық ауылы, Абылай хан көшесі 12, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Амандық орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z186" w:id="165"/>
-[...15 lines deleted...]
-      № 449 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z184" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Амандық ауылы, Жаңадәуір ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z187" w:id="166"/>
-[...15 lines deleted...]
-      Орналасқан жері: Новогречановка ауылы, Центральная көшесі 27, "Новый труд" жауапкершілігі шектеулі серіктестігі кеңсесінің ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z185" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 455 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z188" w:id="167"/>
-[...15 lines deleted...]
-      Шекаралары: Новогречановка ауылы.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Ильичевка ауылы, Бесқарағай көшесі 2, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ильичевка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z189" w:id="168"/>
-[...15 lines deleted...]
-      № 450 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z187" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ильичевка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z190" w:id="169"/>
-[...15 lines deleted...]
-      Орналасқан жері: Тихоокеанское ауылы, Киров көшесі 6, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тихоокеан негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 456 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z191" w:id="170"/>
-[...15 lines deleted...]
-      Шекаралары: Тихоокеанское ауылы.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Аймақ ауылы, Бейбітшілік көшесі 25, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Аймақ негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z192" w:id="171"/>
-[...15 lines deleted...]
-      № 451 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z190" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің шекаралары: Аймақ ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z193" w:id="172"/>
-[...15 lines deleted...]
-      Орналасқан жері: Шұңқыркөл ауылы, Целинная көшесі 19, Әлия Нұрәлиқызы Төкееваның тұрғын үйі (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z191" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 457 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z194" w:id="173"/>
-[...15 lines deleted...]
-      Шекаралары: Шұңқыркөл ауылы, Алабота ауылы.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Келлеровка ауылы, Строительная көшесі 15А, "Солтүстік Қазақстан облысы Тайынша ауданының Келлер ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің мәдениет үйі ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z195" w:id="174"/>
-[...15 lines deleted...]
-      № 452 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z193" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Келлеровка ауылы, Богатыровка ауылы, Кременчуг ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z196" w:id="175"/>
-[...15 lines deleted...]
-      Орналасқан жері: Чкалов ауылы, Жамбыл көшесі 40, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "№ 1 Чкалов орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 459 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z197" w:id="176"/>
-[...15 lines deleted...]
-      Шекаралары: Чкалов ауылы, Новоберезовка ауылы.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Драгомировка ауылы, Школьная көшесі 2, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Драгомировка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z198" w:id="177"/>
-[...15 lines deleted...]
-      № 453 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z196" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Драгомировка ауылы, Ивангород ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z199" w:id="178"/>
-[...15 lines deleted...]
-      Орналасқан жері: Петровка ауылы, Школьная көшесі 1, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Петровка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № 460 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z200" w:id="179"/>
-[...15 lines deleted...]
-      Шекаралары: Петровка ауылы.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Обуховка ауылы, Школьная көшесі 42, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Обуховка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z201" w:id="180"/>
-[...15 lines deleted...]
-      № 454 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z199" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Обуховка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z202" w:id="181"/>
-[...15 lines deleted...]
-      Орналасқан жері: Амандық ауылы, Абылай хан көшесі 12, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Амандық орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 462 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z203" w:id="182"/>
-[...15 lines deleted...]
-      Шекаралары: Амандық ауылы, Жаңадәуір ауылы.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Любимовка ауылы, Мира көшесі 19, бұрынғы Любимовка бастауыш мектебінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z204" w:id="183"/>
-[...15 lines deleted...]
-      № 455 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z202" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Любимовка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z205" w:id="184"/>
-[...15 lines deleted...]
-      Орналасқан жері: Ильичевка ауылы, Бесқарағай көшесі 2, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ильичевка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № 463 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z206" w:id="185"/>
-[...15 lines deleted...]
-      Шекаралары: Ильичевка ауылы.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Рощинское ауылы, Школьная көшесі 14, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Рощинск негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z207" w:id="186"/>
-[...15 lines deleted...]
-      № 456 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z205" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Рощинское ауылы, Сарыбай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z208" w:id="187"/>
-[...15 lines deleted...]
-      Орналасқан жері: Аймақ ауылы, Бейбітшілік көшесі 25, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Аймақ негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № 464 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z209" w:id="188"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің шекаралары: Аймақ ауылы.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Макашевка ауылы, Жұмысшы көшесі 8, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Макашевка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z210" w:id="189"/>
-[...15 lines deleted...]
-      № 457 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z208" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Макашевка ауылы, Краматоровка ауылы, Октябрьское ауылы, Димитровка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z211" w:id="190"/>
-[...15 lines deleted...]
-      Орналасқан жері: Келлеровка ауылы, Строительная көшесі 15А, "Солтүстік Қазақстан облысы Тайынша ауданының Келлер ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің мәдениет үйі ғимараты.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      № 466 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z212" w:id="191"/>
-[...15 lines deleted...]
-      Шекаралары: Келлеровка ауылы, Богатыровка ауылы, Кременчуг ауылы.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Красная Поляна ауылы, Школьная көшесі 8, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Краснополян орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z213" w:id="192"/>
-[...15 lines deleted...]
-      № 459 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z211" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Красная Поляна ауылы, Черниговка ауылы, Доброжановка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z214" w:id="193"/>
-[...15 lines deleted...]
-      Орналасқан жері: Драгомировка ауылы, Центральная көшесі 41, "Жаркөл" жауапкершілігі шектеулі серіктестігінің "Жастар" демалыс орталығы ғимараты.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 467 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z215" w:id="194"/>
-[...15 lines deleted...]
-      Шекаралары: Драгомировка ауылы.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Озерное ауылы, Центральная көшесі 5, медициналық пункт ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z216" w:id="195"/>
-[...15 lines deleted...]
-      № 460 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z214" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Озерное ауылы, Степное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z217" w:id="196"/>
-[...15 lines deleted...]
-      Орналасқан жері: Обуховка ауылы, Школьная көшесі 42, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Обуховка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
+    <w:bookmarkStart w:name="z215" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 468 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z218" w:id="197"/>
-[...15 lines deleted...]
-      Шекаралары: Обуховка ауылы.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Краснодольск ауылы, Центральная 20. "Поляна" жауапкершілігі шектеулі серіктестігінің әкімшілік-тұрмыстық кешенінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z219" w:id="198"/>
-[...15 lines deleted...]
-      № 461 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z217" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Краснодольск ауылы, Южное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z220" w:id="199"/>
-[...15 lines deleted...]
-      Орналасқан жері: Ивангород ауылы, Школьная көшесі 2, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ивангород бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 470 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z221" w:id="200"/>
-[...15 lines deleted...]
-      Шекаралары: Ивангород ауылы.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Летовочное ауылы, Школьная көшесі 25, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Летовочный орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z222" w:id="201"/>
-[...15 lines deleted...]
-      № 462 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z220" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Летовочное ауылы, Подлесное ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z223" w:id="202"/>
-[...15 lines deleted...]
-      Орналасқан жері: Любимовка ауылы, Мира көшесі 19, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Любимовка бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 472 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z224" w:id="203"/>
-[...15 lines deleted...]
-      Шекаралары: Любимовка ауылы.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Горькое ауылы, Пушкин көшесі 14, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Горький орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z225" w:id="204"/>
-[...15 lines deleted...]
-      № 463 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z223" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Горькое ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z226" w:id="205"/>
-[...15 lines deleted...]
-      Орналасқан жері: Рощинское ауылы, Школьная көшесі 14, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Рощинск негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z224" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 473 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z227" w:id="206"/>
-[...15 lines deleted...]
-      Шекаралары: Рощинское ауылы, Сарыбай ауылы.</w:t>
+    <w:bookmarkStart w:name="z225" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Краснокаменка ауылы, Центральная көшесі 46, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Краснокаменка бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z228" w:id="207"/>
-[...15 lines deleted...]
-      № 464 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z226" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Краснокаменка ауылы, Талап ауылы, Мәдениет ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z229" w:id="208"/>
-[...15 lines deleted...]
-      Орналасқан жері: Макашевка ауылы, Жұмысшы көшесі 8, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Тайынша ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Макашевка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 479 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z230" w:id="209"/>
-[...15 lines deleted...]
-      Шекаралары: Макашевка ауылы, Краматоровка ауылы, Октябрьское ауылы, Димитровка ауылы.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Тайынша қаласы, Қазақстан Конституциясы көшесі 261, Қазақстан Республикасы Білім және ғылым министрлігі Солтүстік Қазақстан облысы әкімдігінің "Тайынша агробизнес колледжі" коммуналдық мемлекеттік мекемесінің ғимараты (келісім бойынша).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z231" w:id="210"/>
-[...15 lines deleted...]
-      № 466 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z229" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Күншығыс көшесі 150, 152, 154, 156, 158, 160, 160В, 162, 164, 164А, 166, 168, 170, 172, 174, 176, 178, 178Б, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 221А, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 243, 245, 247, 249, 251, 253, 255, 257, 261, 263, 265, 267, 269, 273, 291;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z232" w:id="211"/>
-[...15 lines deleted...]
-      Орналасқан жері: Красная Поляна ауылы, Кооперативная көшесі 27, "Краснополянское" жауапкершілігі шектеулі серіктестігінің ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z230" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Астана көшесі 181, 181А, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 247А, 248, 249, 250, 251, 252, 253, 254, 256, 258, 260, 262, 264, 264А, 268, 270, 272, 274, 276, 277, 278, 280, 282, 284, 286, 288, 290, 292, 294, 296, 298, 300, 302, 304, 306, 308, 310, 312; 314;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z233" w:id="212"/>
-[...15 lines deleted...]
-      Шекаралары: Красная Поляна ауылы, Черниговка ауылы, Доброжановка ауылы.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 194А, 195, 195А, 196, 196А, 197, 198, 198А, 199, 200, 201, 202, 203, 204, 204А, 205, 206, 207, 208, 209, 210, 212, 213А, 214, 215, 216, 217, 219, 280А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z234" w:id="213"/>
-[...15 lines deleted...]
-      № 467 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z232" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Конституциясы көшесі 217, 218, 219, 220, 221, 222, 224, 225, 226, 227, 228, 229, 230, 231, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 247А, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 261А, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 272, 274, 276, 278, 280, 280А, 280Б, 282, 284, 288, 288А, 290, 292, 294, 296, 298;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z235" w:id="214"/>
-[...15 lines deleted...]
-      Орналасқан жері: Озерное ауылы, Центральная көшесі 5, медициналық пункт ғимараты.</w:t>
+    <w:bookmarkStart w:name="z233" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі 235, 237, 239, 241, 243, 245, 247, 249, 251, 253, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 268, 269, 270, 271, 271А, 272, 273, 273А, 274, 275, 276, 277, 278, 279, 280, 281, 282, 283, 284, 285, 286, 287, 288, 289, 290, 291, 292, 293, 294, 295, 296, 297, 298, 299, 300, 302, 304, 306, 308, 310, 312, 314, 316, 316А, 318;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z236" w:id="215"/>
-[...15 lines deleted...]
-      Шекаралары: Озерное ауылы, Степное ауылы.</w:t>
+    <w:bookmarkStart w:name="z234" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кенесары көшесі 151, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 166А, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 186А, 187, 188, 189, 190, 191, 191А, 192, 192А, 192Б, 193, 193А, 194, 195, 195А, 196, 197, 197А, 198, 199, 200, 201, 202, 203, 204, 205, 206, 222;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z237" w:id="216"/>
-[...15 lines deleted...]
-      № 468 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z235" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зебницкий көшесі 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 129А, 130, 132, 134, 136, 145, 159, 193, 198, 200, 202, 204, 206, 206А, 208, 210, 212, 214, 214А, 215, 216, 218, 219, 220, 222, 224, 226, 239, 241, 243, 245;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z238" w:id="217"/>
-[...15 lines deleted...]
-      Орналасқан жері: Краснодольск ауылы, Центральная 20. "Поляна" жауапкершілігі шектеулі серіктестігінің әкімшілік-тұрмыстық кешенінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шоқан Уәлиханов көшесі 90; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z239" w:id="218"/>
-[...15 lines deleted...]
-      Шекаралары: Краснодольск ауылы, Южное ауылы.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесінің қиылысы 13, 14, 16, 18, 19, 20, 22, 24, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z240" w:id="219"/>
-[...15 lines deleted...]
-      № 470 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z238" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новый шағын ауданы 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16А, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 30А, 31, 32, 33, 34, 35, 35А, 35Б, 36, 36А, 36Б, 37, 38, 39, 40.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z241" w:id="220"/>
-[...458 lines deleted...]
-    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5681,182 +5211,182 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы Тайынша ауданы әкімінің 2018 жылғы "" желтоқсандағы № __ шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z352" w:id="243"/>
+    <w:bookmarkStart w:name="z352" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Тайынша ауданы әкімінің күші жойылған кейбір шешімдерінің тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z353" w:id="244"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z353" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Тайынша ауданының аумағында сайлау учаскелерін құру туралы" Солтүстік Қазақстан облысы Тайынша ауданы әкімінің 2015 жылғы 16 қазандағы № 43 шешімі (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде 2015 жылғы 21 қазаннан № 3421 тіркелді, "Тайынша таңы" газетінде 2015 жылғы 21 қазаннан, "Тайыншинские вести" газетінде 2015 жылғы 23 қазаннан, 2015 жылғы 13 қарашадан жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z354" w:id="245"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z354" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Тайынша ауданының аумағында сайлау учаскелерін құру туралы" Солтүстік Қазақстан облысы Тайынша ауданы әкімінің 2015 жылғы 16 қазандағы № 43 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Тайынша ауданы әкімінің 2015 жылғы 23 қарашадағы № 54 шешімі (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде 2015 жылғы 22 желтоқсаннан № 3508 тіркелді, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 30 желтоқсаннан жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z355" w:id="246"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z355" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Тайынша ауданының аумағында сайлау учаскелерін құру туралы" Солтүстік Қазақстан облысы Тайынша ауданы әкімінің 2015 жылғы 16 қазандағы № 43 шешіміне өзгерістер енгізу туралы" Солтүстік Қазақстан облысы Тайынша ауданы әкімінің 2018 жылғы 29 қазандағы № 35 шешімі (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде 2018 жылғы 29 қазаннан № 4963 тіркелді, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне электрондық түрде 2018 жылғы 9 қарашада жарияланды).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6182,31 +5712,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>