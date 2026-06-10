--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="731827a" w14:textId="731827a">
+    <w:p w14:paraId="6429b8f" w14:textId="6429b8f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Баянауыл аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау әдістемесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Павлодар облысы Баянауыл аудандық мәслихатының 2018 жылғы 16 наурыздағы № 152/25 шешімі. Павлодар облысының Әділет департаментінде 2018 жылғы 2 сәуірде № 5937 болып тіркелді. Күші жойылды - Павлодар облысы Баянауыл аудандық мәслихатының 2025 жылғы 29 желтоқсандағы № 415/43 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Павлодар облысы Баянауыл аудандық мәслихатының 29.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 415/43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күннен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2015 жылғы 23 қарашадағы "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңының 33-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -678,125 +756,123 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 152/25 шешімімен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Баянауыл аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Павлодар облысы Баянауыл аудандық мәслихатының 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113/13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z7" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Баянауыл аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың әдістемесі (бұдан әрі - Әдістеме) Қазақстан Республикасының "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -811,71 +887,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына, Қазақстан Республикасының Мемлекеттік қызмет істері және сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі төрағасының 2018 жылғы 16 қаңтардағы "Мемлекеттік әкімшілік қызметшілердің қызметін бағалаудың кейбір мәселелері туралы" № 13 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасына (бұдан әрі - Үлгілік әдістеме) сәйкес әзірленді және "Баянауыл аудандық мәслихатының аппараты" мемлекеттік мекемесінің "Б" корпусы мемлекеттік әкімшілік қызметшілерінің (бұдан әрі – Баянауыл аудандық мәслихаты аппаратының басшысы және "Б" корпусының қызметшілері) қызметін бағалау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Әдістемеде пайдаланылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z8" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тұрған басшы – бағаланатын қызметшінің тікелей басшысы оған тікелей бағынысты болатын адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1110,184 +1186,184 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімінің 2-тармағына сәйкес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="9"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін персоналды басқару бойынша бірыңғай ақпараттық жүйе (бұдан әрі – ақпараттық жүйе) арқылы жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта немесе мемлекеттік органдарда жұмыс істейтін ақпараттық жүйелерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусы қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктерді ескере отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. НМИ қол жеткізу және саралау әдісі бойынша бағалау тоқсан қорытындысы бойынша – есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірілмей, 360 әдісі бойынша – есепті жылдан кейінгі айдың оныншы күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бағалау бағаланатын адамның санатына байланысты НМИ қол жеткізу нәтижелері, саралау және 360 әдістері нәтижелерінің негізінде жүргізіледі.</w:t>
-[...54 lines deleted...]
-        <w:t>
       НМИ және саралау бойынша қорытынды баға "Б" корпусы қызметшісінің есепті тоқсандардағы орташа бағасынан құралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="11"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бір айдан кем болған жағдайда, оны бағалау жүргізілмейді. Егер бағаланатын қызметші бағалау жүргізу кезеңінде еңбек немесе әлеуметтік демалыста, еңбекке уақытша қабілетсіздігі кезеңінде, іссапарда, тағылымдамада, қайта даярлауда немесе біліктілігін арттыруда болған жағдайда қызметшіні НМИ қол жеткізу бойынша бағалау жұмысқа шыққаннан кейін бес жұмыс күні ішінде, саралау және/немесе 360 әдістері бойынша бағалау оның қатысуынсыз </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімдерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте 2021 жылғы 1 шілдеден 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста болған, еңбекке уақытша жарамсыздығы кезінде болған "Б" корпусы қызметшілерінің қызметін бағалау осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1344,850 +1420,850 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімінің 2-тармағына сәйкес.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Бағалау мерзімі аяқталғанға дейін мемлекеттік органнан жұмыстан шығарылған қызметшілерді бағалау олардың қатысуынсыз </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z13" w:id="13"/>
-[...15 lines deleted...]
-      7. Бағалау нәтижелері мынадай саралау бойынша қойылады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиісті түрде атқарады",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлық түрде атқарады",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" (қанағаттанарлықсыз баға).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейін, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейін, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі бағалар диапазоны сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда жоғарылату, төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...105 lines deleted...]
-      8. НМИ қол жеткізу нәтижелері мен саралау әдісі бойынша бағалау нәтижелері бонустарды төлеу, көтермелеу, оқыту, ротация, мемлекеттік лауазымда жоғарылату, төмендету немесе жұмыстан босату бойынша шешімдер қабылдауға негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z15" w:id="15"/>
-[...15 lines deleted...]
-      9. 360 әдісі бойынша бағалау нәтижелері қызметшіні оқыту бойынша шешімдер қабылдау үшін негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бағалауды ұйымдастырушылық сүйемелдеуді Баянауыл аудандық мәслихат аппаратының персоналды басқару қызметі (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген, соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z16" w:id="16"/>
-[...15 lines deleted...]
-      10. Бағалауды ұйымдастырушылық сүйемелдеуді Баянауыл аудандық мәслихат аппаратының персоналды басқару қызметі (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген, соның ішінде ақпараттық жүйе арқылы қамтамасыз етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте персоналды басқару қызметі ақпараттық жүйеде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адам бекітетін бағалау кестесін құрастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Персоналды басқару қызметі бағаланатын қызметшіні бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде танысуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде көрсетілген қызметшілерді таныстыру тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="18"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бағалау нәтижелерімен келіспеген жағдайда, қызметші бағалау нәтижелерімен танысқан күннен бастап бес жұмыс күні ішінде "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындауға және мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу жөнінде еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z19" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мемлекеттік қызметші калибрлеу сессиясның шешіміне Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодекспен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіпте шағымдана алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде, сондай-ақ техникалық мүмкіндік болған кезде ақпараттық жүйеде сақталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z20" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="21"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Бағалау нәтижелері қатаң жасырын ақпарат болып табылады және Қазақстан Республикасының "Ақпаратқа қол жеткізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік орган осы ақпаратты ашуға міндетті жағдайларды қоспағанда, үшінші адамдарға жария етуге жатпайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z22" w:id="22"/>
-[...15 lines deleted...]
-      16. Бағалау рәсіміне байланысты келіспеушіліктерді барлық мүдделі адамдар мен тараптардың жәрдемдесуімен персоналды басқару қызметі қарастырады.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бағалаушы адам мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z23" w:id="23"/>
-[...15 lines deleted...]
-      17. Бағалаушы адам мыналарға жауапты болады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Баянауыл аудандық мәслихатының аппараты" мемлекеттік мекемесі жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) НМИ уақытылы қоюды, келісу мен бекітуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағаланатын кезең ішінде НМИ орындау деңгейіне тұрақты мониторинг жүргізу және оларға қызметінің қорытынды бағасы мен конструктивті кері байланысты ұсыну; бағаланатын адамдардың функционалдық міндеттерін орындау дәрежесіне бағаланатын кезеңде тұрақты мониторинг жүргізу және оларға қызметкердің қызметінің қорытынды бағасы және конструктивті кері байланысты ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалау процесінде бағаланатын адамдарды бағалау бойынша даулы мәселелерді, олар туындаған жағдайда, калибрлік сессияларға және оларды шешуге қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бағаланатын адам мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Баянауыл аудандық мәслихатының аппараты" мемлекеттік мекемесі жұмысының есептік кезеңдегі жалпы нәтижесі жөнінде бағаланушы адамдардың назарына жеткізу;</w:t>
-[...72 lines deleted...]
-      18. Бағаланатын адам мыналарға жауапты болады:</w:t>
+      1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 360 әдісі бойынша оның қызметін бағалау шеңберінде уақтылы өзін-өзі бағалауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметті бағалау нәтижелерін талқылау бойынша басшымен кездесулерге қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) олардың НМИ/қойылған міндеттерді орындау дәрежесіне жүйелі мониторинг жүргізу;</w:t>
-[...54 lines deleted...]
-      19. Персоналды басқару қызметінің басшысы мыналарға жауапты болады:</w:t>
+      1) коммуникациялық хабарламаларды дайындау, бағалау процесіне қатысушыларға консультация жүргізуді қосқанда, қызметті бағалау процесін ұйымдастыру мен сүйемелдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) НМИ уақтылы талдау мен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қажет болған жағдайда басшы мен қызметкердің кездесуіне қатысу, қызметті бағалау процесінің мәселелері бойынша консультация беру жолымен даулы мәселелерді шешуге көмектесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) калибрлеу сессияларына дайындық шеңберінде әр қызметкерге ақпарат дайындауды қоса алғанда, калибрлеу сессиясын өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) есепті кезең ішінде олардың қызметін бағалау шеңберінде қажетті құжаттарды толтыру толықтығы мен уақтылы орындалуын, қызметкерлердің қызметіне бағалау жүргізу шеңберінде қызметкерге тиісті хабарламалар жіберу, қажетті есептік жазбаларды жүргізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, персоналды басқару қызметінің басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...105 lines deleted...]
-      20. Бағалау нәтижелері бағаланатын адамға, бағалаушы адамға, персоналды басқару қызметінің басшысына және калибрлеу сессияларының қатысушыларына ғана белгілі болуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Баянауыл аудандық мәслихат аппараты басшысының НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z27" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Баянауыл аудандық мәслихат аппараты басшысының НМИ қол жеткізуі бойынша бағалау тәртібі</w:t>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Баянауыл аудандық мәслихат аппараты басшысының қызметін бағалау НМИ жетістіктерін бағалау әдісі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z28" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="29"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. НМИ-ды бағалаушы адаммен персоналды басқару қызметінің келісімімен Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағаланатын кезең басталғаннан кейін он жұмыс күні ішінде жасалатын Баянауыл аудандық мәслихат аппараты басшысының жеке жұмыс жоспарында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметші бағалау кезеңі басталғаннан кейін тағайындалған жағдайда НМИ лауазымға тағайындалған күннен бастап он жұмыс күн ішінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2274,240 +2350,240 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, мәліметтердің шынайылығын қамтамасыз ету мақсатында персоналды басқару қызметі НМИ-дің нақты мәндеріне алдын ала есептеу жүргізеді және оны осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бағалау мерзімінің соңғы күніне дейінгі бес жұмыс күннен кешіктірмейтін мерзімде ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) бағалаушы адамға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. НМИ үштен беске дейінгі мөлшерде белгіленеді және бағаланатын кезеңнің соңына дейін бағаланатын адам қызметінің күтілетін нақты нәтижелерін көрсетуі тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z31" w:id="31"/>
-[...15 lines deleted...]
-      24. НМИ мақсатқа қол жеткізу өлшемінің сандық және сапалық индикаторларынан тұруы тиіс және:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өлшемді (НМИ жетістіктерін өлшеу үшін нақты өлшемшарттар белгіленеді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уақытпен шектеулі (бағаланатын кезең ішінде НМИ қол жеткізу мерзімі белгіленеді) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Баянауыл аудандық мәслихатының аппараты" мемлекеттік мекемесі мемлекеттік жоспарлау жүйесінің құжаттарын іске асыруға және қызметінің тиімділігін арттыруға бағдарланған болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. НМИ-ге өзгерістер енгізуге қол жеткізуге тікелей әсер ететін "Баянауыл аудандық мәслихатының аппараты" мемлекеттік мекемесінің функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...105 lines deleted...]
-      25. НМИ-ге өзгерістер енгізуге қол жеткізуге тікелей әсер ететін "Баянауыл аудандық мәслихатының аппараты" мемлекеттік мекемесінің функциялары мен құрылымы өзгерген жағдайда жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі Баянауыл аудандық мәслихат аппараты басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z33" w:id="33"/>
-[...15 lines deleted...]
-      26. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі Баянауыл аудандық мәслихат аппараты басшысын оған қатысты бағалауды өткізу туралы есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі ресімделген бағалау парағын бағалаушы адамға қарау үшін жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған материалдарды қарау қорытындылары бойынша бағалаушы адам Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2540,168 +2616,168 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Бағаларды қою кезінде бағалаушы адам Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша түйінді нысаналы индикаторды іске асыру пайызына қарай жол берілетін бағаны айқындау кестесін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="35"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Б" корпусының қызметшілерін саралау әдісімен бағалау тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. "Б" корпусының қызметшілерін бағалау саралау әдісі бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z36" w:id="36"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="37"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. "Б" корпусының қызметшілерін саралау әдісі бойынша бағалауды Баянауыл аудандық мәслихат аппаратының басшысымен Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік органда жұмыс істейтін ақпараттық жүйе арқылы (техникалық мүмкіндік болған жағдайда) жүзеге асырады. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z38" w:id="38"/>
-[...15 lines deleted...]
-      30. Ақпараттық жүйе немесе ол болмаған жағдайда персоналды басқару қызметі "Б" корпусының қызметшісін оған қатысты бағалау жүргізілетіні туралы есепті тоқсаннан кейінгі айдың оныншы күнінен кешіктірмей хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Ақпараттық жүйе арқылы немесе ол болмаған жағдайда персоналды басқару қызметімен бағалаушы адамға бағалау парағы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z39" w:id="39"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бағалаушы адам Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2714,180 +2790,180 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағының тиісті бағанында баға (0-ден 5-ке дейін) қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер құрылымдық бөлімшенің "Б" корпусы қызметшілерінің саны елу адамнан асқан жағдайда, бағалауды бағалаушы адам айқындайтын адамдар да жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="40"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. "Б" корпусының қызметшілерін бағалау олардың бағаланатын кезеңде функционалдық міндеттерін орындау кезінде қол жеткізген нәтижелерінің деңгейі мен орындалған жұмыстың көлемі мен күрделілігі ескере отырып, мынадай параметрлер бойынша айқындалады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функционалдық міндеттерді орындау сапасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырмаларды орындау мерзімдерін сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербестік және бастамашылық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. 360 әдісі бойынша бағалау тәртібі</w:t>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. 360 әдісі бойынша бағалау жылына бір рет ақпараттық жүйеде жасырын жүргізіледі. Бұл ретте техникалық мүмкіндік болмаған жағдайда бағалау қағаз тасымалдағышта жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z42" w:id="42"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Баянауыл аудандық мәслихат аппаратының басшысы үшін 360 әдісі бойынша бағалау осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2902,501 +2978,501 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, "Б" корпусының қызметшілері үшін Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="43"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. 360 әдісімен бағалау кезінде бағаланатын адамдардың санаттарына байланысты мынадай құзыреттер бағаланады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баянауыл аудандық мәслихат аппаратының басшысы үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметті басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиімді коммуникацияларды құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әдеп нормалары мен қағидаларын ұстану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзгерістерді басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәтижеге бағдарлану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      топты басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшбасшылық қасиеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ынтымақтастық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеделділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзін-өзі дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамшылдық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Б" корпусының қызметшілері үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиімді коммуникацияларды құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әдеп нормалары мен қағидаларын ұстану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзгерістерді басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәтижеге бағдарлану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербестік және шешімдерді қабылдау дағдылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ынтымақтастық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеделділік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзін-өзі дамыту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Сауалнамаға қатысатын адамдардың саны әрбір бағаланатын адам үшін ақпараттық жүйемен немесе ол болмаған жағдайда персоналды басқару қызметі дербес анықтайтын үш адамнан кем болмауы және жеті адамнан артық болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Баянауыл аудандық мәслихат аппаратының басшысы үшін:</w:t>
-[...414 lines deleted...]
-        <w:t>
       Қызметшіні 360 әдісімен бағалауда оның өзін-өзі бағалауы көзделген. Бұл ретте қорытынды бағалауда өзін-өзі бағалау есепке алынбайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнама алынатын адамдардың қатарына қосылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3428,51 +3504,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағалаушы адамға тікелей бағынатын "Б" корпусының қызметшісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лауазымы бойынша бағаланушы адаммен бір деңгейде және олармен өзара тығыз жұмыс істейтін адамдар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="45"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Персоналды басқару қызметі 360 әдісі бойынша бағалау процесін басқарады, жеке есептерді жасайды және Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3487,1141 +3563,1141 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандағы 360 бағалау нәтижелері бойынша кері байланыс ұсынуды ұйымдастырады. Персоналды басқару қызметімен біліктілігін арттыру семинарлары мен қайта даярлау курстары тақырыптарын қалыптастыру кезінде 360 әдісімен бағалау қорытындылары, оның ішінде қызметшінің ең аз анықталған құзыреттері ескеріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="47"/>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Бағалау процесіне бірыңғай тәсілді келісу және сақтау мақсатында "Баянауыл аудандық мәслихатының аппараты" мемлекеттік мекемесі осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен калибрлеу сессияларын өткізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымға тағайындау және мемлекеттік лауазымнан босату құқығы бар лауазымды адам қызметшінің өтініші түскен уақыттан бастап үш жұмыс күн ішінде калибрлеу сессиясын өткізу туралы шешім қабылдайды және және оның құрамын бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z48" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="49"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Калибрлеу сессиясы қызметшінің өтініші түскен уақыттан бастап он жұмыс күн ішінде осы Әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен өткізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z50" w:id="50"/>
-[...15 lines deleted...]
-      40. Персоналды басқару қызметі калибрлеу сессиясының қызметін ұйымдастырады.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z51" w:id="51"/>
-[...15 lines deleted...]
-      41. Калибрлеу сессиясында бағалаушы адам бағаланатын адамның жұмысын қысқаша сипаттайды және өз бағасына дәлел келтіреді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалауды түзетулер жоғарылау жағынан да, төмендеу жағынан да енгізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды баға калибрлеу сессиясы қатысушыларының басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Калибрлеу сессиясының қатысушылары бағалаушы адамның бағасын қолдауы немесе бағалауға түзетулер енгізу үшін дәлелдер келтіруі мүмкін.</w:t>
-[...54 lines deleted...]
-      42. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесу өткізеді және қорытынды бағалау нәтижесі туралы кері байланысты ұсынады.</w:t>
+      Кездесу кезінде мынадай мәселелер талқыланады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағаланатын кезеңдегі жетістіктеріне шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      машықтар мен құзыреттердің дамуына шолу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкердің әлеуетін шолу және мансаптық мақсатын талқылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағалаушы адам кездесу кезінде ашық және достық қалыптағы диалогты қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. 2021 жылғы 1 шілдеден 2022 жылғы 31 желтоқсанға дейінгі жұмыс кезеңінде әлеуметтік демалыста, еңбекке уақытша жарамсыздық кезінде болған "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалаудың тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:p>
-[...106 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-тарауы 31.08.2023 дейін әрекет етеді – Павлодар облысы Баянауыл аудандық мәслихатының 26.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113/13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімінің 2-тармағына сәйкес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="54"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. НМИ бағалау кезеңі басталғаннан кейін 10 жұмыс күні ішінде "Б" корпусы әкімшілік мемлекеттік қызметшісінің жеке жұмыс жоспарында тікелей басшымен Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда анықталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Тиісті НМИ бар жеке жұмыс жоспарын жоғары тұрған басшы бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z55" w:id="55"/>
-[...15 lines deleted...]
-      44. Тиісті НМИ бар жеке жұмыс жоспарын жоғары тұрған басшы бекітеді.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. "Б" корпусы қызметшісінің тікелей басшысы мемлекеттік органның (жергілікті атқарушы органның) бірінші басшысы болған жағдайда жеке жұмыс жоспары осы лауазымды тұлғамен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z56" w:id="56"/>
-[...15 lines deleted...]
-      45. "Б" корпусы қызметшісінің тікелей басшысы мемлекеттік органның (жергілікті атқарушы органның) бірінші басшысы болған жағдайда жеке жұмыс жоспары осы лауазымды тұлғамен бекітіледі.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. НМИ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z57" w:id="57"/>
-[...15 lines deleted...]
-      46. НМИ:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нақты (күтілетін оң өзгерістер көрсетіле отырып қол жеткізуге тиісті нәтиже анық белгіленеді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өлшемді (НМИ өлшеу үшін нақты критерийлер белгіленеді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолжетімді (НМИ қолда бар ресурстарды, құзыреттер мен шектеулерді ескере отырып белгіленеді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уақытпен шектеулі (НМИ қол жеткізу мерзімі белгіленеді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік органның стратегиялық мақсатын, "А" корпусы қызметшісінің келісімін жүзеге асыруға бағытталған болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. НМИ саны 5 құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...105 lines deleted...]
-      47. НМИ саны 5 құрайды.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. НМИ жетістігін бағалау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z59" w:id="59"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="60"/>
+    <w:bookmarkStart w:name="z60" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Бағалауды өткізу үшін "Б" корпусы қызметшісінің тікелей басшысы Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда НМИ бойынша бағалау парағын толтырады және оған қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Жеке жұмыс жоспарының жүзеге асырылуын бағалау жеке жұмыс жоспары құрылған жыл қорытындысы бойынша НМИ бағалау негізінде келесі тәртіпте жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z61" w:id="61"/>
-[...15 lines deleted...]
-      49. Жеке жұмыс жоспарының жүзеге асырылуын бағалау жеке жұмыс жоспары құрылған жыл қорытындысы бойынша НМИ бағалау негізінде келесі тәртіпте жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НМИ барлығы орындалған жағдайда "Функционалдық міндеттерді тиімді орындайды" баға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НМИ санының 5-нен 4-і орындалған жағдайда "Функционалдық міндеттерді тиісті түрде орындайды" баға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НМИ санының 5-нен 3-і орындалған жағдайда "Функционалдық міндеттерін қанағаттанарлық орындайды" баға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НМИ санының 5-нен 3-тен азы орындалған жағдайда "Функционалдық міндеттерін қанағаттанарлықсыз орындайды"" баға қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НМИ-дің орындалуы жеке жоспарда қарастырылған барлық көрсеткіштердің толық орындалуын көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Бағалау парағы тікелей басшымен толтырылғаннан кейін, ол жоғары тұрған басшының қарауына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...105 lines deleted...]
-      50. Бағалау парағы тікелей басшымен толтырылғаннан кейін, ол жоғары тұрған басшының қарауына енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. "Б" корпусы қызметшісінің тікелей басшысы мемлекеттік органның бірінші басшысы болған жағдайда бағалау парағы оның қарауына енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z63" w:id="63"/>
-[...15 lines deleted...]
-      51. "Б" корпусы қызметшісінің тікелей басшысы мемлекеттік органның бірінші басшысы болған жағдайда бағалау парағы оның қарауына енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. "Б" корпусы қызметшісінің бағалау парағын қарау қорытындысы бойынша жоғары тұрған басшымен келесі шешімдердің бірі қабылданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z64" w:id="64"/>
-[...15 lines deleted...]
-      52. "Б" корпусы қызметшісінің бағалау парағын қарау қорытындысы бойынша жоғары тұрған басшымен келесі шешімдердің бірі қабылданады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағалаумен келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) түзетуге жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Бағалау парағы НМИ қол жеткізуін дәлелдейтін фактілердің жеткіліксіздігі немесе дәйексіздігі болған жағдайда түзетуге жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:p>
-[...51 lines deleted...]
-      53. Бағалау парағы НМИ қол жеткізуін дәлелдейтін фактілердің жеткіліксіздігі немесе дәйексіздігі болған жағдайда түзетуге жолданады.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Бағалау парағын жоғары тұрған басшының қарауына қайта енгізу, оны түзетуге жолдағаннан кейін 2 жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z66" w:id="66"/>
-[...15 lines deleted...]
-      54. Бағалау парағын жоғары тұрған басшының қарауына қайта енгізу, оны түзетуге жолдағаннан кейін 2 жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Жоғары тұрған басшымен бағалау парағына қол қойылғаннан кейін персоналды басқару қызметі 2 жұмыс күнінен кешіктірмей оны Комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z67" w:id="67"/>
-[...15 lines deleted...]
-      55. Жоғары тұрған басшымен бағалау парағына қол қойылғаннан кейін персоналды басқару қызметі 2 жұмыс күнінен кешіктірмей оны Комиссияның қарауына ұсынады.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Бағалау нәтижелерін Комиссиямен қарау және бағалау нәтижесіне шағымдану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z68" w:id="68"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-параграф. Бағалау нәтижелерін Комиссиямен қарау және бағалау нәтижесіне шағымдану</w:t>
+    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Персоналды басқару қызметі Комиссия төрағасының келісімімен бағалауды өткізу кестесін қалыптастырады және бағалауды өткізуге дейін үш жұмыс күні аралығында бағалауды жүргізетін тұлғаларды бағалау жүргізу туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z69" w:id="69"/>
-[...15 lines deleted...]
-      56. Персоналды басқару қызметі Комиссия төрағасының келісімімен бағалауды өткізу кестесін қалыптастырады және бағалауды өткізуге дейін үш жұмыс күні аралығында бағалауды жүргізетін тұлғаларды бағалау жүргізу туралы хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Комиссияның отырысы оның құрамының кем дегенде үштен екісі қатысқан жағдайда өкілетті болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z70" w:id="70"/>
-[...15 lines deleted...]
-      57. Комиссияның отырысы оның құрамының кем дегенде үштен екісі қатысқан жағдайда өкілетті болып есептеледі.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Комиссияның төрағасын не мүшесін алмастыру комиссияны құру туралы бұйрыққа өзгертулер енгізу арқылы уәкілетті тұлғаның шешімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z71" w:id="71"/>
-[...15 lines deleted...]
-      58. Комиссияның төрағасын не мүшесін алмастыру комиссияны құру туралы бұйрыққа өзгертулер енгізу арқылы уәкілетті тұлғаның шешімі бойынша жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Комиссияның шешімі ашық дауыс беру арқылы қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z72" w:id="72"/>
-[...15 lines deleted...]
-      59. Комиссияның шешімі ашық дауыс беру арқылы қабылданады.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Дауыс беру қорытындысы Комиссия мүшелерінің көпшілік дауысымен айқындалады. Дауыс саны тең болған жағдайда, бағалау жөніндегі комиссия төрағасының дауысы шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z73" w:id="73"/>
-[...15 lines deleted...]
-      60. Дауыс беру қорытындысы Комиссия мүшелерінің көпшілік дауысымен айқындалады. Дауыс саны тең болған жағдайда, бағалау жөніндегі комиссия төрағасының дауысы шешуші болып табылады.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Комиссияның хатшысы персоналды басқару қызметінің қызметшісі болып табылады. Комиссияның хатшысы дауыс беруге қатыспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z74" w:id="74"/>
-[...15 lines deleted...]
-      61. Комиссияның хатшысы персоналды басқару қызметінің қызметшісі болып табылады. Комиссияның хатшысы дауыс беруге қатыспайды.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Персоналды басқару қызметі Комиссия төрағасымен келісілген мерзімдерге Комиссия отырысының өткізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z75" w:id="75"/>
-[...15 lines deleted...]
-      62. Персоналды басқару қызметі Комиссия төрағасымен келісілген мерзімдерге Комиссия отырысының өткізілуін қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Персоналды басқару қызметі Комиссияның отырысына келесі құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z76" w:id="76"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) толтырылған бағалау парақтарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4634,316 +4710,338 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) Үлгілік әдістеменің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Комиссия отырысының хаттамасының (бұдан әрі – хаттама) жобасын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="77"/>
+    <w:bookmarkStart w:name="z77" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Комиссия бағалау нәтижелерін қарайды да келесі шешімдердің біреуін қабылдайды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағалау нәтижелерін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағалау нәтижелерін қайта қарау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Бағалау нәтижелерін қайта қарау туралы шешім қабылданған жағдайда Комиссия бағалау нәтижесін түзетіп, оны хаттаманың "Бағалау нәтижелері комиссиямен түзетілуі (бар болған жағдайда)" графасында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:p>
-[...51 lines deleted...]
-      65. Бағалау нәтижелерін қайта қарау туралы шешім қабылданған жағдайда Комиссия бағалау нәтижесін түзетіп, оны хаттаманың "Бағалау нәтижелері комиссиямен түзетілуі (бар болған жағдайда)" графасында көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Бағалаудың нәтижелері уәкілетті тұлғамен бекітіледі және хаттамада тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z79" w:id="79"/>
-[...15 lines deleted...]
-      66. Бағалаудың нәтижелері уәкілетті тұлғамен бекітіледі және хаттамада тіркеледі.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Персоналды басқару қызметі "Б" корпусының қызметшісін бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z80" w:id="80"/>
-[...15 lines deleted...]
-      67. Персоналды басқару қызметі "Б" корпусының қызметшісін бағалау нәтижелерімен ол аяқталған соң екі жұмыс күні ішінде таныстырады.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. "Б" корпусының қызметшісін бағалау нәтижелерімен таныстыру оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z81" w:id="81"/>
-[...15 lines deleted...]
-      68. "Б" корпусының қызметшісін бағалау нәтижелерімен таныстыру оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарды жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. "Б" корпусы қызметшісінің Комиссия шешіміне шағымдануы мемлекеттік қызмет істері жөніндегі уәкілетті органда немесе оның аумақтық департаментінде шешім шыққан күннен бастап он жұмыс күні ішінде жүзеге асырылады. Шағымдарды қарау қорытындысы бойынша мемлекеттік қызмет істері жөніндегі уәкілетті орган келесі шешімдердің біреуін қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z82" w:id="82"/>
-[...15 lines deleted...]
-      69. "Б" корпусы қызметшісінің Комиссия шешіміне шағымдануы мемлекеттік қызмет істері жөніндегі уәкілетті органда немесе оның аумақтық департаментінде шешім шыққан күннен бастап он жұмыс күні ішінде жүзеге асырылады. Шағымдарды қарау қорытындысы бойынша мемлекеттік қызмет істері жөніндегі уәкілетті орган келесі шешімдердің біреуін қабылдайды:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік органға Комиссия шешімін жойып, "Б" корпусы қызметшісінің бағалау нәтижесін қайта қарау бойынша ұсыныс беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Б" корпусы қызметшісінің бағалау нәтижесін қайта қараусыз қалдыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. "Б" корпусы қызметшісі бағалау нәтижелеріне сот тәртібінде шағымдануға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...54 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5265,35 +5363,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>