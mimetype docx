--- v0 (2025-11-10)
+++ v1 (2026-06-12)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="60c57be" w14:textId="60c57be">
+    <w:p w14:paraId="ec6925f" w14:textId="ec6925f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,307 +85,429 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қамысты ауданы коммуналдық мемлекеттік кәсіпорындардың таза кірісінің бір бөлігін аудару нормативін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Қамысты ауданы әкімдігінің 2018 жылғы 29 наурыздағы № 36 қаулысы. Қостанай облысының Әділет департаментінде 2018 жылғы 23 сәуірде № 7722 болып тіркелді</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасына сәйкес Қамысты ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы Қамысты ауданы әкімдігінің 2018 жылғы 29 наурыздағы № 36 қаулысы. Қостанай облысының Әділет департаментінде 2018 жылғы 23 сәуірде № 7722 болып тіркелді. Күші жойылды - Қостанай облысы Қамысты ауданы әкімдігінің 2026 жылғы 19 наурыздағы № 29 қаулысымен</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. Күші жойылды - Қостанай облысы Қамысты ауданы әкімдігінің 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қамысты ауданының коммуналдық мемлекеттік кәсіпорындардың таза кірісінің бір бөлігін аудару нормативі осы қаулының </w:t>
+      "Мемлекеттік мүлік туралы" 2011 жылғы 1 наурыздағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>140-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына және "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" 2001 жылғы 23 қаңтардағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасына сәйкес Қамысты ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Қамысты ауданының коммуналдық мемлекеттік кәсіпорындардың таза кірісінің бір бөлігін аудару нормативі осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленсін.</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. "Қамысты ауданы әкімдігінің қаржы бөлімі" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) осы қаулының аумақтық әділет органында мемлекеттік тіркелуін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) осы әкімдік қаулысы мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның көшірмесін қағаз және электрондық түрде қазақ және орыс тілдерінде "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін жолданылуын;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) осы қаулыны "Қамысты ауданы әкімінің аппараты" мемлекеттік мекемесінің интернет-ресурсына орналастыруын қамтамасыз етсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Осы қаулының орындалуын бақылау Қамысты ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -401,51 +525,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Аудан әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -453,50 +577,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ғ. Бекмұхамедов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -575,162 +720,209 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 36 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қамысты ауданы коммуналдық мемлекеттік кәсіпорындардың таза кірісінің бір бөлігін аудару нормативі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қамысты ауданы коммуналдық мемлекеттік кәсіпорындардың таза кірісінің бір бөлігін республикалық бюджетке аудару нормативі былайша айқындалады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Таза кіріс 3 000 000 теңгеге таза кіріс сомасынан 5 пайыз дейін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1052,35 +1244,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>