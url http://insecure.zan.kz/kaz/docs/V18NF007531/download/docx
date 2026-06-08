--- v0 (2025-12-26)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="164f791" w14:textId="164f791">
+    <w:p w14:paraId="aa0a6d6" w14:textId="aa0a6d6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -214,446 +214,686 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік тұрғын үй қорындағы тұрғын үйді пайдаланғаны үшін төлемақы мөлшерін есептеу әдістемесін бекіту туралы" Қазақстан Республикасы Құрылыс және Тұрғын үй-коммуналдық шаруашылық істері агенттігі төрағасының 2011 жылғы 26 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бұйрығына сәйкес (нормативтік құқықтық актілердің мемлекеттік тіркеу Тізілімінде № 7232 болып тіркелген), Амангелді ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. </w:t>
-[...9 lines deleted...]
-        <w:t>Мемлекеттік тұрғын үй қорынан тұрғынжайды пайдаланғаны үшін төлемақы мөлшері:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Мемлекеттік тұрғын үй қорынан тұрғынжайды пайдаланғаны үшін төлемақы мөлшері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Амангелді ауданы Амангелді ауылы Б. Майлин көшесі № 25 үй, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 57 (елу жеті) теңге 52 (елу екі) тиын мөлшерінде;</w:t>
-[...53 lines deleted...]
-      4) Амангелді ауданы Амангелді ауылы М. Маметова көшесі № 17 үй, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 87 (сексен жеті) теңге 64 (алпыс төрт) тиын мөлшерінде;</w:t>
+      1) Амангелді ауданы Амангелді ауылы Б.Майлин көшесі № 25 үй, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 57 (елу жеті) теңге 52 (елу екі) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Амангелді ауданы Амангелді ауылы Б.Майлин көшесі, № 21 үй, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 77 (жетпіс жеті) теңге 4 (төрт) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Амангелді ауданы Амангелді ауылы М.Маметова көшесі № 19 үй, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 73 (жетпіс үш) теңге 57 (елу жеті) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Амангелді ауданы Амангелді ауылы М.Маметова көшесі № 17 үй, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 87 (сексен жеті) теңге 64 (алпыс төрт) тиын мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Амангелді ауданы Амангелді ауылы М.Маметова көшесі № 23 үй, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 108 (жүз сегіз) теңге 21 (жиырма бір) тиын мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Амангелді ауданы Амангелді ауылы Б. Майлин көшесі № 46 үй 5-пәтер, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 83 (сексен үш) теңге 73 (жетпіс үш) тиын мөлшерінде;</w:t>
-[...35 lines deleted...]
-      8) Амангелді ауданы Амангелді ауылы Б. Майлин көшесі № 46 үй 8-пәтер, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 83 (сексен үш) теңге 73 (жетпіс үш) тиын мөлшерінде;</w:t>
+      6) Амангелді ауданы Амангелді ауылы Б.Майлин көшесі № 46 үй 5-пәтер, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 83 (сексен үш) теңге 73 (жетпіс үш) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Амангелді ауданы Амангелді ауылы Б.Майлин көшесі № 46 үй 7-пәтер, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 83 (сексен үш) теңге 73 (жетпіс үш) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Амангелді ауданы Амангелді ауылы Б.Майлин көшесі № 46 үй 8-пәтер, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 83 (сексен үш) теңге 73 (жетпіс үш) тиын мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Амангелді ауданы Амангелді ауылы Божманов көшесі № 10 үй 2-пәтер, мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 65 (алпыс үш) теңге 13 (он үш) тиын мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z17" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Амангелді ауданы Амангелді ауылы Торғай көшесі № 6 үй мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 54 (елу төрт) теңге 49 (қырық тоғыз) тиын мөлшерінде белгіленсін.</w:t>
+      10) Амангелді ауданы Амангелді ауылы Торғай көшесі № 6 үй мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 54 (елу төрт) теңге 49 (қырық тоғыз) тиын мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z18" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 9 үй 1-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 201 (екі жүз бір) теңге 86 (сексен алты) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 9 үй 2-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 201 (екі жүз бір) теңге 63 (алпыс үш) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 10 үй 1-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 204 (екі жүз төрт) теңге 97 (тоқсан жеті) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 10 үй 2-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 204 (екі жүз төрт) теңге 97 (тоқсан жеті) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 11 үй 1-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 200 (екі жүз) теңге 23 (жиырма үш) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 11 үй 2-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 200 (екі жүз) теңге 23 (жиырма үш) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 12 үй 1-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 204 (екі жүз төрт) теңге 97 (тоқсан жеті) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 12 үй 2-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 205 (екі жүз бес) теңге 21 (жиырма бір) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 14 үй 1-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 208 (екі жүз сегіз) теңге 16 (он алты) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 14 үй 2-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 203 (екі жүз үш) теңге 28 (жиырма сегіз) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 16 үй 1-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 207 (екі жүз жеті) теңге 67 (алпыс жеті) тиын мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) Амангелді ауданы Амангелді ауылы Қошқар батыр көшесі № 16 үй 2-пәтер мекен-жайы бойынша жалпы алаңның 1 (бір) шаршы метрі үшін айына 207 (екі жүз жеті) теңге 67 (алпыс жеті) тиын мөлшерінде белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Амангелді ауданы әкімдігінің 15.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 142</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Амангелді ауданы әкімдігінің 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Амангелді ауданы әкімдігінің тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" коммуналдық мемлекеттік мекемесі белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z10" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулының аумақтық әділет органында мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z11" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулы мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде оның қазақ және орыс тілдеріндегі қағаз және электрондық түрдегі көшірмесін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберілуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z12" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулыны ресми жарияланғанынан кейін Амангелді ауданы әкімдігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z13" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Амангелді ауданы әкімінің инфрақұрылым мәселелері бойынша орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z14" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -797,55 +1037,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>