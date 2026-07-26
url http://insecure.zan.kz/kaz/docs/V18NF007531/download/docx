--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa0a6d6" w14:textId="aa0a6d6">
+    <w:p w14:paraId="b9fbcd8" w14:textId="b9fbcd8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1037,55 +1037,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>