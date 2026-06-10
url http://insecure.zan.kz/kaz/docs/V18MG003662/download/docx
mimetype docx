--- v0 (2025-11-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bb5d5b" w14:textId="9bb5d5b">
+    <w:p w14:paraId="2f9d9f6" w14:textId="2f9d9f6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -248,62 +248,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және ол алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -311,51 +312,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Сессия төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -368,51 +369,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Есенкулов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -420,166 +421,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Аудандық мәслихат хатшысы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Назар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...65 lines deleted...]
-          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -694,1716 +628,1590 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мұнайлы аудандық мәслихатының</w:t>
-[...28 lines deleted...]
-              <w:br/>
+              <w:t>Мұнайлы аудандық мәслихатының 2018 жылғы 25 мамырдағы № 23/283 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="7"/>
+    <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Басқұдық ауылдық округінің жергілікті қоғамдастық жиналысының регламенті</w:t>
+        <w:t xml:space="preserve"> Басқұдық ауылдық округінің жергілікті қоғамдастық жиналысының регламенті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Маңғыстау облысы Мұнайлы аудандық мәслихатының 19.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36/200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z88" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...11 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Маңғыстау облысы Мұнайлы аудандық мәслихатының 03.11.2021 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+      1. Осы Басқұдық ауылдық округінің жергілікті қоғамдастық жиналысының Регламенті (бұдан әрі – Регламент) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 39-3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының Ұлттық экономика министрінің "Жергілікті қоғамдастық жиналысының үлгі регламентін бекіту туралы" 2017 жылғы 7 тамыздағы № 295 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15630 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z8" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Регламентте қолданылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жергілікті қоғамдастық – шекараларында жергілікті өзін-өзі басқару жүзеге асырылатын, оның органдары құрылатын және жұмыс істейтін Басқұдық ауылдық округінің аумағында тұратын тұрғындардың (жергілікті қоғамдастық мүшелерінің) жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жергілікті қоғамдастық жиналысы (бұдан әрі – жиналыс) – жергілікті қоғамдастық жиыны жіберген жергілікті қоғамдастық өкілдерінің Қазақстан Республикасының заңнамасында белгіленген шекте және тәртіппен жергілікті маңызы бар ағымдағы мәселелерді шешуге қатысуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жергілікті маңызы бар мәселелер – реттелуі Заңға және Қазақстан Республикасының өзге де заңнамалық актілеріне сәйкес Басқұдық ауылдық округі тұрғындарының басым бөлігінің құқықтары мен заңды мүдделерін қамтамасыз етуге байланысты Басқұдық ауылдық округі қызметінің мәселелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жергілікті өзін-өзі басқару – халық тікелей жүзеге асыратын, сондай-ақ мәслихаттар және басқа да жергілікті өзін-өзі басқару органдары арқылы жүзеге асырылатын Заңда, өзге де нормативтік құқықтық актілерде айқындалған тәртіппен жергілікті маңызы бар мәселелерді өзінің жауапкершілігімен дербес шешуге бағытталған қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жергілікті қоғамдастық жиналысының мүшесі – Қазақстан Республикасының заңнамасында белгіленген шекте және тәртіппен жергілікті маңызы бар ағымдағы мәселелерді шешуге жергілікті қоғамдастық жиыны жіберген жергілікті қоғамдастық өкілі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жиналыс регламентін Мұнайлы аудандық мәслихаты бекітеді (бұдан әрі – аудандық маслихат).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z10" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Жергілікті қоғамдастық жиналысының құрамын жергілікті қоғамдастық жиыны төрт жыл мерзімге айқындайды және жергілікті қоғамдастық жиыны жіберген кандидаттар қатарынан құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, жергілікті қоғамдастық жиыны жіберген жергілікті қоғамдастық жиналысы мүшелерінің (бұдан әрі – жиналыс мүшелері) саны Басқұдық ауылдық округ халқының жалпы санына байланысты айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 10 мың халыққа дейін – жиналыстың 5-10 мүшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 10-15 мың халық – жиналыстың 11-15 мүшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 15-20 мың халық – жиналыстың 16-20 мүшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 20 мыңнан астам халық – жиналыстың 21-25 мүшесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2. Жергілікті қоғамдастық жиналысының құрамын қалыптастыру кезінде бөлек жиындар өкілдерінің саны олардың халқының санына барабар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z90" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Басқұдық ауылдық округінің жергілікті қоғамдастық жиналысының Регламенті (бұдан әрі - Регламент) "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының (бұдан әрі-Заң) </w:t>
-[...139 lines deleted...]
-      5) жергілікті қоғамдастық жиналысының мүшесі – Қазақстан Республикасының заңнамасында белгіленген шекте және тәртіппен жергілікті маңызы бар ағымдағы мәселелерді шешуге жергілікті қоғамдастық жиыны жіберген жергілікті қоғамдастық өкілі.</w:t>
+      3-3. Бірнеше елді мекендерден тұратын әкімшілік-аумақтық бірлік үшін осы Регламенттің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ережелерін ескере отырып, жергілікті қоғамдастықтың бөлек жиындары жіберген әрбір елді мекеннен кемінде бір өкіл қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
-[...15 lines deleted...]
-      3. Жиналыс регламентін аудан мәслихаты бекітеді.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жергілікті қоғамдастық жиналысына шақыруды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
-[...15 lines deleted...]
-      3-1. Жергілікті қоғамдастық жиналысының құрамын жергілікті қоғамдастық жиыны төрт жыл мерзімге айқындайды және жергілікті қоғамдастық жиыны жіберген кандидаттар қатарынан құрылады.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жиналыс жергілікті маңызы бар ағымдағы мәселелер бойынша өткізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
-[...15 lines deleted...]
-      Бұл ретте, жергілікті қоғамдастық жиыны жіберген жергілікті қоғамдастық жиналысы мүшелерінің (бұдан әрі – жиналыс мүшелері) саны Басқұдық ауылдық округ халқының жалпы санына байланысты айқындалады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағдарламалық құжаттардың, жергілікті қоғамдастықты дамыту бағдарламаларының жобаларын талқылау және қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басқұдық ауылдық округі (бұдан әрі – ауылдық округ) бюджетінің жобасын және бюджеттің атқарылуы туралы есепті келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудандық бюджеттен берілетін нысаналы трансферттер есебінен қаржыландырылатын бюджеттік бағдарламаларды (кіші бағдарламаларды) қоспағанда, бекітілген (нақтыланған) бюджет бойынша ағымдағы қаржы жылына арналған бюджеттік бағдарлама шығыстары көлемінің жиырма пайызынан аспайтын көлемде қаражат бюджет шығыстарының құрылымын өзгертпей, бюджеттік мониторинг қорытындылары бойынша ағымдағы қаржы жылы ішінде бюджет қаражаты игерілмеген және (немесе) бюджеттік бағдарламалар тиімсіз орындалған кезде бюджеттік бағдарламалар арасында қайта бөлінген жағдайда, ауылдық округ бюджетін түзетуді келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауылдық округтің коммуналдық меншігін (жергілікті өзін-өзі басқарудың коммуналдық меншігін) басқару жөніндегі ауылдық округ аппаратының шешімдерін келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауылдық округ бюджетінің атқарылуын мониторингтеу мақсатында жиналысқа қатысушылар қатарынан жергілікті қоғамдастық комиссиясын құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауылдық округ бюджетінің атқарылуына жүргізілген мониторинг нәтижелері туралы есепті тыңдау және талқылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауылдық округ коммуналдық мүлкін иеліктен шығаруды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының ветеринария саласындағы заңнамасында көзделген жағдайларда тиісті аумақта карантиндік режимді енгізе отырып, карантиндік аймақты белгілеу (күшін жою) туралы, карантинді және (немесе) шектеу іс-шараларын белгілеу (алып тастау) туралы шешімдер қабылдауды, сондай-ақ табиғи және техногендік сипаттағы төтенше жағдайды жариялауды, сондай-ақ "Құқықтық актілер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мерзімдерде олар бойынша ұсынымдар беруді көздейтін атқарушы органдардың, сондай-ақ әкімдердің нормативтік құқықтық актілерінің жобаларын қоспағанда жергілікті қоғамдастықтың өзекті мәселелерін, азаматтардың құқықтарына, бостандықтары мен міндеттеріне қатысты нормативтік құқықтық актілердің жобаларын талқылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауылдық округ әкімін лауазымынан босату туралы мәселеге бастамашылық жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті бюджеттен қаржыландырылатын және тиісті аумақтарда орналасқан мемлекеттік мекемелер мен ұйымдардың басшыларын тағайындау бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті қоғамдастықтың басқа да ағымдағы мәселелерін талқылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жиналысты ауылдық округ әкімі дербес не жиналыс мүшелерінің кемінде он пайызының бастамасы бойынша, бірақ тоқсанына кемінде бір рет шақырылады және өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
-[...15 lines deleted...]
-      1) 10 мың халыққа дейін – жиналыстың 5-10 мүшесі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыстың бастамашылары күн тәртібін көрсете отырып, әкімге еркін нысанда жазбаша өтініш жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкім үш жұмыс күні ішінде жазбаша өтінішті қарайды және шақырылымның орны мен уақытын көрсете отырып, жиналысты шақыру туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Заңның 39-3-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-3) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген, жергілікті қоғамдастық жиналысының шақырылу уақыты, орны туралы жергілікті қоғамдастық жиналысының мүшелері жиналыс өткізілетін күнге дейін күнтізбелік үш күннен кешіктірілмей хабардар етілетін жағдайды қоспағанда, жиналыстың шақырылу уақыты, орны және талқыланатын мәселелер туралы жиналыстың мүшелері жиналыс өткізілетін күнге дейін күнтізбелік он күннен кешіктірілмей бұқаралық ақпарат құралдары арқылы немесе өзге де тәсілдермен хабардар етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
-[...15 lines deleted...]
-      2) 10-15 мың халық – жиналыстың 11-15 мүшесі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауылдық округ әкімінің аппараты жиналыстың қарауына енгізілетін мәселелер бойынша қажетті материалдарды жазбаша түрде, электрондық құжат нысанында (электрондық цифрлық қолтаңба арқылы куәландырылған) немесе құжаттардың электрондық көшірмесін жиналысқа шақырғанға дейін күнтізбелік бес күннен кешіктірмей жиналыстың мүшелеріне және әкімге ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналысты шақыру алдында ауылдық округі әкімінің аппараты жиналысқа қатысушы мүшелерді тіркеуді өткізеді, оның нәтижесін әкім немесе жиналысты шақыру басталғаннан бұрын ол уәкілеттік берген адам жариялайды және жиналыстың хаттамасына шақыруды өткізу орны мен уақытын көрсете отырып енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
-[...15 lines deleted...]
-      3) 15-20 мың халық – жиналыстың 16-20 мүшесі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналысты шақыру оған жиналыс мүшелерінің кемiнде жартысы қатысқан кезде өтті деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналысты шақыруды әкім немесе ол уәкілеттік берген адам ашады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
-[...15 lines deleted...]
-      4) 20 мыңнан астам халық – жиналыстың 21-25 мүшесі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналысты шақыруды жүргізу үшін ашық дауыс беру арқылы жиналыстың төрағасы мен хатшысы сайланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жиналыстың күн тәртібін ауылдық округ әкімінің аппараты жиналыс мүшелері, ауылдық округтің әкімі енгізген ұсыныстар негізінде қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
-[...15 lines deleted...]
-      3-2. Жергілікті қоғамдастық жиналысының құрамын қалыптастыру кезінде бөлек жиындар өкілдерінің саны олардың халқының санына барабар айқындалады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күн тәртібіне өткен жиналыстарды шақыруда қабылданған шешімдер барысы және (немесе) орындалуы туралы мәселелер қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналысты шақырудың күн тәртібі оны талқылау кезінде толықтырылуы және өзгертілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналысты шақырудың күн тәртібін жиналыс бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күн тәртібінің әрбір мәселесі бойынша дауыс беру жеке өткізіледі. Егер оған жиналыс мүшелерінің көпшілігі дауыс берсе, мәселе күн тәртібіне енгізілді деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жиналысты аудан әкімі аппаратының, мемлекеттік мекемелер мен кәсіпорындардың, сондай-ақ мәселелері жиналысты шақыруда қаралатын жеке және заңды тұлғалардың өкілдері шақырылады. Сондай-ақ жиналысты шақыруға аудан мәслихатының депутаттары, бұқаралық ақпарат құралдарының және қоғамдық бірлестіктердің өкілдері қатыса алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
-[...15 lines deleted...]
-      3-3. Бірнеше елді мекендерден тұратын әкімшілік-аумақтық бірлік үшін осы Үлгілік регламенттің 3-2-тармағының ережелерін ескере отырып, жергілікті қоғамдастықтың бөлек жиындары жіберген әрбір елді мекеннен кемінде бір өкіл қамтамасыз етіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген шақырылған адамдар жиналыстың мүшелері болып табылмайды және шешімдер қабылдау кезінде дауыс беруге қатыспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жиналысты шақыруларда баяндамалар, қосымша баяндамалар, жарыссөзде сөйлеу үшін және жиналысқа шақыруды өткізу тәртібі бойынша сөз сөйлеу регламентін төраға айқындайды. Баяндамашылар мен қосымша баяндамашыларға сұрақтарға жауап беру үшін уақыт бөлінеді. Егер сөз сөйлеуші бөлінген уақыттан асып кетсе, жиналыс төрағасы оның сөзін тоқтатады немесе шақырылымға қатысып отырған жиналыс мүшелерінің көпшілігінің келісімімен сөз сөйлеу уақытын ұзартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыс мүшесі бір мәселе бойынша екі реттен артық сөйлей алмайды. Жарыссөздердегі жиналыс мүшелерінің сауалдары, түсіндіру және сұрақтарға жауап беру үшін сөйлеулері сөз сөйлеу деп есептелмейді. Баяндамашыларға сұрақтар жазбаша немесе ауызша түрде қойылады. Жазбаша сұрақтар жиналыс төрағасына беріледі және жиналыс шақырылымында жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыс төрағасы өз бастамасы бойынша немесе жиналыс мүшелерінің дәлелді ұсыныстары бойынша үзілістер жариялай алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыстың соңында жиналыстың мүшелеріне қысқа мәлімдемелер немесе хабарламалар жасау үшін уақыт беріледі, олар бойынша жарыссөз болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Жергілікті қоғамдастық жиналысына шақыруды жүргізу тәртібі</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Жергілікті қоғамдастық жиналысының шешімдер қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
-[...15 lines deleted...]
-      4. Жиналыс жергілікті маңызы бар ағымдағы мәселелер бойынша өткізіледі:</w:t>
+    <w:bookmarkStart w:name="z23" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жиналыс өз өкілеттігі шеңберінде шақырылымға қатысып отырған жиналыс мүшелерінің көпшілік даусымен шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
-[...15 lines deleted...]
-      бағдарламалық құжаттардың, жергілікті қоғамдастықты дамыту бағдарламаларының жобаларын талқылау және қарау;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыстар тең болған жағдайда жиналыстың төрағасы шешуші дауыс құқығын пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыстың шешімі хаттамамен ресімделеді, онда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жиналыстың өткізілетін күні мен орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жиналыс мүшелерінің саны және тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзге де қатысушылардың саны және олардың аты, әкесінің аты (болған жағдайда), тегі көрсетілген тізімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жиналыс төрағасы мен хатшысының аты, әкесінің аты (болған жағдайда), тегі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) күн тәртібі, сөйлеген сөздердің қысқаша мазмұны және қабылданған шешімдер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Хаттамаға жиналыстың төрағасы мен хатшысы қол қояды және хаттама ауылдық округ әкімінің өкілеттігін тоқтату туралы мәселеге бастамашылық жасау туралы жергілікті қоғамдастық жиналысының шешімін қамтитын жағдайларды қоспағанда, жиналыс өткізілген күннен бастап екі жұмыс күні ішінде ауылдық округ әкіміне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округ әкімінің өкілеттігін тоқтату туралы мәселеге бастамашылық жасау туралы шешімі бар жергілікті қоғамдастық жиналысының хаттамасына жиналыстың төрағасы мен хатшысы қол қояды және бес жұмыс күні ішінде аудандық мәслихатының қарауына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жиналыс қабылдаған шешімдерді ауылдық округ әкімі қарайды және ауылдық округ әкімінің аппараты бес жұмыс күнінен аспайтын мерзімде жиналыс мүшелеріне жеткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
-[...15 lines deleted...]
-      Басқұдық ауылдық округі (бұдан әрі – ауылдық округ) бюджетінің жобасын және бюджеттің атқарылуы туралы есепті келісу;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Әкім жергілікті қоғамдастық жиналысының шешімімен келіспейтінін білдірген жағдайда, осы мәселелер осы Регламенттің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен қайта талқылау арқылы шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
-[...915 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауылдық округ әкімінің келіспеушілігін тудырған мәселелерді шешу мүмкін болмаған жағдайда, мәселені жоғары тұрған әкім шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округ әкімі екі жұмыс күні ішінде жоғары тұрған әкімнің және тиісті аудандық мәслихатының атына жергілікті қоғамдастық жиналысының хаттамасын жергілікті қоғамдастық жиналысы келіспеушілік тудырған мәселелерді қайтадан талқылағаннан кейін жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бес жұмыс күні ішінде Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген тәртіппен ауданның тиісті мәслихатының таяудағы отырысында алдын ала талқылаудан және оның шешімінен кейін жоғары тұрған әкім шешім қабылдайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+        <w:t xml:space="preserve"> көзделген тәртіппен аудандық мәслихатының таяудағы отырысында алдын ала талқылаудан және оның шешімінен кейін жоғары тұрған әкім шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жергілікті мемлекеттік басқару және өзін-өзі басқару органдары, лауазымды адамдар өкілеттіктері шегінде жиналысты шақыруда қабылданған және ауылдық округ әкімі мақұлдаған шешімдердің орындалуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z27" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жиналысты шақыруда қабылданған шешімдерді ауылдық округі әкімінің аппараты бұқаралық ақпарат құралдары арқылы немесе өзге де тәсілдермен таратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z28" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Жергілікті қоғамдыстық жиналысы шешімдерінің орындалуын бақылау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z29" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жиналыста жүйелі түрде жиналыстың шешімдерін орындауға жауапты адамдардың ақпараттары тыңдалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z30" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Шешімдерді орындамаған немесе сапасыз орындаған жағдайда, тиісті ақпарат хаттамаға енгізіледі, оны жиналыстың төрағасы аудан әкіміне немесе жиналыстың шешімін орындауға жауапты лауазымды адамның жоғары тұрған басшыларына жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылданған шешімдер қайта орындалмаған немесе сапасыз орындалған жағдайда, жиналыс аудан әкімі немесе тиісті лауазымды адамдардың жоғары тұрған басшылары алдында лауазымды адамдардың жауаптылығы туралы мәселеге бастамашылық жасайды.</w:t>
-      </w:r>
-[...17 lines deleted...]
-      ы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2411,55 +2219,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>