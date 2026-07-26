--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2f9d9f6" w14:textId="2f9d9f6">
+    <w:p w14:paraId="f36a015" w14:textId="f36a015">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>