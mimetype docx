--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c4f17fa" w14:textId="c4f17fa">
+    <w:p w14:paraId="2a078e0" w14:textId="2a078e0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -682,1956 +682,3136 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бейнеу ауданының аумағында дауыс беруді өткізу және дауыс санау үшін сайлау учаскелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Маңғыстау облысы Бейнеу ауданы Бейнеу ауылы әкімінің 02.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі);өзгерістер енгізілді - Маңғыстау облысы Бейнеу ауданы әкімінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) шешімдерімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының "Бейнеу гуманитарлық колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Б.Майлин атындағы көшесінің №1-57 үйлері, Қ.Сәтбаев атындағы көшесінің №1-86А үйлері, Ә.Жангелдин атындағы көшесінің №1-35 үйлері, М.Әуезов атындағы көшесінің №1-36 үйлері, Атақозы Батыр атындағы көшесінің №1-34 үйлері, Самалық атындағы көшесінің №1-30 үйлері, Досат атындағы көшесінің №1-25 үйлері, Дүйсенғали Көшеров атындағы көшесінің №1-25 үйлері, Т.Рысқұлов атындағы көшесінің №1-80 үйлері, Айназар ата атындағы, С.Датұлы атындағы, Ш.Құдайбердіұлы атындағы, М.Жұмабаев атындағы, Жылқыбай Қосаманов атындағы көшелердің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 114 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Жұмағали Қалдығараев атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Ақтан Керейұлы көшесінің № 21-114 үйлері, Ә.Молдағұлова, И.Тіленбайұлы, С.Сейфуллин, Қ.Ещанов, Барақ батыр, Қ.Төлеуұлы, Байқұл қажы Қаныбекұлы, А.Жұбанов, Е.Бөкетбайұлы, Ж.Байбозұлы атындағы көшелердің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Үстірт жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының И.Сүйеубаев атындағы көшелерінің үйлері, Ә.Жангелдин атындағы көшесінің №36-92 үйлері, М.Әуезов атындағы көшесінің №37-85 үйлері, Атақозы Батыр атындағы көшесінің №35-93 үйлері, Досат атындағы көшесінің № 101-120 үйлері, Ақтан Керейұлы атындағы көшесінің № 1-20 үйлері, Ерменбет Би атындағы көшесінің № 1-28 үйлері, Тұрманбет Батыр атындағы көшесінің № 1-28 үйлері, Әділ атындағы көшесінің № 1-27 үйлері, Тастемір атындағы көшесінің № 1-28 үйлері, Тұрсын атындағы көшесінің № 1-20 үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 116 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Ы. Алтынсарин атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Сұлтан Бейбарыс атындағы көшесінің №11-69 үйлері, Қосай ата және Д. Тәжиев көшесінің қиылысынан Қосай ата көшесінің Ер-Шабай көшесімен қиылысына дейінгі үйлер, А.Тілеуұлы атындағы, Т.Әлиев атындағы, Ер Шабай атындағы, Мәтжан Би атындағы, Ер Қонай атындағы, Т.Айбергенов атындағы, Төремұрат атындағы көшелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Бейнеу" бөбекжайы" жедел басқару құқығындағы мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Ұлы Жібек Жолы көшесінің № 1-55 үйлері, Досан Тәжіұлы атындағы көшесінің №53-85 үйлері, М.Мәметова көшесінің №44-90 үйлері, Махамбет көшесінің №69-87 үйлері, Т.Әлниязұлы атындағы көшесінің №60-84 үйлері, Меңдіқұл Батыр атындағы көшесінің № 1-55 үйлері, Азан Балов атындағы көшенің № 63-101 үйлері, Ж.Мыңбаев атындағы көшенің №39-74 үйлері, И.Тайманов атындағы көшенің №25-55 үйлері, Оразмұхамед ахун атындағы, Қыдырша ата атындағы, Рсалы Батыр атындағы, Ақбөбек атындағы, Қайып Қорабайұлы, Н. Шыршығұлұлы атындағы, Ізтұрған Меңдіқұлов, М.Бегенов атындағы, Ер Қармыс атындағы, Н.Оңғалбаев атындағы, Қ.Сыдықов атындағы көшелердің үйлері, "Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің Маңғыстау облысы бойынша департаменті" РММ, Қазақстан Республикасы Қорғаныс министрлігінің "99116 әскери бөлімі" РММ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Абай атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бейнеу ауылының № 1-29, № 53-56, № 59-61 көппәтерлі үйлері, Б. Майлин және С. Бейбарыс көшесінің қиылысынан Б. Майлин көшесінің Қашаған көшесімен қиылысына дейінгі үйлер, Қосай ата атындағы көшесінің №30-35 көппәтерлі үйлері, С.Ақшабаев атындағы, Ж.Қалдығараев атындағы, Ыбырайым ахун Құлбайұлы атындағы, Ө.Құлбатыров атындағы, Қашаған атындағы көшесінің үйлері, №1 учаскесінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Күйкен жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Бейнеу ауылының Б.Майлин атындағы көшесінің №58-71 үйлері, Ұлы Жібек жолы атындағы көшесінің №56-135 үйлері, Меңдіқұл батыр атындағы көшесінің № 56-137 үйлері, Есекмерген Батыр №18-147 үйлері, Т. Төленов атындағы көшесінің №23-125 үйлері, Бекес Дәрментайұлы атындағы көшесінің №30-145 үйлері, Шолтаман №25-100 үйлері, Д. Көшеров №25-58 үйлері, Досат атындағы көшесінің № 40-100 үйлері, Самалық Батыр атындағы №31-75 үйлері, Шиланды, Жиделі , Көлтабан және Тасастау атындағы көшелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120 сайлау учаскесі-</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Атамекен жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Қаржаубай Жылқыбаев, Тұрыш ата, Қарақоға, Қарағайлы, Шоғы батыр көшелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Манашы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Б. Майлин атындағы көшесінің №72-140 үйлері, Рзаевтар атындағы көшесінің №1-49 үйлері, Қ.Сәтбаев атындағы көшесінің №87-160 үйлері, Кұлтөбе көшесінің және Сүйінқара батыр көшесінің қиылысынан Кұлтөбе көшесінің Сүгір Бегендікұлы көшесімен қиылысына дейінгі үйлер, Т.Рысқұлов атындағы көшесінің №81-138 үйлері, Шолтаман атындағы көшесінің №1-24 үйлері, Бекес Дарментайулы атындағы көшесінің №1-29 үйлері, Есекмерген батыр атындағы көшесінің №1-17 үйлері, Т. Төленов атындағы көшесінің №1-22 үйлері, Рақ батыр атындағы, Аманжол шебер атындағы, Б.Сарбалаев атындағы, Сүйінқара батыр атындағы, Аманбай ата атындағы, Ш.Шыңғысов атындағы, А.Өтеуов атындағы, Қайдақ атындағы, Ақшағыл атындағы, Матай атындағы, Серкебай атындағы, Сүгір Бегендікұлы атындағы көшелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...112 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: Маңғыстау облысының білім басқармасының "Бейнеу гуманитарлық колледжі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 122 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы: Бейнеу ауылының Б.Майлин атындағы көшесінің №1-80 үйлері, Қ.Сәтбаев атындағы көшесінің №1-86А үйлері, Т.Рысқұлов атындағы көшесінің №1-80 үйлері, Д.Нұрпейісова атындағы, Айназар ата атындағы, С.Датұлы атындағы, Ш.Құдайбердіұлы атындағы, М.Жұмабаев атындағы көшелердің үйлері.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+      Орталығы: Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Сам жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Жұмағали Қалдығараев атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+      Шекарасы: Бейнеу ауылының Балуанияз атындағы көшесінің №1-165 үйлері, Қ.Тоқсанбайұлы атындағы көшесінің №1-163 үйлері, Амантұрлы Батыр атындағы көшесінің №1-143 үйлері, Бозжыра көшесінің және Есекмерген батыр көшесінің қиылысынан Бозжыра көшесінің Сүгір Бегендікұлы көшесімен қиылысына дейінгі үйлер, Асау Батыр атындағы көшесінің №1-145 үйлері, Қалнияз ақын атындағы көшесінің №1-75 үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Бейнеу лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Досан Тәжіұлы атындағы көшесінің №1-52 үйлері, Азан Балов атындағы көшесінің №1-62 үйлері, М.Мәметова атындағы көшесінің №1-43 үйлері, М. Өтемісұлы атындағы көшесінің №1-68 үйлері, Т.Әлниязұлы атындағы көшесінің №1-59 үйлері, И.Тайманов атындағы көшенің №1-24 үйлері, Ж.Мыңбаев атындағы көшесінің №1-38 үйлері, Ер Бегей атындағы, Б.Момышұлы атындағы, Е.Айшуақов атындағы, А.Байтұрсынов атындағы көшелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Бейнеу жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Қосарқан, Шахан, Уәлі, Сайқұдық, Опорная, Мұрын жырау, Манашы көшелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 125 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Опорный жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Боранқұл ауылының 2, 6 және 7 учаскелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Қарақұм жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Боранқұл ауылының 3 және 5 учаскелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Боранқұл жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Боранқұл ауылының 1 және 4 учаскелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 128 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "М. Бегенов атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Ақжігіт ауылының № 1-128 үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Ақжігіт жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ақжігіт теміржол стансасының № 1, № 2 екі қабатты үйлері, Ақжігіт ауылының № 129-242 үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Есет" "мектеп-бөбекжай" кешені" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Есет ауылының үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы: Бейнеу ауылының № 30-35, № 37, № 62-64 көпқабатты үйлері, № 65-92 үйлері, Ө. Құлбатыров атындағы, Е. Бөкетбайұлы атындағы, Ж. Байбозұлы атындағы, Ыбырайым ахун Құлбайұлы атындағы, И. Тіленбайұлы атындағы, Қ. Ещанов атындағы, А. Жұбанов атындағы, Ә. Молдағұлова атындағы, Қ. Төлеуұлы атындағы, Байқұл қажы Қаныбекұлы атындағы, С. Сейфуллин атындағы, Барақ батыр атындағы көшелерінің үйлері.</w:t>
-[...973 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+      Орталығы: Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Ә.Жанкелдин атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Сарға ауылының үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 132 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Тұрыш" "мектеп-бөбекжай кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрыш ауылының үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Тұрыш" "мектеп-бөбекжай" кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="57"/>
+      № 133 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы: Тұрыш ауылының үйлері.</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="60"/>
+      Орталығы: Бейнеу аудандық әкімдігінің "Бейнеумәдениет" мемлекеттік коммуналдық қазынашылық кәсіпорнының Сыңғырлау ауылдық клубы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Сыңғырлау ауылының үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="62"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Сам" "мектеп-бөбекжай" кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="63"/>
+      Орталығы: Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Сам №1 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Сам ауылының үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="65"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 135 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Ә. Махутов атындағы "мектеп-бөбекжай" кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төлеп ауылының үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Ә. Махутов атындағы "мектеп-бөбекжай" кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="69"/>
+      Орталығы: Бейнеу аудандық әкімдігінің "Бейнеумәдениет" мемлекеттік коммуналдық қазынашылық кәсіпорнының Ноғайты ауылдық клубы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Ноғайты ауылының үйлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Тәжен" "мектеп-бөбекжай" кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тәжен ауылының үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталығы: Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Тәжен" "мектеп-бөбекжай" кешені" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="72"/>
+      Орталығы: Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Үстірт" бөбекжайы" жедел басқару құқығындағы мемлекеттік коммуналдық қазыналық кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы: Тәжен ауылының үйлері.</w:t>
-[...306 lines deleted...]
-    <w:bookmarkEnd w:id="84"/>
+      Шекарасы: Бейнеу ауылының С.Қилыбайұлы атындағы көшесінің №1-18 үйлері, Ж.Аймауытов атындағы, Т.Тоқтаров атындағы, Д.Нұрпейісова атындағы, Сәттіғұл атындағы,Жамбыл атындағы, Абай атындағы, Құрманғазы атындағы көшелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Күйкен" бөбекжайы" жедел басқару құқығындағы мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының С.Қилыбайұлы көшесінің № 19-30 үйлері,Ерменбет Би атындағы көшесінің № 29-135 үйлері, Тұрманбет Батыр атындағы көшесінің № 29-135 үйлері, Әділ атындағы көшесінің № 28-135 үйлері, Тастемір атындағы көшесінің № 30-135 үйлері, Тұрсын атындағы көшесінің № 21-135 үйлері, Отырар, Шағырлы, Тамшалы, Тоқабай Құрмаш Қосжанұлы атындағы көшелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 140 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Манашы" бөбекжайы" жедел басқару құқығындағы мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Б.Майлин атындағы көшесінің № 141-240 үйлері, Қ.Сәтбаев атындағы көшесінің № 161-225 үйлері, Т.Рысқұлов атындағы көшесінің №139-226 үйлері, Асау Батыр атындағы көшесінің № 146-221 үйлері, Балуанияз атындағы көшесінің № 166-251 үйлері , Қ.Тоқсанбайұлы атындағы көшесінің № 164-220 үйлері, Амантұрлы Батыр атындағы көшесінің № 144-250 үйлері, Бозжыра көшесінің және Сүгір Бегендікұлы көшесінің қиылысынан Бозжыра көшесінің Қаржаубай Жылқыбаев көшесімен қиылысына дейінгі үйлер, Қалнияз ақын атындағы көшесінің №76-123 үйлері, Рзаевтар атындағы көшеcінің №50-146 үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысы дене шынықтыру және спорт басқармасының "Бейнеу ауылының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Достық, Ынтымақ, Бірлік, Білеулі, Белдеулі, Жезді, Аспантай, Уәйіс Қайралапов, Әбдібек Жаманбаев көшелерінің үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орталығы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Маңғыстау облысының білім басқармасының Бейнеу ауданы бойынша білім бөлімінің "Біләл Қалиев атындағы жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекарасы:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Бейнеу ауылының Айрақты, Жайылған, Дағар, Шаршы, Құсшы, Күйкен, Есенқазақ, Теректі, Лабақ Батыр, Шүңкілдек, Бопай ханым, Әбілхайыр хан, Абылай хан, Хасан хазірет, Сарыарқа, Каспий, Нарынқол, Жетісу, Ұлытау, Мұғалжар, Алатау, Жайық, Балқаш, Қалмұрат Сабырбаев, Шерқала, Желтау, Қарабұлақ, Ұланақ көшелерінің үйлері, Көне Бейнеу жеріндегі үйлер.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>