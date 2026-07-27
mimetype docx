--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="85a91b9" w14:textId="85a91b9">
+    <w:p w14:paraId="3088055" w14:textId="3088055">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -705,3637 +705,3487 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арал ауданы бойынша сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Қызылорда облысы Арал ауданы әкімінің 26.09.2023 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Қызылорда облысы Арал ауданы әкімінің 31.12.2025 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 4-ш</w:t>
+        <w:t>2-ш</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - Қызылорда облысы Арал ауданы әкімінің 05.08.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа) енгізіледі шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 1 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z20" w:id="7"/>
-[...15 lines deleted...]
-      Орталығы: Қарақұм ауылдық округі, Абай ауылы, Абай көшесі № 350 "А", "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 59 орта мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қарақұм ауылдық округі, Абай ауылы, Абай көшесі № 350 "А", "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 59 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z21" w:id="8"/>
-[...15 lines deleted...]
-      Шекарасы: Абай, Көкаша ауылдары.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Абай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 2 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
-[...15 lines deleted...]
-      Орталығы: Қарақұм ауылдық округі, Ерімбетжаға ауылы, Ерімбетжаға көшесі № 61, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 18 негізгі мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қарақұм ауылдық округі, Ерімбетжаға ауылы, Ерімбетжаға көшесі № 61, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 18 негізгі мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Ерімбетжаға ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 3 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
-[...15 lines deleted...]
-      Орталығы: Атанши ауылдық округі, Жіңішкеқұм ауылы, Жіңішкеқұм көшесі № 97, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 230 орта мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Атанши ауылдық округі, Жіңішкеқұм ауылы, Наурызбай Әбубәкірұлы көшесі № 97, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 230 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
-[...15 lines deleted...]
-      Шекарасы: Жіңішкеқұм, Атанши ауылдары.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жіңішкеқұм ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 4 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...15 lines deleted...]
-      Орталығы: Қамыстыбас ауылдық округі, Қамыстыбас ауылы, Қамыстыбас көшесі № 74, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 21 орта мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қамыстыбас ауылдық округі, Қамыстыбас ауылы, Қамыстыбас көшесі № 74, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 21 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...15 lines deleted...]
-      Шекарасы: Қамыстыбас ауылы, № 91, 92 теміржол бекеттері.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қамыстыбас ауылы, 92 теміржол бекеті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 5 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Сапақ ауылдық округі, Сапақ ауылы, Сапақ көшесі № 87, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 69 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Сапақ ауылы, № 87, 88 теміржол бекеттері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 6 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...15 lines deleted...]
-      Орталығы: Сапақ ауылдық округі, Көктем ауылы, Көктем көшесі № 44, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "Аманқос Мұстафаев атындағы № 227 негізгі мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Сапақ ауылдық округі, Көктем ауылы, Көктем көшесі № 44, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "Аманқос Мұстафаев атындағы № 227 негізгі мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Көктем ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       № 7 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
-[...15 lines deleted...]
-      Орталығы: Аралқұм ауылдық округі, Шөміш ауылы, Шөміш көшесі № 1, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 263 орта мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Аралқұм ауылдық округі, Шөміш ауылы, Шөміш көшесі № 1, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 263 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Шөміш ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 8 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Аралқұм ауылдық округі, Аралқұм ауылы, Аралқұм көшесі № 228, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 61 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Аралқұм, Мойнақ ауылдары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 10 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
-[...15 lines deleted...]
-      Орталығы: Бекбауыл ауылдық округі, Бекбауыл ауылы, Бекбауыл көшесі № 175, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 65 орта мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Бекбауыл ауылдық округі, Бекбауыл ауылы, Бекбауыл көшесі № 175, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 65 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
-[...15 lines deleted...]
-      Шекарасы: Бекбауыл ауылы, № 93 теміржол бекеті.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Бекбауыл ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
-[...15 lines deleted...]
-      № 11 сайлау учаскесі:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 11 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
-[...15 lines deleted...]
-      Орталығы: Бекбауыл ауылдық округі, Үкілісай ауылы, Үкілісай көшесі № 44, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 265 негізгі мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Бекбауыл ауылдық округі, Үкілісай ауылы, Үкілісай көшесі № 44, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 265 негізгі мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Үкілісай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 12 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z53" w:id="37"/>
-[...15 lines deleted...]
-      Орталығы: Бекбауыл ауылдық округі, Құмбазар ауылы, Құмбазар көшесі № 81, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 200 орта мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Бекбауыл ауылдық округі, Құмбазар ауылы, Құмбазар көшесі № 81, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 200 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Құмбазар ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 13 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="39"/>
-[...17 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z14" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Райым ауылдық округі, Қызылжар ауылы, Жақсығұл Жалғасбаев көшесі № 16, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 81 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қызылжар ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 14 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Райым ауылдық округі, Шөмішкөл ауылы, Шөмішкөл көшесі № 104, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 66 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Шөмішкөл ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 15 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қосжар ауылдық округі, Қосжар ауылы, Қосжар көшесі № 46, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 67 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қосжар ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 16 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жетес би ауылдық округі, Райым ауылы, Райым көшесі № 30, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 72 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Райым ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 17 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Бөген ауылдық округі, Бөген ауылы, Бөген көшесі № 195, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 20 З. Шүкіров атындағы орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Бөген ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 18 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Бөген ауылдық округі, Қарашалаң ауылы, Қарашалаң көшесі № 107, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 75 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қарашалаң ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 19 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Аманөткел ауылдық округі, Ақшатау ауылы, Ақшатау көшесі № 30, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 291 негізгі мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақшатау ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 20 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Аманөткел ауылдық округі, Аманөткел ауылы, Аманөткел көшесі № 134, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 73 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Аманөткел, Хан ауылдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 21 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      № 19 сайлау учаскесі: </w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+      Орталығы: Аманөткел ауылдық округі, Аққұлақ ауылы, Аққұлақ көшесі № 50, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 76 негізгі мектебі" коммуналдық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Аққұлақ ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 22 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жаңақұрылыс ауылдық округі, Жаңақұрылыс ауылы, Жаңақұрылыс көшесі № 159, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 74 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жаңақұрылыс ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 23 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Мергенсай ауылдық округі, Жалаңаш ауылы, Жалаңаш көшесі № 119, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 58 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Жалаңаш, Тастүбек ауылдары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 24 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қаратерең ауылдық округі, Жаңақоныс ауылы, Жаңақоныс көшесі № 135, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 82 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жаңақоныс, Көне қаратерең ауылдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 25 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Қаратерең ауылдық округі, Тастақ ауылы, Тастақ көшесі № 36, Қазақстан Республикасы Экология және табиғи ресурстар министрлігі балық шаруашылығы комитеті "Қамыстыбас балық питомнигі" республикалық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Тастақ ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 26 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Аққұм ауылдық округі, Шижаға ауылы, Шижаға көшесі № 381, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 57 Е. Көшербаев атындағы орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Шижаға ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 27 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Сазды ауылдық округі, Сазды ауылы, Сауда Алданов көшесі № 80, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 60 Ж. Түменбаев атындағы орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Сазды ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z100" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 28 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жіңішкеқұм ауылдық округі, Тоқабай ауылы, Қ. Бердімағамбетов көшесі № 155, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 248 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Тоқабай ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z103" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 29 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Құланды ауылдық округі, Ақбасты ауылы, Ақбасты көшесі № 87, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 22 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекарасы: Ақбасты ауылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 30 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Орталығы: Беларан ауылдық округі, Құланды ауылы, Құланды көшесі № 70, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 77 орта мектебі"" коммуналдық мемлекеттік мекемесі. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="90"/>
+      Орталығы: Беларан ауылдық округі, Құланды ауылы, Құланды көшесі № 70, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 77 орта мектебі" коммуналдық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Құланды ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 31 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Ақирек ауылдық округі, Ақбай ауылы, Ақбай көшесі № 147, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 63 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Ақбай ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 32 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қосаман ауылдық округі, Қосаман ауылы, Қосаман көшесі № 84, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 68 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қосаман ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 33 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қосаман ауылдық округі, Ақеспе ауылы, Ақеспе көшесі № 54, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 237 негізгі мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақеспе ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 34 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Жақсықылыш кенті, Д. Менделеев көшесі № 1 "В", "Аралтұз" акционерлік қоғамының клубы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: А. Құнанбаев көшесі 1-63 үйлер аралығы, Ә. Медетбаев көшесі 1-11 үйлер аралығы, Д. Менделеев көшесі 1-11 үйлер аралығы, Ю. Гагарин көшесі 1-12 үйлер аралығы, А. Ахметов көшесі 1-35 үйлер аралығы, М. Маметова көшесі 1-10 үйлер аралығы, Ә. Сарымсақов көшесі 1-54 үйлер аралығы, Ә. Темірбаев көшесі 1-44 үйлер аралығы, И.Жайназаров тұйық көшесі 1-38 үйлер аралығы, Жақсықылыш көшесі 1-74 үйлер аралығы, Т. Әубәкіров көшесі 1-13 үйлер аралығы, Ә. Жангелдин көшесі 1-20 үйлер аралығы, Ы. Алтынсарин көшесі 1-61 үйлер аралығы, Ә. Молдағұлова көшесі 1-13 үйлер аралығы, Ж. Тлеубергенұлы көшесі 1-11 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 35 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жақсықылыш кенті, Жақсықылыш көшесі № 70 "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 19 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Н. Кенжеғұлұлы көшесі 1-25 үйлер аралығы, Жанқожа батыр көшесі 1-25 үйлер аралығы, Жастар көшесі 1-31 үйлер аралығы, Әйтеке би көшесі 1-39 үйлер аралығы, Ғ. Мұратбаев көшесі 1-9 үйлер аралығы, Тұрсынбике көшесі 1-23 үйлер аралығы, Сартай батыр көшесі 1-49 үйлер аралығы, К. Байсейтова көшесі 1-37 үйлер аралығы, Т. Бигелдинов көшесі 1-17 үйлер аралығы, Т. Рысқұлов көшесі 1-42 үйлер аралығы, Е. Әуелбеков көшесі 1-22 үйлер аралығы, Б. Момышұлы көшесі 1-8 үйлер аралығы, З. Шүкіров көшесі 1-33 үйлер аралығы, С. Дәріқұлов тұйық көшесі 1-41 үйлер аралығы, К. Байсейтова тұйық көшесі 1-5 үйлер аралығы, Ауыл жылы көшесі 1-13 үйлер аралығы, Т. Рысқұлов тұйық көшесі 1-38 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 36 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Орталығы: Сексеуіл кенті, Привокзальная көшесі № 7, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 87 орта мектебі"" коммуналдық мемлекеттік мекемесі. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="109"/>
+      Орталығы: Сексеуіл кенті, Алтын Орда көшесі № 7, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 87 орта мектебі" коммуналдық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ақтан батыр көшесі 1-49 үйлер аралығы, Е. Қонысбаев көшесі 1-50 үйлер аралығы, Ж. Жабаев көшесі 1-25 тақ, 2-42 жұп үйлер аралығы, Ғ. Мұратбаев көшесі 21-53 тақ, 28-66 жұп үйлер аралығы, Д. Өтегенұлы көшесі 25-69 тақ, 26-62 жұп үйлер аралығы, Толыбай батыр көшесі 13-37 тақ, 22-46 жұп үйлер аралығы, Қ. Таласов көшесі 13-33 тақ, 10-40 жұп үйлер аралығы, Т. Рахатов көшесі 1-12 үйлер аралығы, Б. Айқынов көшесі 1-25 тақ, 2-26 жұп үйлер аралығы, І. Жансүгіров көшесі 1-25 тақ, 2-26 жұп үйлер аралығы, К. Байсейтова көшесі 1-25 тақ, 2-26 жұп үйлер аралығы, К. Байсейтова тұйық көшесі 1-25 үйлер аралығы, Сартай би көшесі 17-43 тақ, 14-34 жұп үйлер аралығы, О. Жәнәділов көшесі 1-18 үйлер аралығы, Алтын Орда көшесі 1-23 үйлер аралығы, Ж. Сағиданов көшесі 1-16 үйлер аралығы, Труд көшесі 1-4 үйлер аралығы, Ж. Қаратабанов көшесі 1-24 үйлер аралығы, Қ. Есеев көшесі 1-11 "А" үйлер аралығы, Ж. Жетесов көшесі 1-39 тақ, 2-40 жұп үйлер аралығы, А. Пушкин көшесі 1-4 үйлер аралығы, Қорқыт ата көшесі 1-39 үйлер аралығы, Сартай би тұйық көшесі 1-37 үйлер аралығы. Т. Әубәкіров көшесі 1-34 үйлер аралығы, Бүкірек батыр көшесі 1-37 үйлер аралығы, Н. Атантаев көшесі 1-17 үйлер аралығы, Ю. Гагарин көшесі 1-25 үйлер аралығы, С. Айменов көшесі 23-47 тақ, 30-58 жұп үйлер аралығы, А. Жұмағұлов көшесі 1-21 тақ, 2-12 жұп үйлер аралығы, С. Сейітмұратов көшесі 1-10 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 37 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Орталығы: Сексеуіл кенті, А. Байтұрсынов көшесі № 1 "А", "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 177 орта мектебі"" коммуналдық мемлекеттік мекемесі. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="112"/>
+      Орталығы: Сексеуіл кенті, А. Байтұрсынов көшесі № 1 "А", "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 177 орта мектебі" коммуналдық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Д. Өтегенұлы көшесі 1-23 тақ, 2-24 жұп үйлер аралығы, Толыбай батыр көшесі 1-11 тақ, 2-20 жұп үйлер аралығы, Қ. Таласов көшесі 1-11 тақ, 2-8 жұп үйлер аралығы, С. Айменов көшесі 1-21 тақ, 2-28 жұп үйлер аралығы, Әбілқайырхан көшесі 1-30 үйлер аралығы, Ғ. Мұратбаев көшесі 1-19 тақ, 2-26 жұп үйлер аралығы, А. Байтұрсынов көшесі 2-8 үйлер аралығы, М. Маметова көшесі 1-19 тақ, 2-18 жұп үйлер аралығы, Л. Асанова көшесі 1-9 үйлер аралығы, Д. Жұбанышев көшесі 1-26 үйлер аралығы, Н. Кенжеғұлұлы көшесі 1-7 үйлер аралығы, Арал көшесі 1-18 үйлер аралығы, Қорқыт Ата көшесі 1-37 үйлер аралығы, А. Маханов көшесі 1-50 үйлер аралығы, С. Сейфуллин көшесі 1-44 үйлер аралығы, Қ.Қарақұлов көшесі 1-44 үйлер аралығы, Б.Қошалаев көшесі 1-17 үйлер аралығы, Қ. Сәтпаев көшесі 1-29 үйлер аралығы, Ы. Алтынсарин көшесі 1-20 үйлер аралығы, М.Әуезов көшесі 1-30 үйлер аралығы, Б. Майлин көшесі 1-34 "А" үйлер аралығы, Ә. Досмырзаев көшесі 1-54 үйлер аралығы, Т. Бигелдинов көшесі 1-33 үйлер аралығы, Т. Тоқтаров көшесі 1-42 үйлер аралығы, Жалаңтөс Бахадүр көшесі 1-38 үйлер аралығы, Ж. Байбазаров көшесі 1-30 үйлер аралығы. А. Жұмағұлов көшесі 23-41 тақ, 16-40 жұп үйлер аралығы, Абай Құнанбаев көшесі 1-5 тақ, 2-4 жұп, 7-27 тақ, 6-28 жұп үйлер аралығы, Сартай би көшесі 45-73 тақ, 36-56 жұп үйлер аралығы, Қ. Сәрсенбаев көшесі 1-8 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 38 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z133" w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Сексеуіл кенті, Жалғызағым елді мекені, Жалғызағым көшесі № 38, Қызылорда облысының денсаулық сақтау басқармасының "Арал аудандық көп бейінді орталық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнына қарасты медициналық бекеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Конту ауылы, № 84, № 85, № 86 теміржол бекеттері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 39 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Орталығы: Сексеуіл кенті, Северо-Восточная көшесі № 1, "Қызылорда облысы білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 283 орта мектебі"" коммуналдық мемлекеттік мекемесі. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="118"/>
+      Орталығы: Сексеуіл кенті, Северо-Восточная көшесі № 1, "Қызылорда облысы білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 283 орта мектебі" коммуналдық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қ. Баймбет көшесі 1-20 үйлер аралығы, Ә. Жангелдин көшесі 1-31 үйлер аралығы, Ж. Аймауытов көшесі 1-35 үйлер аралығы, Ж. Аймауытов тұйық көшесі 1-25 үйлер аралығы, Әйтеке би көшесі 1-34 үйлер аралығы, Әйтеке би тұйық көшесі 1-23 үйлер аралығы, Қызылорда көшесі 1-14 үйлер аралығы, Қазақстан көшесі 1-109 үйлер аралығы, Алматы көшесі 1-40 үйлер аралығы, А. Иманов көшесі 1-39 үйлер аралығы, Жанқожа батыр көшесі 1-33 үйлер аралығы, А. Бижанов көшесі 1-45 үйлер аралығы, Б. Момышұлы тұйық көшесі 1-30 үйлер аралығы, М. Бекниязов көшесі 1-23 үйлер аралығы, № 82 құрлық темір жол бекеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 40 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Сексеуіл кенті, Толыбай батыр көшесі № 88, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 231 орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ғ. Мұратбаев көшесі 67-74 үйлер аралығы, Д. Өтегенұлы көшесі 64- 79 үйлер аралығы, Ж. Жабаев көшесі 44-76 үйлер аралығы, Толыбай батыр көшесі 46-84 үйлер аралығы, Қ. Таласов көшесі 41-84 үйлер аралығы, Б. Айқынов көшесі 28-67 үйлер аралығы, І. Жансүгіров көшесі 27-68 үйлер аралығы, К. Байсейітова көшесі 27-70 үйлер аралығы, Сартай би көшесі 41-74 үйлер аралығы, Арал көшесі 56 үй, Арыстан баб көшесі 1-15 үйлер аралығы, С. Жаналиев көшесі 1-37 үйлер аралығы, Д. Есболов көшесі 1-28 үйлер аралығы, М. Шоқай көшесі 1-12 үйлер аралығы, Ә. Тәжібаев көшесі 1-9 үйлер аралығы, Ақорда көшесі 1-6 үйлер аралығы, № 83 теміржол бекеті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 41 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Арал қаласы, Бақтыбай батыр көшесі №1, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 260 орта мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Г. Ишкенов тұйық көшесі 1-5 үйлер аралығы, Г. Ишкенов көшесі 1-41 үйлер аралығы, Б. Уалиев көшесі 1-10 үйлер аралығы, Бақтыбай батыр көшесі 2-12 жұп, 1-31 тақ үйлер аралығы, Қ. Қошқаров көшесі 1-25 үйлер аралығы, Б. Жайлыбаев көшесі 1-8 үйлер аралығы, Ж. Жанаев көшесі 1-32 үйлер аралығы, М. Мақатаев көшесі 1-30 үйлер аралығы, Қ. Жақсыбаев көшесі 1-13 үйлер аралығы, Е. Ниетқалиев көшесі 1-14 үйлер аралығы, Ұ. Өтеулиева көшесі 1-27 үйлер аралығы, Ә.Жантекеев көшесі 1-45 үйлер аралығы, Ұялы көшесі 1-8 үйлер аралығы, А. Иманов көшесі 1-19 үйлер аралығы, Қ. Сапаров көшесі 1-15 үйлер аралығы, Н. Бағысбаев көшесі 1-48 үйлер аралығы, Әбілқайырхан көшесі 47 үй, Астана көшесі 14, 16, 18 "А", 21 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 42 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Арал қаласы, Жеңіс алаңы көшесі № 9, Қызылорда облысының денсаулық сақтау басқармасының "Арал аудандық көп бейінді орталық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнына қарасты "Байтұрсынов" ауылдық емханасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: М. Елеуов көшесі 1-86 үйлер аралығы, Қ. Құлтасов көшесі 1-48 үйлер аралығы, Б. Рысқалов көшесі 1-32 үйлер аралығы, Жеңіс алаңы көшесі 1-21 үйлер аралығы, Н. Сариев көшесі 1-56 үйлер аралығы, А. Байтұрсынов көшесі 36-92 жұп, 17-77 тақ үйлер аралығы, Аралтұз көшесі 26-64 жұп, 29-77 тақ үйлер аралығы, А. Байтұрсынов тұйық көшесі 1-11 үйлер аралығы, Ұ. Есмамбетова көшесі 18-44 жұп, 11-43 тақ үйлер аралығы, Бекарыстан би көшесі 30-80 жұп, 15-69 тақ үйлер аралығы, О. Әбдуалиев көшесі 1-28 үйлер аралығы, А. Есмұрзаев көшесі 1-20 үйлер аралығы, А. Бисембаев көшесі 1-34 үйлер аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 43 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Орталығы: Арал қаласы, М. Сәдібеков көшесі № 23, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "Н.К. Крупская атындағы № 14 мектеп – лицейі"" коммуналдық мемлекеттік мекемесі. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="129"/>
+      Орталығы: Арал қаласы, М. Сәдібеков көшесі № 23 "Б", "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "Н.К. Крупская атындағы № 14 мектеп – лицейі"" коммуналдық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Ә. Қаюпов көшесі 1-11 үйлер аралығы, Н. Қосжанұлы көшесі 1-66 үйлер аралығы, С. Ермағанбетов көшесі 1-38 үйлер аралығы, Ш. Кеулімжаев көшесі 1-26 үйлер аралығы, Ж. Жабаев көшесі 1-12 үйлер аралығы, Ж. Жабаев тұйық көшесі 1-8 үйлер аралығы, М. Сәдібеков тұйық көшесі 1-7 үйлер аралығы, М. Рысқұлов көшесі 1-44 үйлер аралығы, Б. Баймұратов көшесі 1-71 үйлер аралығы, Б. Төремұратов көшесі 1-27 үйлер аралығы, Жанқожа батыр көшесі 2-52 жұп, 1-39 тақ үйлер аралығы, Ы. Жахаев көшесі 1-21 үйлер аралығы, Е. Ізбасқанов көшесі 1-20 үйлер аралығы, М. Сәдібеков көшесі 36-82 жұп, 9-43 тақ үйлер аралығы, Киев тұйық көшесі 1-9 үйлер аралығы, Аралтұз көшесі 2-24 жұп, 1-27 тақ үйлер аралығы, Жетес би көшесі 20-68 жұп, 17-65 тақ үйлер аралығы, Д. Қонаев көшесі 24-60 жұп, 15-49 тақ үйлер аралығы, Ж. Таушанов көшесі 2-20 жұп, 1-29 тақ үйлер аралығы, Ақтан батыр көшесі 2-18 жұп, 1-29 тақ үйлер аралығы, А. Байтұрсынов көшесі 2-34 жұп, 1-15 тақ үйлер аралығы, Ұ. Есмамбетова көшесі 2-16 жұп, 1-9 тақ үйлер аралығы, Бекарыстан би көшесі 2-28 жұп, 1-13 тақ үйлер аралығы, М. Сәрсенов көшесі 1-21 үйлер аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 44 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Орталығы: Арал қаласы, М. Жұмабаев көшесі № 36, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "Ж. Әбдірашев атындағы № 62 мектеп – лицейі"" коммуналдық мемлекеттік мекемесі. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="133"/>
+      Орталығы: Арал қаласы, М. Жұмабаев көшесі № 1, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "Ж. Әбдірашев атындағы № 62 мектеп – лицейі"" коммуналдық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ж. Таушанов көшесі 26-70 жұп, 31-71 тақ үйлер аралығы, Қ. Сманов көшесі 1-41 үйлер аралығы, М. Жұмабаев көшесі 1-64 үйлер аралығы, Б. Майлин көшесі 1-68 үйлер аралығы, Т. Жароков көшесі 1-65 үйлер аралығы, Д. Қонаев көшесі 62-108 жұп, 51-101 тақ үйлер аралығы, Ақтан батыр көшесі 20-50 жұп, 31-57 тақ үйлер аралығы, Ғ. Мүсірепов көшесі 1-65 үйлер аралығы, Бегім-Ана көшесі 1-46 үйлер аралығы, Ә. Қалдыбайұлы көшесі 1-44 үйлер аралығы, К. Омаров көшесі 1-36 үйлер аралығы, Қ. Досжанов көшесі 1-34 үйлер аралығы, М. Шалабаев көшесі 1-20 үйлер аралығы, Ә. Лепесов көшесі 1-27 үйлер аралығы, М. Ешниязов көшесі 1-24 үйлер аралығы, Т. Тәжіғұлов көшесі 1-23 үйлер аралығы, Ж. Кенжебаев көшесі 1-39 үйлер аралығы, Қ. Қартайұлы көшесі 1-32 үйлер аралығы, Б. Ермағамбетов тұйық көшесі 1-17 үйлер аралығы, Л. Қалиев көшесі 1-19 үйлер аралығы, Сырым батыр көшесі 2-14 үйлер аралығы, Жаңқожа батыр көшесі 54-78 жұп, 43-87 тақ үйлер аралығы, Т. Таңатов көшесі 2 "А", 1-71 үйлер аралығы, Т. Сырымов көшесі 1-24 үйлер аралығы, М. Сәдібеков көшесі 84-122 жұп, 45-63 тақ үйлер аралығы, Ж. Тлеубаев көшесі 1-31 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 45 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Арал қаласы, Бақтыбай батыр көшесі № 35, "Арал қаласы әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "З. Шүкіров атындағы Арал қалалық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z153" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: К. Өтенов көшесі 1-60 үйлер аралығы, Жетес би көшесі 2-18 жұп, 1-15 тақ үйлер аралығы, Е. Ормағамбетов көшесі 1-51 үйлер аралығы, Ә. Молдағұлова көшесі 2-20 жұп, 1-11 тақ үйлер аралығы, Ә. Шалманов тұйық көшесі 1-22 үйлер аралығы, Бақтыбай батыр көшесі 42-68 жұп, 41-91 тақ үйлер аралығы, Т. Бокин көшесі 1-16 үйлер аралығы, Н. Маханова көшесі 1-34 үйлер аралығы, Қ. Жасекенов көшесі1-24 үйлер аралығы, Р. Компашев көшесі 1-37 үйлер аралығы, Қызылорда көшесі 1-35 үйлер аралығы, Д. Ерекеев көшесі 1-17 үйлер аралығы, М. Сәдібеков көшесі 2-34 жұп, 1-7 тақ үйлер аралығы, Д. Қонаев көшесі 2-22 жұп, 1-13 тақ үйлер аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z154" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 46 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z155" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Орталығы: Арал қаласы, Бақтыбай батыр көшесі № 117, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 220 орта мектебі"" коммуналдық мемлекеттік мекемесі. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="139"/>
+      Орталығы: Арал қаласы, Ізтай Айбосынов көшесі № 1 А, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 292 орта мектебі" коммуналдық мемлекеттік мекемесі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ж. Әлімбетов көшесі 1-100 үйлер аралығы, К. Дәрібаев көшесі 1-47 үйлер аралығы, А. Медетов көшесі 1-24 үйлер аралығы, Ж. Әбдірашұлы көшесі 1-47 үйлер аралығы, З. Шүкіров көшесі 1-56 үйлер аралығы, Т. Рысқұлов көшесі 1-54 үйлер аралығы, Алтықұдық көшесі 1-54 үйлер аралығы, М. Құттықов көшесі 1-46 үйлер аралығы, Б. Момышұлы көшесі 1-40 үйлер аралығы, Т. Әлімбетов көшесі 1-35 үйлер аралығы, А. Құмаров көшесі 1-40 үйлер аралығы, Ж. Тілеубаев көшесі 1-31 үйлер аралығы, Т. Таңатов көшесі 2 "Б", 1 "А"-19 "А" үйлер аралығы, І. Айбосынов көшесі 1-19 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 47 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z158" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орталығы: Арал қаласы, П. Құттымұратов көшесі № 2 Б, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "Арал ауданының оқушылар үйі"" коммуналдық мемлекеттік қазыналық кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z159" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Ғ. Шектібаев көшесі 1-48 үйлер аралығы, Әбілқайыр хан көшесі 1-40 үйлер аралығы, А. Бердалиев көшесі 1-18 үйлер аралығы, Ә. Қаюпов көшесі 13-29 үйлер аралығы, Д. Жолымбетов көшесі 1-37 үйлер аралығы, Қ. Ерімбет көшесі 1-70 үйлер аралығы, Т. Есетов көшесі 1-45 үйлер аралығы, Қ. Келімбетов көшесі 1-20 үйлер аралығы, Астана көшесі 2-12 жұп, 1-19 тақ үйлер аралығы, П. Құттымұратова көшесі 1-43 үйлер аралығы, Д. Құттымұратов көшесі 1-10 үйлер аралығы, А. Халықұлов көшесі 1-19 үйлер аралығы, И. Панфилов көшесі 1-31 үйлер аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z160" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 48 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z161" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Орталығы: Арал қаласы, Бақтыбай батыр көшесі № 115, "Арал ауданының мәдениет және спорт бөлімі" коммуналдық мемлекеттік мекемесінің "Арал аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="144"/>
+      Орталығы: Арал қаласы, Бақтыбай батыр көшесі № 115, "Арал ауданының мәдениет және тілдерді дамыту бөлімі" коммуналдық мемлекеттік мекемесінің "Арал аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорны. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z152" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекарасы: Сапақ би көшесі 1-42 үйлер аралығы, Ә. Төлегенұлы көшесі 1-63 үйлер аралығы, М. Дулатов көшесі 1-46 үйлер аралығы, Ә. Молдағұлова көшесі 22-40 жұп, 13-39 тақ үйлер аралығы, М. Мәметова көшесі 1-60 үйлер аралығы, Т. Бөріқұлақов көшесі 1-72 үйлер аралығы, Қ. Сәрсенбаев көшесі 1-43 үйлер аралығы, М. Балмағамбетов көшесі 1-51 үйлер аралығы, Бақтыбай батыр көшесі 70-98 жұп, 93-119 тақ үйлер аралығы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 49 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z164" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орталығы: Арал қаласы, Ә. Әленов көшесі № 1, "Қызылорда облысының білім басқармасының "Арал индустриалды-техникалық колледжі"" коммуналдық мемлекеттік қазыналық кәсіпорны. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z165" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қосарал көшесі 1-31 үйлер аралығы, Ж. Нұрпейсов көшесі 1-31 үйлер аралығы, Бекмырза хан көшесі 1-22 үйлер аралығы, Ж. Дошниязов көшесі 1-50 үйлер аралығы, Ә. Әленов көшесі 1-61 үйлер аралығы, С. Сүлейменов көшесі 1-54 үйлер аралығы, А.П. Мин көшесі 1-41 үйлер аралығы, С. Көбеков көшесі 1-89 үйлер аралығы, Сырлыбай би көшесі 1-18 үйлер аралығы, Жылқайдар батыр көшесі 1-14 үйлер аралығы, Ә. Қуанышбаев көшесі 1-27 үйлер аралығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z166" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 50 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z169" w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Арал қаласы, Әйтеке би көшесі № 60 "А", "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 83 орта мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Н. Балапанов көшесі 1-78 үйлер аралығы, Ә. Жүсіпов тұйық көшесі 1-14 үйлер аралығы, Т. Әубәкіров көшесі 1-74 үйлер аралығы, М. Әуезов көшесі 12-89 үйлер аралығы, Қ. Тілепбергенұлы көшесі 28-90 жұп, 9-81 тақ үйлер аралығы, М. Жәрімбетов көшесі 1-17 үйлер аралығы, Ғ. Мұстафин көшесі 1-45 үйлер аралығы, Р. Тұрымбетов көшесі 1-80 үйлер аралығы, Б. Тәңірбергенов көшесі 1-66 үйлер аралығы, Т. Медетбаев көшесі 1-76 үйлер аралығы, І. Жансүгіров көшесі 1-70 үйлер аралығы, С. Сейфуллин көшесі 1-70 үйлер аралығы, З. Махатов көшесі 1-55 үйлер аралығы, Әйтеке би көшесі 30-86 жұп, 25-91 тақ үйлер аралығы, № 1 шағын ауданы 1-57 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 51 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z170" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Арал қаласы, Ж. Әбілжанов көшесі № 16, Қызылорда облысының білім басқармасының "Арал көпсалалы колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z171" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Матай Үмбет би көшесі 1-39 үйлер аралығы, Ш. Айманов көшесі 1-25 үйлер аралығы, Сарышоқы көшесі 1-20 үйлер аралығы, М. Нұржаубаев көшесі 1-59 үйлер аралығы, Байғара батыр көшесі 1-23 үйлер аралығы, Әл-Фараби көшесі 1-30 үйлер аралығы, Абай көшесі 13-57 үйлер аралығы, Ж. Әбілжанов көшесі 1-34 үйлер аралығы, Қ. Балапанов тұйық көшесі 1-18 үйлер аралығы, Т. Жолмағамбетұлы көшесі 1-31 үйлер аралығы, Әйтеке би көшесі 2-28 жұп, 1-23 тақ үйлер аралығы, Қ. Оразалиев тұйық көшесі 1-12 үйлер аралығы, Н. Бекжанов тұйық көшесі 1-22 үйлер аралығы, Қ. Тлепбергенұлы көшесі 2-16 жұп, 1-7 тақ үйлер аралығы, М. Әуезов көшесі 1-11 үйлер аралығы, Ә. Жангелдин көшесі 1-19 үйлер аралығы, Ш. Уалиханов көшесі 1-28 үйлер аралығы, О. Байарыстанов көшесі 1-29 үйлер аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z172" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 52 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z173" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z163" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орталығы: Арал қаласы, Т. Елемесов көшесі, № 1 "А", "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "Ұ. Қараманов атындағы № 262 мектеп-гимназия"" коммуналдық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z174" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z164" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Т. Елемесов көшесі 1-30 үйлер аралығы, Водоканал көшесі 1-20 үйлер аралығы Ж. Сайн көшесі 1-27 үйлер аралығы, Телецентр көшесі 1-8 үйлер аралығы, В. Терешкова көшесі 1-58 үйлер аралығы, Ә. Байтаханов көшесі 1-11 үйлер аралығы, С. Тәукеев көшесі 1-5 үйлер аралығы, Ж. Сауытбаев көшесі 1-28 үйлер аралығы, Д. Сахиев көшесі 1-36 үйлер аралығы, О. Жандосов көшесі 1-28 үйлер аралығы, О. Жандосов тұйық көшесі 1-16 үйлер аралығы, Ә.Тынымбаев тұйық көшесі 1-16 үйлер аралығы, Н. Байғанин тұйық көшесі 1-11 үйлер аралығы, Н. Байғанин көшесі 1-19 үйлер аралығы, К. Байсейтова тұйық көшесі 1-20 үйлер аралығы, К. Байсейтова көшесі 1-26 үйлер аралығы, Қ. Сағырбайұлы тұйық көшесі 1-11 үйлер аралығы, Қ. Сағырбайұлы көшесі 1-29 үйлер аралығы, Сарыкөл тұйық көшесі 1-52 үйлер аралығы, Д. Нұрпейсова тұйық көшесі 1-9 үйлер аралығы, Д. Нұрпейсова көшесі 1-52 үйлер аралығы, Бәйтерек тұйық көшесі 1-35 үйлер аралығы, Ы. Алтынсарин көшесі 1-38 үйлер аралығы, Ә. Баймырзаев көшесі 1-28 үйлер аралығы, Қамыстыбас көшесі 1-15 үйлер аралығы, М. Төлебаев көшесі 1-10 үйлер аралығы, Қарақұм көшесі 1-23 үйлер аралығы, Бекетай би көшесі 1-36 үйлер аралығы, Ш. Байғараев көшесі 1-44 үйлер аралығы, А. Шоқпаров көшесі 1-19 үйлер аралығы, С. Тұрдалиев көшесі 2-52 үйлер аралығы, Қазыбек би көшесі 15-65 үйлер аралығы, М. Нағыманов көшесі 1-29 үйлер аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z175" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z165" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 53 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z176" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z166" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Арал қаласы, Бақтыбай батыр көшесі № 110, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "Қарлығаш"" балабақшасы коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қ. Қарақұлов көшесі 1-20 үйлер аралығы, Ж. Әмірханұлы көшесі 1-28 үйлер аралығы, Қ. Сәтпаев көшесі 1-26 үйлер аралығы, Бақтыбай батыр көшесі 100-154 жұп, 121-149 тақ үйлер аралығы, Ә. Сатаев көшесі 1-74 үйлер аралығы, Төле би көшесі 1-69 үйлер аралығы, С. Мұқанов көшесі 1-55 үйлер аралығы, Ж. Тәжімбетов көшесі 1-44 үйлер аралығы, Ә. Жұбаниязов көшесі 1-28 үйлер аралығы, Қ. Сұлтанбаев көшесі 1-21 үйлер аралығы, Байқоңыр көшесі 1-43 үйлер аралығы, № 4 мөлтек ауданы 1-298 үйлер аралығы, Қ. Дабылов көшесі 1-69 үйлер аралығы, І. Жүсіпов көшесі 1-22 үйлер аралығы, А. Жиеналиев көшесі 1-69 үйлер аралығы, М. Мыңжасаров көшесі 1-69 үйлер аралығы, "Толқын" газеті көшесі 1-33 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z168" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 54 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z179" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Арал қаласы, Ш. Қибасов көшесі № 1, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 71 орта мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Тәжі палуан көшесі 1-75 үйлер аралығы, Б. Халықов көшесі 1-22 үйлер аралығы, Б. Бижанов көшесі 1-44 үйлер аралығы, Ә. Нұрпейсов көшесі 1-28 үйлер аралығы, Т. Рысбаев көшесі 1-30 үйлер аралығы, Ш. Қибасов көшесі 2-30 үйлер аралығы, А. Мархабаев көшесі 1-17 үйлер аралығы, Ә. Бисенбаев көшесі 1-45 үйлер аралығы, Ұ. Балымбетова көшесі 1-22 үйлер аралығы, Абай көшесі 1-13 үйлер аралығы, С. Назаров көшесі № 1-45 үйлер аралығы, К. Ильясов көшесі 1-40 үйлер аралығы, № 2 шағын ауданы 1-177 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 55 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z182" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Арал қаласы, Т. Нұржанов көшесі № 5 "А", "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "Сартай"" бөбекжайы коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z183" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Т. Нұржанов көшесі 1-83 үйлер аралығы, Достық көшесі 1-74 үйлер аралығы, Сартай батыр көшесі 1-74 үйлер аралығы, Жылқаман батыр көшесі 1-77 үйлер аралығы, Т. Тоқтаров көшесі 1-87 үйлер аралығы, М. Өтемісұлы көшесі 1-87 үйлер аралығы, Ғ. Мұратбаев көшесі 1-94 үйлер аралығы, У. Қосымов көшесі 1-64 үйлер аралығы, М. Бәйімбетов көшесі 1-64 үйлер аралығы, Т. Шевченко көшесі 1-36 үйлер аралығы, Т. Шевченко тұйық көшесі 1-11 үйлер аралығы, С. Тұрдалиев көшесі 52-86 жұп, 1 "А", 1-39 тақ үйлер аралығы, Қ. Каденов көшесі 1-30 үйлер аралығы, Қазыбек би көшесі 2-20 жұп, 1-13 тақ үйлер аралығы, Алматы көшесі 1-46 үйлер аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z184" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 382 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Арал қаласы, Сырым батыр даңғылы № 1, Қызылорда облысының денсаулық сақтау басқармасының "Арал аудандық көп бейінді орталық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекарасы: Қызылорда облысының денсаулық сақтау басқармасының "Арал аудандық көп бейінді орталық ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорнының ғимараты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z186" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 388 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z20" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталығы: Жетес би ауылдық округі, Ескіұра ауылы, Ескіұра көшесі № 9, "Қызылорда облысының білім басқармасының Арал ауданы бойынша білім бөлімінің "№ 281 негізгі мектебі"" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ескіұра ауылы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4661,31 +4511,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>