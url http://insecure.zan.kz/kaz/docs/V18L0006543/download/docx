--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2454de6" w14:textId="2454de6">
+    <w:p w14:paraId="39b1f8a" w14:textId="39b1f8a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қоғамдық тәртiптi қамтамасыз етуге қатысатын азаматтарды көтермелеудiң түрлерi мен тәртiбiн, сондай-ақ оларға ақшалай сыйақының мөлшерiн айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызылорда облысы әкімдігінің 2018 жылғы 28 қарашадағы № 1271 қаулысы. Қызылорда облысының Әділет департаментінде 2018 жылғы 29 қарашада № 6543 болып тіркелді. Күші жойылды - Қызылорда облысының әкімдігінің 2026 жылғы 25 мамырдағы № 94 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қызылорда облысының әкімдігінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қоғамдық тәртіпті қамтамасыз етуге азаматтардың қатысуы туралы" Қазақстан Республикасының 2004 жылғы 9 шілдедегі Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,452 +239,488 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағының 3) тармақшасына, "Құқық бұзушылық профилактикасы туралы" Қазақстан Республикасының 2010 жылғы 29 сәуірдегі Заңының 6-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қызылорда облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қоғамдық тәртiптi қамтамасыз етуге қатысатын азаматтарды көтермелеудiң түрлерi мен тәртiбi, сондай-ақ оларға ақшалай сыйақының мөлшерi айқындалсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулының орындалуын бақылау Қызылорда облысы әкімінің орынбасары С.Ж. Сүлейменовке жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      2. Осы қаулының орындалуын бақылау Қызылорда облысы әкімінің орынбасары С.Ж. Сүлейменовке жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7824"/>
-        <w:gridCol w:w="4176"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7824" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызылорда облысы әкімінің</w:t>
-[...12 lines deleted...]
-              <w:t>міндетін атқарушы</w:t>
+              <w:t>Қызылорда облысы әкімінің міндетін атқарушы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4176" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қ. Ысқақов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7824" w:type="dxa"/>
+            <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "КЕЛІСІЛДІ"</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...16 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>       "КЕЛІСІЛДІ"</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>"Қазақстан Республикасы Ішкі істер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қазақстан Республикасы Ішкі істер</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>министрлігі Қызылорда облысының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрлігі Қызылорда облысының</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>полиция департаменті" мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>полиция департаменті" мемлекеттік</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>мекемесінің бастығы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекемесінің бастығы</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>__________________Қ. Мұхитов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2018 жылғы "27" қараша</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -634,422 +754,470 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызылорда облысы әкімдігінің 2018 жылғы "28" қарашадағы №1271 қаулысына қосымша</w:t>
+              <w:t>Қызылорда облысы әкімдігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы "28" қарашадағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№1271 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоғамдық тәртiптi қамтамасыз етуге қатысатын азаматтарды көтермелеудiң түрлерi мен тәртiбi,сондай-ақ оларға ақшалай сыйақының мөлшерi</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Көтермелеудiң түрлерi</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоғамдық тәртiптi қамтамасыз етуге қатысатын азаматтарды көтермелеудiң түрлерi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алғыс жариялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) грамотамен марапаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақшалай сыйақы беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Көтермелеудiң түрлерi</w:t>
-[...79 lines deleted...]
-      3) ақшалай сыйақы беру.</w:t>
+        <w:t xml:space="preserve"> 2. Көтермелеудiң тәртiбi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Көтермелеудiң тәртiбi</w:t>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қылмыстың алдын алуға және жолын кесуге жәрдемдескен қоғамдық тәртiптi қорғауға қатысатын азаматтарды көтермелеу мәселелерiн қала және аудандардың жергілікті атқарушы органдары құратын комиссиялармен (бұдан әрi - комиссия) қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Комиссияның құрамына қалалық, аудандық жергiлiктi өкiлдi және атқарушы органдарының,полиция органдарының өкiлдерi енгiзiледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қылмыстың алдын алуға және жолын кесуге, қоғамдық тәртiптi қорғауға, қоғамдық қауiпсiздiктi қамтамасыз етуге белсендi қатысатын азаматтарды көтермелеу жөнiндегi ұсыныстарды комиссияның қарауына қалалық, аудандық полиция органдары ұсынады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комиссия қабылдаған шешiм –көтермелеу үшiн, ал комиссия қабылдаған шешiмге сәйкес облыстық, аудандық полиция органдары бастықтарының бұйрықтары - көтермелеуге ақы төлеу үшiн негiз болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      5. Комиссия қабылдаған шешiм –көтермелеу үшiн, ал комиссия қабылдаған шешiмге сәйкес облыстық, аудандық полиция органдары бастықтарының бұйрықтары - көтермелеуге ақы төлеу үшiн негiз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қоғамдық тәртiптi қамтамасыз етуге қатысқан азаматтарға көтермелеу шараларын облыстық, қалалық, аудандық полиция органдары салтанатты жағдайда жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      6. Қоғамдық тәртiптi қамтамасыз етуге қатысқан азаматтарға көтермелеу шараларын облыстық, қалалық, аудандық полиция органдары салтанатты жағдайда жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Ақшалай сыйақының мөлшерi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3. Ақшалай сыйақының мөлшерi</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ақшалай сыйақының мөлшерiн комиссия қоғамдық тәртiптi қамтамасыз етуге көтермеленетiн адамның қосқан үлесiн және ол немесе оның қатысуымен жолы кесiлген құқыққа қарсы әрекеттiң нәтижесiнде келтiрiлуi мүмкiн залалдың көлемiн ескере отырып белгiлейдi және ол, әдетте, 10 есе айлық есептiк көрсеткiштен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ақшалай сыйақы төлеудi, көтермелеуге ұсыныс енгiзген облыстық, аудандық полиция органдары облыстық бюджеттің қаражаттары есебiнен жүргiзедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көтермелеуге ақы төлеуге арналған қаражат полиция органдары шығыстарының құрамында жеке бағдарламамен көзделедi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1371,35 +1539,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>