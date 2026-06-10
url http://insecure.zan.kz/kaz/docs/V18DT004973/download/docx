--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b34234" w14:textId="7b34234">
+    <w:p w14:paraId="917bea5" w14:textId="917bea5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,103 +85,184 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кеген ауданының аумағында сайлау учаскелерін құру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z7" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алматы облысы Кеген ауданы әкімінің 2018 жылғы 14 желтоқсандағы № 25 шешімі. Алматы облысы Әділет департаментінде 2018 жылы 21 желтоқсанда № 4973 болып тіркелді. Күші жойылды - Алматы облысы Кеген ауданы әкімінің 2026 жылғы 2 сәуірдегі № 10 шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Алматы облысы Кеген ауданы әкімінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Шешім атауы жаңа редакцияда – Алматы облысы Кеген ауданы әкімінің 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы сайлау туралы" 1995 жылғы 28 қыркүйектегі Қазақстан Республикасының Конституциялық Заңының 23-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -194,192 +277,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" 2001 жылғы 23 қаңтардағы Қазақстан Республикасы Заңының 33-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Кеген ауданының әкімі ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Кеген ауданының аумағында сайлау учаскелері </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – Алматы облысы Кеген ауданы әкімінің 29.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы шешімнің орындалуын бақылау аудан әкімі аппаратының басшысы Исаев Медет Шайытқанұлына жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p>
-[...77 lines deleted...]
-      2. Осы шешімнің орындалуын бақылау аудан әкімі аппаратының басшысы Исаев Медет Шайытқанұлына жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы шешім әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -557,4427 +640,4449 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кеген ауданы әкімінің 2018 жылғы 14 желтоқсандағы № 25 шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="4"/>
+    <w:bookmarkStart w:name="z19" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда – Алматы облысы Кеген ауданы әкімінің 29.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кеген ауданының аумағындағы сайлау учаскелері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. № 557 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...31 lines deleted...]
-      1. № 557 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Кеген ауылы, Б. Момышұлы көшесі № 13, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Кеңес Нұрпейісұлы атындағы мектеп-лицейі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z26" w:id="6"/>
-[...15 lines deleted...]
-      Орталығы: Кеген ауылы, Б. Момышұлы көшесі № 13, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Кеңес Нұрпейісұлы атындағы мектеп-лицейі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z27" w:id="7"/>
+    <w:bookmarkStart w:name="z28" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі: № 1-ден 81-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z29" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі: № 1-ден 59-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z30" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұзақ Батыр көшесі: № 1-ден 45-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байғабылұлы көшесі: № 1-ден 18-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z32" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балапанұлы көшесі: № 1-ден 88-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z33" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәнекеұлы көшесі: № 1-ден 23-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жәменкеұлы көшесі : № 1-ден 52-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангелді көшесі № 1-ден 72-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z36" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Орманов көшесі: № 1-ден 18-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z37" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалмақбайұлы көшесі: № 1-ден 17-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z38" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек көшесі: № 2-ден 40-қа дейінгі үйлер (жұп жағы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Смағұл көшесі: № 1-ден 33-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z40" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ынтымақ көшесі: № 1-ден 7-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ы. Алтынсарин көшесі: № 3-тен 70-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш. Уалиханов көшесі: № 1-ден 82-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Байжанұлы көшесі: № 22-ден 29-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төлебаев көшесі: № 12-ден 50-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түп көшесі: № 4-тен 61-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Мұқашұлы көшесі: № 1-ден 15-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Момышұлы көшесі: № 1-ден 4-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек көшесі: № 93/1-ден 93/51-ге дейінгі үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z49" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. № 558 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z50" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Кеген ауылы, Б. Атыханұлы көшесі № 13, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Өжек Жаңабаев атындағы орта мектеп" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z51" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...458 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z51" w:id="31"/>
-[...15 lines deleted...]
-      Шекаралары:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мырзагелді ата көшесі: № 2-ден 24-ке дейінгі үйлер,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z52" w:id="32"/>
-[...15 lines deleted...]
-      Мырзагелді ата көшесі: № 2-ден 24-ке дейінгі үйлер,</w:t>
+    <w:bookmarkStart w:name="z53" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүсірәліұлы көшесі: № 1-ден № 47-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z53" w:id="33"/>
-[...15 lines deleted...]
-      Мүсірәліұлы көшесі: № 1-ден № 47-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Атыханұлы көшесі: № 3-тен 49-ға дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z54" w:id="34"/>
-[...15 lines deleted...]
-      Б. Атыханұлы көшесі: № 3-тен 49-ға дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек көшесі: № 7-ден 31-ге дейінгі үйлер (тақ жағы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z55" w:id="35"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әзімжанов көшесі: № 2-ден 42-ге дейінгі үйлер (жұп жағы); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағаев көшесі:№ 2-ден 42-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z57" w:id="37"/>
-[...15 lines deleted...]
-      Бағаев көшесі:№ 2-ден 42-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Жақсылықұлы көшесі: № 2-ден 32-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z58" w:id="38"/>
-[...15 lines deleted...]
-      Б. Жақсылықұлы көшесі: № 2-ден 32-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғасбайұлы көшесі: № 46-дан 113-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z59" w:id="39"/>
-[...15 lines deleted...]
-      Қорғасбайұлы көшесі: № 46-дан 113-ке дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәтпаев көшесі: № 19-дан 59-ға дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z60" w:id="40"/>
-[...15 lines deleted...]
-      Сәтпаев көшесі: № 19-дан 59-ға дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дархан көшесі: № 12-ден 32-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z61" w:id="41"/>
-[...15 lines deleted...]
-      Дархан көшесі: № 12-ден 32-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лебаев көшесі: № 55-тен 82-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z62" w:id="42"/>
-[...15 lines deleted...]
-      Лебаев көшесі: № 55-тен 82-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қонаев көшесі: № 50-ден 126-ға дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z63" w:id="43"/>
-[...15 lines deleted...]
-      Қонаев көшесі: № 50-ден 126-ға дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жандосов көшесі: № 62-ден 104-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z64" w:id="44"/>
-[...15 lines deleted...]
-      Жандосов көшесі: № 62-ден 104-ке дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бидайбекұлы көшесі: № 37-ден 92-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z65" w:id="45"/>
-[...15 lines deleted...]
-      Бидайбекұлы көшесі: № 37-ден 92-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Қарағожаев көшесі: № 3-тен 11-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z66" w:id="46"/>
-[...15 lines deleted...]
-      Т. Қарағожаев көшесі: № 3-тен 11-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Момышұлы көшесі: № 18-ден 32-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z67" w:id="47"/>
-[...15 lines deleted...]
-      Момышұлы көшесі: № 18-ден 32-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көшкінов көшесі: № 1-ден 77-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z68" w:id="48"/>
-[...15 lines deleted...]
-      Көшкінов көшесі: № 1-ден 77-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саябақ көшесі: № 1-ден 4-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z69" w:id="49"/>
-[...15 lines deleted...]
-      Саябақ көшесі: № 1-ден 4-ке дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аурухана маңы көшесі: № 1-ден 28-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z70" w:id="50"/>
-[...15 lines deleted...]
-      Аурухана маңы көшесі: № 1-ден 28-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р. Мамбетов көшесі: № 1-ден 23-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z71" w:id="51"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       М. Маметова көшесі: № 53-тен 101-ге дейінгі үйлер. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. № 559 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z73" w:id="53"/>
-[...15 lines deleted...]
-      3. № 559 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Кеген ауылы, М. Лебаев көшесі № 40, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Түменбай бастауыш мектебі бар Сәдуақас Серкебаев атындағы орта мектеп-гимназия" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z74" w:id="54"/>
-[...15 lines deleted...]
-      Орталығы: Кеген ауылы, М. Лебаев көшесі № 40, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Түменбай бастауыш мектебі бар Сәдуақас Серкебаев атындағы орта мектеп-гимназия" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z75" w:id="55"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әзімжанов көшесі: № 1-ден 41-ге дейінгі үйлер (тақ жағы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бидайбекұлы көшесі: № 1-ден 36-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жандосов көшесі: № 1-ден 61-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мықитанұлы көшесі: № 1-ден 59-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зықайұлы көшесі: № 1-ден 30-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұратбаев көшесі: № 1-ден 33-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғанбайұлы көшесі: № 1-ден 22-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z83" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дархан көшесі: № 1-ден 11-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z84" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молдағұлова көшесі: № 1-ден 31-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түркебайұлы көшесі: № 1-ден 28-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қойшыбекұлы көшесі: № 1-ден 20-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нүсіпбекұлы көшесі: № 1-ден 11-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қонаев көшесі: № 1-ден 45-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарқынбасұлы көшесі: № 1-ден 55-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лебаев көшесі: № 2-ден 38-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорғасбайұлы көшесі: № 1-ден 45-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейсембетұлы көшесі: № 1-ден 26-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәметова көшесі: № 1-ден 51-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек көшесі: № 1-ден 5-ке дейінгі үйлер (тақ жағы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көпір маңында орналасқан № 1-ден 17-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Төсекбайұлы көшесі: № 1-ден 25-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ө. Игібайұлы көшесі: № 12-ден 38-ге дейінгі үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. № 560 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z99" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Түменбай ауылы, Ақшоқы көшесі № 21, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Түменбай бастауыш мектебі бар Сәдуақас Серкебаев атындағы орта мектеп-гимназия" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Түменбай және Темірлік ауылдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. № 562 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z102" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Бөлексаз ауылы, Күлшашарұлы көшесі № 11, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Бөлексаз орта мектеп мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z103" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Бөлексаз ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. № 563 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Ақтасты ауылы, Райымбек көшесі № 13, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ақтасты орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z106" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақтасты ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. № 564 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жаңа Тасашы ауылы, Райымбек көшесі № 7, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Тасашы орта мектебіне қарасты интернаты бар мектепке дейінгі шағын орталығымен және Сарыкөл бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z109" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тасашы, Жаңа Тасашы, Сарыкөл ауылдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z110" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. № 565 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z111" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қарқара ауылы, Райымбек көшесі № 27, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қарқара орта мектебі мектепке дейінгі шағын орталығымен және Ереуіл бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z112" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Қарқара ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. № 566 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Ереуіл ауылы, Ереуіл көшесі № 1, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қарқара орта мектебі мектепке дейінгі шағын орталығымен және Ереуіл бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ереуіл ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z116" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. № 567 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Көкпияз ауылы, Қ. Рысбекұлы көшесі № 22, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Іңкәрбек Жұмағұлов атындағы орта мектебі мектепке дейінгі шағын орталығымен және Көкпияз бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z118" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Көкпияз ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. № 568 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z120" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Шырғанақ ауылы, О. Дауренов көшесі № 8, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Іңкәрбек Жұмағұлов атындағы орта мектебі мектепке дейінгі шағын орталығымен және Көкпияз бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z121" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Шырғанақ ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z122" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. № 569 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Талды ауылы, Р. Рақышұлы көшесі № 2, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Талды негізгі мектеп және Кеңсу бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Талды ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. № 570 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Кіші Қарқара ауылы, О. Ақбаев көшесі № 11, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Бескөл негізгі мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Кіші Қарқара ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. № 571 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Кеңсу ауылы, А. Ожаров көшесі № 20, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Талды негізгі мектеп және Кеңсу бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Кеңсу ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. № 572 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Тұйық ауылы, Т. Сүйенішұлы көшесі № 1, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Тұйық орта мектебі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тұйық ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. № 573 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Ұзынбұлақ ауылы, Абай көшесі № 48, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ыдырыс Көшкінов атындағы орта мектебі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ұзынбұлақ ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. № 574 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Ақсай ауылы, Б. Жандаров көшесі № 5, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ақсай орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақсай ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. № 575 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жалаулы ауылы, М. Лебаев көшесі № 33, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Жалаулы орта мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Жалаулы ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. № 576 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жылысай ауылы, Абай көшесі № 20, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Майлы Орманов атындағы орта мектеп мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Жылысай, Қолтықбастау, Мойнақ ауылдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z146" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. № 577 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Шыбышы ауылы, О. Батырбеков көшесі № 14А, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Бестөбе орта мектебі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Шыбышы ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. № 578 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жайдақбұлақ ауылы, Ш. Уалиханов көшесі № 31, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Сейдахмет Босқынбаев атындағы негізгі мектеп" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z151" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Жайдақбұлақ ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z152" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. № 579 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z153" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Тоғызбұлақ ауылы, М. Сыбанкулов көшесі № 9, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қапез Байғабылұлы атындағы орта мектеп мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z154" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тоғызбұлақ ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z155" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. № 580 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z156" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жалаңаш ауылы, М. Серікбаев көшесі № 89, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Жамал Ермегияев атындағы орта мектебі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z157" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...1618 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z157" w:id="137"/>
+    <w:bookmarkStart w:name="z158" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Мүсіралиев көшесі: № 1-ден 15-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z159" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Аршабайұлы көшесі: № 1-ден 45-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z160" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Жақашев көшесі: № 1-ден 20-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Атыханұлы көшесі: № 19-дан 44-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z162" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Бабаев көшесі: № 42-ден 91-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z163" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Қанайұлы көшесі: № 56-дан 103-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z164" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Серікбаев көшесі: № 40-тан 117-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z165" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Байғабылұлы көшесі: № 54-тен 104-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z166" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі: № 18-дан 45-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z167" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Тайбағарұлы көшесі: № 3-тен 31-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z168" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек батыр көшесі: № 28-ден 70-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z169" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Бокин көшесі: № 27-ден 42-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z170" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Молдағұлова көшесі: № 9-дан 18-ге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z171" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Әуезов көшесі: № 1-ден 13-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z172" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Әлдібайұлы көшесі: № 2-ден 9-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z173" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Әлімғазыұлы көшесі: № 2-ден 58-ге дейінгі үйлер (жұп жағы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z174" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Жүнісов көшесі: № 8-ден 49-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z175" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Рысқұлов көшесі: № 1-ден 49-ға дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z176" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Смайлов көшесі: № 4-тен 21 үй 2 пәтерге дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z177" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Момышұлы көшесі: № 1-ден 13-ке дейінгі үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z178" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н.Өзекбекұлы көшесі: № 7-ден 9-ға дейінгі үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z179" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. № 581 сайлау учаскесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z180" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жалаңаш ауылы, М.Мақатаев көшесі № 15, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Сарсенбай Бейсембетұлы атындағы орта мектеп мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z181" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...458 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z181" w:id="161"/>
-[...15 lines deleted...]
-      Шекаралары:</w:t>
+    <w:bookmarkStart w:name="z182" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Байтұрсынұлы көшесі: № 2-ден 17-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z182" w:id="162"/>
-[...15 lines deleted...]
-      А. Байтұрсынұлы көшесі: № 2-ден 17-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғ. Омаров көшесі: № 1-ден 12-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z183" w:id="163"/>
-[...15 lines deleted...]
-      Ғ. Омаров көшесі: № 1-ден 12-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z184" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Атыханұлы көшесі: № 1-ден 24-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z184" w:id="164"/>
-[...15 lines deleted...]
-      Б. Атыханұлы көшесі: № 1-ден 24-ке дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z185" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      И. Жендеев көшесі: № 4-тен 32-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z185" w:id="165"/>
-[...15 lines deleted...]
-      И. Жендеев көшесі: № 4-тен 32-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Бабаев көшесі: № 6-дан 41-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z186" w:id="166"/>
-[...15 lines deleted...]
-      С. Бабаев көшесі: № 6-дан 41-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Серікбаев көшесі: № 3-тен 53-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z187" w:id="167"/>
-[...15 lines deleted...]
-      М. Серікбаев көшесі: № 3-тен 53-ке дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ә. Молдағұлова көшесі: № 3-тен 12-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z188" w:id="168"/>
-[...15 lines deleted...]
-      Ә. Молдағұлова көшесі: № 3-тен 12-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Байғабылұлы көшесі: № 1-ден 48-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z189" w:id="169"/>
-[...15 lines deleted...]
-      Қ. Байғабылұлы көшесі: № 1-ден 48-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Машкеев көшесі: № 2-ден 9 үй 2 пәтерге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z190" w:id="170"/>
-[...15 lines deleted...]
-      Қ. Машкеев көшесі: № 2-ден 9 үй 2 пәтерге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Қанайұлы көшесі: № 4-тен 55-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z191" w:id="171"/>
-[...15 lines deleted...]
-      С. Қанайұлы көшесі: № 4-тен 55-ке дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Б. Тиынұлы көшесі: № 1-ден 50-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z192" w:id="172"/>
-[...15 lines deleted...]
-      Б. Тиынұлы көшесі: № 1-ден 50-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі: № 3-тен 19-ға дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z193" w:id="173"/>
-[...15 lines deleted...]
-      Абай көшесі: № 3-тен 19-ға дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Тайбағарұлы көшесі: № 2-ден 14-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z194" w:id="174"/>
-[...15 lines deleted...]
-      Т. Тайбағарұлы көшесі: № 2-ден 14-ке дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Н. Өзбекұлы көшесі: № 2-ден 14-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z195" w:id="175"/>
-[...15 lines deleted...]
-      Н. Өзбекұлы көшесі: № 2-ден 14-ке дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Райымбек батыр көшесі: № 1-ден 26-ға дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z196" w:id="176"/>
-[...15 lines deleted...]
-      Райымбек батыр көшесі: № 1-ден 26-ға дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т. Бокин көшесі: № 13-тен 30-ға дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z197" w:id="177"/>
-[...15 lines deleted...]
-      Т. Бокин көшесі: № 13-тен 30-ға дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Әлімғазыұлы көшесі: № 7-ден 49-ға дейінгі үйлер (тақ жағы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z198" w:id="178"/>
-[...15 lines deleted...]
-      С. Әлімғазыұлы көшесі: № 7-ден 49-ға дейінгі үйлер (тақ жағы);</w:t>
+    <w:bookmarkStart w:name="z199" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Д. Нұрпейісова көшесі: № 10 үй 1 пәтерден 20 үй 2 пәтерге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z199" w:id="179"/>
-[...15 lines deleted...]
-      Д. Нұрпейісова көшесі: № 10 үй 1 пәтерден 20 үй 2 пәтерге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Иманов көшесі: № 3-тен 10-ға дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z200" w:id="180"/>
-[...15 lines deleted...]
-      А. Иманов көшесі: № 3-тен 10-ға дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Бейсембетұлы көшесі: № 14-тен 35-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z201" w:id="181"/>
-[...15 lines deleted...]
-      С. Бейсембетұлы көшесі: № 14-тен 35-ке дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қажмұқан көшесі: № 2-ден 12-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z202" w:id="182"/>
-[...15 lines deleted...]
-      Қажмұқан көшесі: № 2-ден 12-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М. Мақатаев көшесі: № 1-ден 40-қа дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z203" w:id="183"/>
-[...15 lines deleted...]
-      М. Мақатаев көшесі: № 1-ден 40-қа дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ө. Жаңбырбаев көшесі: № 1-ден 54-ке дейінгі үйлер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z204" w:id="184"/>
-[...15 lines deleted...]
-      Ө. Жаңбырбаев көшесі: № 1-ден 54-ке дейінгі үйлер</w:t>
+    <w:bookmarkStart w:name="z205" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О. Жандосов көшесі: № 1-ден 5-ке дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z205" w:id="185"/>
-[...15 lines deleted...]
-      О. Жандосов көшесі: № 1-ден 5-ке дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қ. Сәтбаев көшесі: № 2-ден 22-ге дейінгі үйлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z206" w:id="186"/>
-[...15 lines deleted...]
-      Қ. Сәтбаев көшесі: № 2-ден 22-ге дейінгі үйлер;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ш. Уәлиханов көшесі: № 1-ден 20-ға дейінгі үйлер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z207" w:id="187"/>
-[...15 lines deleted...]
-      Ш. Уәлиханов көшесі: № 1-ден 20-ға дейінгі үйлер.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. № 582 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z208" w:id="188"/>
-[...15 lines deleted...]
-      25. № 582 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: А. Нүсіпбеков ауылы, М. Әуезов көшесі № 30, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ақай Нүсіпбеков атындағы мектеп-гимназия мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z209" w:id="189"/>
-[...15 lines deleted...]
-      Орталығы: А. Нүсіпбеков ауылы, М. Әуезов көшесі № 30, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ақай Нүсіпбеков атындағы мектеп-гимназия мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: А. Нүсіпбеков ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z210" w:id="190"/>
-[...15 lines deleted...]
-      Шекаралары: А. Нүсіпбеков ауылы.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. № 583 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z211" w:id="191"/>
-[...15 lines deleted...]
-      26. № 583 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қарабұлақ ауылы, Б. Үдіманов көшесі № 30, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қарабұлақ орта мектебі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z212" w:id="192"/>
-[...15 lines deleted...]
-      Орталығы: Қарабұлақ ауылы, Б. Үдіманов көшесі № 30, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қарабұлақ орта мектебі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Қарабұлақ ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z213" w:id="193"/>
-[...15 lines deleted...]
-      Шекаралары: Қарабұлақ ауылы.</w:t>
+    <w:bookmarkStart w:name="z214" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. № 584 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z214" w:id="194"/>
-[...15 lines deleted...]
-      27. № 584 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Саты ауылы, Қ. Ұлтарақов көшесі № 55, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Айтжан Туркебаев атындағы мектеп-лицейі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z215" w:id="195"/>
-[...15 lines deleted...]
-      Орталығы: Саты ауылы, Қ. Ұлтарақов көшесі № 55, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Айтжан Туркебаев атындағы мектеп-лицейі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Саты ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z216" w:id="196"/>
-[...15 lines deleted...]
-      Шекаралары: Саты ауылы.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. № 585 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z217" w:id="197"/>
-[...15 lines deleted...]
-      28. № 585 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Күрметі ауылы, Ж. Манапбаев көшесі № 16, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Әужан Ниязбеков атындағы негізгі мектебі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z218" w:id="198"/>
-[...15 lines deleted...]
-      Орталығы: Күрметі ауылы, Ж. Манапбаев көшесі № 16, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Әужан Ниязбеков атындағы негізгі мектебі мектепке дейінгі шағын орталығымен" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Күрметі ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z219" w:id="199"/>
-[...15 lines deleted...]
-      Шекаралары: Күрметі ауылы.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. № 586 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z220" w:id="200"/>
-[...15 lines deleted...]
-      29. № 586 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Алғабас ауылы, О. Иманбаев көшесі № 15, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ұзақ Бағаев атындағы орта мектеп мектепке дейінгі шағын орталығымен және Алғабас бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z221" w:id="201"/>
-[...15 lines deleted...]
-      Орталығы: Алғабас ауылы, О. Иманбаев көшесі № 15, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ұзақ Бағаев атындағы орта мектеп мектепке дейінгі шағын орталығымен және Алғабас бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Алғабас ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z222" w:id="202"/>
-[...15 lines deleted...]
-      Шекарасы: Алғабас ауылы.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. № 587 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z223" w:id="203"/>
-[...15 lines deleted...]
-      30. № 587 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z224" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жіңішке ауылы, Ж. Молдасанова көшесі № 17, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Жіңішке бастауыш мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z224" w:id="204"/>
-[...15 lines deleted...]
-      Орталығы: Жіңішке ауылы, Ж. Молдасанова көшесі № 17, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Жіңішке бастауыш мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z225" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жіңішке ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z225" w:id="205"/>
-[...15 lines deleted...]
-      Шекарасы: Жіңішке ауылы.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. № 588 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z226" w:id="206"/>
-[...15 lines deleted...]
-      31. № 588 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Жаңаталап ауылы, Бабалиев көшесі № 4, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ұзақ Бағаев атындағы орта мектеп мектепке дейінгі шағын орталығымен және Алғабас бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z227" w:id="207"/>
-[...15 lines deleted...]
-      Орталығы: Жаңаталап ауылы, Бабалиев көшесі № 4, "Алматы облысы білім басқармасының Кеген ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ұзақ Бағаев атындағы орта мектеп мектепке дейінгі шағын орталығымен және Алғабас бастауыш мектебімен" коммуналдық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жаңаталап ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z228" w:id="208"/>
-[...15 lines deleted...]
-      Шекарасы: Жаңаталап ауылы.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. № 589 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z229" w:id="209"/>
-[...15 lines deleted...]
-      32. № 589 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қарқара ауылы, Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің Алматы облысы бойынша департаменті, Райымбек ауданы бойынша Шекара басқармасы, "Қарқара" шекара бөлімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z230" w:id="210"/>
-[...15 lines deleted...]
-      Орталығы: Қарқара ауылы, Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің Алматы облысы бойынша департаменті, Райымбек ауданы бойынша Шекара басқармасы, "Қарқара" шекара бөлімі.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: "Қарқара" шекара бөлімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z231" w:id="211"/>
-[...15 lines deleted...]
-      Шекаралары: "Қарқара" шекара бөлімі.</w:t>
+    <w:bookmarkStart w:name="z232" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. № 590 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z232" w:id="212"/>
-[...15 lines deleted...]
-      33. № 590 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z233" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: А. Нүсіпбеков ауылы, Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің Алматы облысы бойынша департаменті, Қарасай ауданы бойынша Шекара басқармасы, "Рабат" шекара бөлімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z233" w:id="213"/>
-[...15 lines deleted...]
-      Орталығы: А. Нүсіпбеков ауылы, Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің Алматы облысы бойынша департаменті, Қарасай ауданы бойынша Шекара басқармасы, "Рабат" шекара бөлімі.</w:t>
+    <w:bookmarkStart w:name="z234" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: "Рабат" шекара бөлімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z234" w:id="214"/>
-[...15 lines deleted...]
-      Шекаралары: "Рабат" шекара бөлімі.</w:t>
+    <w:bookmarkStart w:name="z235" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. № 591 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z235" w:id="215"/>
-[...15 lines deleted...]
-      34. № 591 сайлау учаскесі.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Саты ауылы, Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің Алматы облысы бойынша департаменті, Қарасай ауданы бойынша Шекара басқармасы, "Саты" шекара бөлімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z236" w:id="216"/>
-[...15 lines deleted...]
-      Орталығы: Саты ауылы, Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің Алматы облысы бойынша департаменті, Қарасай ауданы бойынша Шекара басқармасы, "Саты" шекара бөлімі.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: "Саты" шекара бөлімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z237" w:id="217"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5299,35 +5404,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>