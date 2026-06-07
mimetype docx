--- v0 (2025-11-07)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="888f639" w14:textId="888f639">
+    <w:p w14:paraId="f0680ce" w14:textId="f0680ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -612,61 +612,61 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда – Алматы облысы Балқаш ауданы әкімінің 29.12.2022 </w:t>
+      Ескерту. Қосымша жаңа редакцияда – Алматы облысы Балқаш ауданы әкімінің 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 12-02</w:t>
+        <w:t>№ 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -681,6294 +681,6310 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Балқаш ауданының аумағындағы сайлау учаскелері № 97 сайлау учаскесі</w:t>
+        <w:t xml:space="preserve"> Балқаш ауданында дауыс беруді өткізу және дауыс санау үшін құрылған сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балқаш ауданының аумағындағы сайлау учаскелері № 97 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орналасқан жері: Миялы ауылы, А. Қасымбеков көшесі № 3, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қарағаш орта мектебі" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Миялы ауылы, А. Қасымбеков көшесі № 3, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Қарағаш орта мектебі" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
+      Шекарасы Миялы ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z25" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Миялы ауылы:</w:t>
+      Алимов көшесі: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z26" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алимов көшесі: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      Ардагер көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z27" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ардагер көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11А;</w:t>
+      Жеңіс көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z28" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеңіс көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      Жетісу көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z29" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жетісу көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      Жүнісбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z30" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жүнісбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67;</w:t>
+      А. Қасымбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z31" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Қасымбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      Малайсары көшесі: № 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z32" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Малайсары көшесі: № 2, 3, 4, 5, 6;</w:t>
+      Тасмұрын көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z33" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тасмұрын көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      Ы. Алтынсарин көшесі: № 1А, 2, 3, 4, 5, 6, 7.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z34" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ы. Алтынсарин көшесі: № 1А, 2, 3, 4, 5, 6, 7.</w:t>
+      № 98 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z35" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 98 сайлау учаскесі</w:t>
+      Орналасқан жері: Бақбақты ауылы, Абай көшесі № 12, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Бақбақты ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z36" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Бақбақты ауылы, Абай көшесі № 12, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Бақбақты ауылдық мәдениет үйінің ғимараты.</w:t>
+      Шекарасы Бақбақты ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Бақбақты ауылы:</w:t>
+      Абай көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абай көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      Б. Момышұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Б. Момышұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      Бәйдібек баба көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бәйдібек баба көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      Байсейітова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Байсейітова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      Домалақ Ене көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Домалақ Ене көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      Дүйсебайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z43" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дүйсебайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      Едіге Батыр көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Едіге Батыр көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      Ж. Барібаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ж. Барібаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      Ж. Жабаев көшесі: № 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ж. Жабаев көшесі: № 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      Жалайыр көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жалайыр көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      Жаналиев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жаналиев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      Жандосов көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жандосов көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42;</w:t>
+      Жансүгіров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жансүгіров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36;</w:t>
+      Желтоқсан көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Желтоқсан көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      Мақатаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мақатаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      Малайсары Батыр көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Малайсары Батыр көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      Молдағұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Молдағұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      Оспанов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оспанов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63;</w:t>
+      Панфилов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Панфилов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19А;</w:t>
+      Рысқұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рысқұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69;</w:t>
+      Сейфуллин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сейфуллин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      Т. Бокин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Бокин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146;</w:t>
+      Төле би көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төле би көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      Топатаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z61" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Топатаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      Хван көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z62" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хван көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 25;</w:t>
+      Ы. Алтынсарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z63" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ы. Алтынсарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31.</w:t>
+      № 99 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z64" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 99 сайлау учаскесі</w:t>
+      Орналасқан жері: Бірлік ауылы, Т. Рысқұлов көшесі № 19, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Бірлік орта мектебі" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z65" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Бірлік ауылы, Т. Рысқұлов көшесі № 19, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Бірлік орта мектебі" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
+      Шекарасы Бірлік ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z66" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Бірлік ауылы:</w:t>
+      А. Иманов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z67" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Иманов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      А. Молдағұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z68" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Молдағұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      Абай көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z69" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абай көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      Байзақов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z70" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Байзақов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      Бәрібаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z71" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бәрібаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      Бөтешов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z72" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөтешов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      Жамбыл көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z73" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жамбыл көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      И. Жансүгіров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z74" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      И. Жансүгіров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      К. Әзербаев көшесі: № 3, 4, 5, 6, 7;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К. Әзербаев көшесі: № 3, 4, 5, 6, 7;</w:t>
+      Құрманғазы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z76" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Құрманғазы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      М. Мақатаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z77" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      М. Мақатаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      М. Маметова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z78" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      М. Маметова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      Оразбаев көшесі: № 1, 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z79" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оразбаев көшесі: № 1, 2, 3, 4, 5, 6;</w:t>
+      Панфилов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z80" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Панфилов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      Р. Топатаев көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Р. Топатаев көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      Т. Бокин көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z82" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Бокин көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      Т. Рысқұлов көшесі: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z83" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Рысқұлов көшесі: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
+      Ш. Уалиханов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z84" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ш. Уалиханов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116Б;</w:t>
+      Шынасылов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шынасылов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      Ы. Алтынсарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z86" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ы. Алтынсарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23.</w:t>
+      № 100 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z87" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 100 сайлау учаскесі</w:t>
+      Орналасқан жері: Бақанас ауылы, Ы. Алтынсарин көшесі № 21, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Б. Бейсекбаев атындағы мектеп-гимназиясы мектепке дейінгі шағын орталығымен" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z88" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Бақанас ауылы, Ы. Алтынсарин көшесі № 21, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Б. Бейсекбаев атындағы мектеп-гимназиясы мектепке дейінгі шағын орталығымен" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
+      Шекарасы Бақанас ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Бақанас ауылы:</w:t>
+      З. Әбілдаев көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      З. Әбілдаев көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59;</w:t>
+      К. Әзірбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К. Әзірбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30;</w:t>
+      Ы. Алтынсарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z92" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ы. Алтынсарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168;</w:t>
+      А. Ахметов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Ахметов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      Қ. Байшіков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z94" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қ. Байшіков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      Ж. Бәрібаев көшесі: № 1, 2, 3, 4, 5, 6;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z95" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ж. Бәрібаев көшесі: № 1, 2, 3, 4, 5, 6;</w:t>
+      Ж. Жабаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z96" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ж. Жабаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
+      Ж. Иманбаева көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ж. Иманбаева көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52;</w:t>
+      Н. Құтпанбетов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z98" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Н. Құтпанбетов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      Н. Нұрайдаров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Н. Нұрайдаров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      Б. Өмірзақов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z100" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Б. Өмірзақов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      Ю. Тлеубайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z101" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ю. Тлеубайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      С. Сейфуллин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z102" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С. Сейфуллин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      Салтанат көшесі: № 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45Б.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Салтанат көшесі: № 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45Б.</w:t>
+      № 101 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z104" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 101 сайлау учаскесі</w:t>
+      Орналасқан жері: Бақанас ауылы, Д. Қонаев көшесі № 147, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z105" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Бақанас ауылы, Д. Қонаев көшесі № 147, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      Шекарасы Бақанас ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z106" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Бақанас ауылы:</w:t>
+      Т. Байқуатов көшесі: № 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z107" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Байқуатов көшесі: № 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141;</w:t>
+      Бижанов көшесі: № 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 124, 126, 128, 130;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z108" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бижанов көшесі: № 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 124, 126, 128, 130;</w:t>
+      Қазақстанның 70 жылдығы атындағы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z109" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстанның 70 жылдығы атындағы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      Д. Қонаев көшесі: № 76, 78, 80, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 269, 271, 273, 275, 277, 279, 281, 283, 285;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z110" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Д. Қонаев көшесі: № 76, 78, 80, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 178, 179, 180, 181, 182, 183, 184, 185, 186, 187, 188, 189, 190, 191, 192, 193, 194, 195, 196, 197, 198, 199, 200, 201, 202, 203, 204, 205, 206, 207, 208, 209, 210, 211, 212, 213, 214, 215, 216, 217, 218, 219, 220, 221, 222, 223, 224, 225, 226, 227, 228, 229, 230, 231, 232, 233, 234, 235, 236, 237, 238, 239, 240, 241, 242, 243, 244, 245, 246, 247, 248, 249, 250, 251, 252, 253, 254, 255, 256, 257, 258, 259, 260, 261, 262, 263, 264, 265, 266, 267, 269, 271, 273, 275, 277, 279, 281, 283, 285;</w:t>
+      И. Ормышев көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z111" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      И. Ормышев көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 153, 154, 155, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 172, 173, 174, 175, 176;</w:t>
+      Т. Рысқұлов көшесі: № 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 93, 94, 95, 96, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z112" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Рысқұлов көшесі: № 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 93, 94, 95, 96, 97, 98, 99, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171;</w:t>
+      Самал көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z113" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Самал көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      Ж. Сарыбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z114" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ж. Сарыбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21.</w:t>
+      Бояулы ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z115" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бояулы ауылы:</w:t>
+      Б. Нарбайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z116" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Б. Нарбайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      Қ. Оразбаева көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z117" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қ. Оразбаева көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      М. Сабырбайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z118" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      М. Сабырбайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      Б. Шектібаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z119" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Б. Шектібаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12.</w:t>
+      № 102 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z120" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 102 сайлау учаскесі</w:t>
+      Орналасқан жері: Бақанас ауылы, Бижанов көшесі № 25, "Азаматтарға арналған үкімет" мемлекеттік корпрациясы" коммерциалық емес акционерлік қоғамының Алматы облысы бойынша филиалының Балқаш аудандық бөлімінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z121" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Бақанас ауылы, Бижанов көшесі № 25, "Азаматтарға арналған үкімет" мемлекеттік корпрациясы" коммерциалық емес акционерлік қоғамының Алматы облысы бойынша филиалының Балқаш аудандық бөлімінің ғимараты.</w:t>
+      Шекарасы Бақанас ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z122" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Бақанас ауылы:</w:t>
+      Бижанов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z123" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бижанов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86;</w:t>
+      Т. Бокин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z124" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Бокин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 138, 139, 140, 141, 142, 143, 144;</w:t>
+      Демченко көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z125" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Демченко көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      Достық көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Достық көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41;</w:t>
+      Ө. Исабайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z127" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ө. Исабайұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      Д. Қонаев көшесі: № 1,3,5,7,9,10,11,12,13,14,15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 64, 66, 68, 70;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z128" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Д. Қонаев көшесі: № 1,3,5,7,9,10,11,12,13,14,15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 64, 66, 68, 70;</w:t>
+      Т. Рысқұлов көшесі: № 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z129" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Рысқұлов көшесі: № 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68.</w:t>
+      № 103 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z130" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 103 сайлау учаскесі</w:t>
+      Орналасқан жері: Үшжарма ауылы, Ы. Алтынсарин көшесі № 14 А, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Үшжарма негізгі орта мектеп жанындағы интернат" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z131" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Үшжарма ауылы, Ы. Алтынсарин көшесі № 14 А, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Үшжарма негізгі орта мектеп жанындағы интернат" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
+      Шекарасы Үшжарма ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z132" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Үшжарма ауылы:</w:t>
+      Ы. Алтынсарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14 А, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z133" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ы. Алтынсарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14 А, 15, 16, 17, 18, 19;</w:t>
+      Лесная көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z134" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лесная көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      Паршин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z135" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Паршин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      С. Сейфуллин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С. Сейфуллин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      Старый поселок көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Старый поселок көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
+      № 104 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z138" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 104 сайлау учаскесі</w:t>
+      Орналасқан жері: Ақдала ауылы, Д. Қонаев көшесі № 24, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Ақдала ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z139" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақдала ауылы, Д. Қонаев көшесі № 24, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Ақдала ауылдық мәдениет үйінің ғимараты.</w:t>
+      Шекарасы Ақдала ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z140" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Ақдала ауылы:</w:t>
+      Абай көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z141" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Абай көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      Ахметов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z142" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ахметов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54;</w:t>
+      Бәрібаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z143" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бәрібаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      Д. Қонаева көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z144" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Д. Қонаева көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      Ж. Жабаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z145" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ж. Жабаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51;</w:t>
+      Жансүгіров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z146" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жансүгіров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62;</w:t>
+      Иманов көшесі: № 1, 2, 3;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z147" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Иманов көшесі: № 1, 2, 3;</w:t>
+      Маметова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z148" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Маметова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      Молдағұлова көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z149" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Молдағұлова көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56;</w:t>
+      Момышұлы көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z150" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Момышұлы көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      Мұратбаева көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z151" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мұратбаева көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      Ы. Алтынсарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z152" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ы. Алтынсарин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82.</w:t>
+      № 105 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z153" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 105 сайлау учаскесі</w:t>
+      Орналасқан жері: Береке ауылы, Д. Қонаев көшесі № 16, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Береке ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z154" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Береке ауылы, Д. Қонаев көшесі № 16, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Береке ауылдық мәдениет үйінің ғимараты.</w:t>
+      Шекарасы Береке ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z155" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Береке ауылы:</w:t>
+      Т. Рысқұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z156" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Рысқұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      А. Байтұрсынов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z157" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Байтұрсынов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      А. Молдағұлова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z158" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Молдағұлова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      Ардагер көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ардагер көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      Б. Момышұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z160" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Б. Момышұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      Береке көшесі: № 2, 3, 4;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z161" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Береке көшесі: № 2, 3, 4;</w:t>
+      Д. Қонаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z162" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Д. Қонаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33;</w:t>
+      Жансүгіров көшесі: № 2, 3, 4;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z163" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жансүгіров көшесі: № 2, 3, 4;</w:t>
+      М. Маметова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z164" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      М. Маметова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      С. Темірбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z165" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С. Темірбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8.</w:t>
+      № 106 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z166" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 106 сайлау учаскесі</w:t>
+      Орналасқан жері: Бура ауылы, Д. Қонаев көшесі № 16, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ы. Алтынсарин атындағы орта мектебі мектепке дейінгі шағын орталығымен" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z167" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Бура ауылы, Д. Қонаев көшесі № 16, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Ы. Алтынсарин атындағы орта мектебі мектепке дейінгі шағын орталығымен" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
+      Шекарасы Бура ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z168" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Бура ауылы:</w:t>
+      А. Жұбанов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z169" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Жұбанов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      Д. Қонаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z170" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Д. Қонаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      Сейфуллин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z171" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сейфуллин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      Төле би көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z172" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Төле би көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      Ы. Алтынсарин көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z173" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ы. Алтынсарин көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19.</w:t>
+      № 107 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z174" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 107 сайлау учаскесі</w:t>
+      Орналасқан жері: Ақкөл ауылы, Орталық көшесі № 13, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Ақкөл ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z175" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақкөл ауылы, Орталық көшесі № 13, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Ақкөл ауылдық мәдениет үйінің ғимараты.</w:t>
+      Шекарасы Ақкөл ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z176" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Ақкөл ауылы:</w:t>
+      Арыстанбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z177" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Арыстанбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      Бұлғақбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z178" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұлғақбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      Дүйсенбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z179" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дүйсенбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      Жандосов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z180" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жандосов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      Иманов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z181" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Иманов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9;</w:t>
+      Қойшыбеков көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z182" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қойшыбеков көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      Орталық көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z183" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталық көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      Сейфуллин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z184" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сейфуллин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      Темірбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z185" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Темірбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33.</w:t>
+      № 108 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z186" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 108 сайлау учаскесі</w:t>
+      Орналасқан жері: Көкжиде ауылы, Мектеп көшесі № 1, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Көкжиде орта мектебі" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z187" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Көкжиде ауылы, Мектеп көшесі № 1, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Көкжиде орта мектебі" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
+      Шекарасы Көкжиде ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z188" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Көкжиде ауылы:</w:t>
+      Байғозиев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z189" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Байғозиев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      Қарсыбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z190" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қарсыбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      Мектеп көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z191" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мектеп көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      Өсербаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z192" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өсербаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      Сүгіров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:bookmarkStart w:name="z193" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сүгіров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      Таубаев көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z194" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Таубаев көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18.</w:t>
+      № 109 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z195" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 109 сайлау учаскесі</w:t>
+      Орналасқан жері: Көктал ауылы, Ахметов көшесі № 16, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Көктал ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z196" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Көктал ауылы, Ахметов көшесі № 16, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Көктал ауылдық мәдениет үйінің ғимараты.</w:t>
+      Шекарасы Көктал ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z197" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Көктал ауылы:</w:t>
+      Әмірбай көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z198" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әмірбай көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      Әуезов көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z199" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әуезов көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      Ахметов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:bookmarkStart w:name="z200" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ахметов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      Базаркұл көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z201" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Базаркұл көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+      Дүйсенбек көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:bookmarkStart w:name="z202" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дүйсенбек көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      Жандосов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z203" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жандосов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      Маметова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z204" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Маметова көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      Молдағұлова көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z205" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Молдағұлова көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22;</w:t>
+      Мұңайтпасов көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:bookmarkStart w:name="z206" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мұңайтпасов көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      Сарбас көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z207" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сарбас көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14А;</w:t>
+      Сәтпаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z208" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сәтпаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      Сүндетбай көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z209" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сүндетбай көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22.</w:t>
+      Қосқүмбез ауылы, Қоскүмбез көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z210" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 110 сайлау учаскесі</w:t>
+      № 111 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkStart w:name="z211" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Қоскүмбез ауылы, Қоскүмбез көшесі № 11/2, "Балқаш аудандық орталық ауруханасы" мемлекеттік коммуналдық кәсіпорынының Қоскүмбез ауылдық фельдшерлік акушерлік пунктінің ғимараты.</w:t>
+      Орналасқан жері: Қарой ауылы, Мектеп көшесі № 37, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Қарой ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z212" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Қоскүмбез ауылы:</w:t>
+      Шекарасы Қарой ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
     <w:bookmarkStart w:name="z213" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қоскүмбез көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26.</w:t>
+      А. Әбілдаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:bookmarkStart w:name="z214" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 111 сайлау учаскесі</w:t>
+      А. Ахметов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z215" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Қарой ауылы, Мектеп көшесі № 37, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Қарой ауылдық мәдениет үйінің ғимараты.</w:t>
+      З. Быдышов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z216" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Қарой ауылы:</w:t>
+      З. Қартбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:bookmarkStart w:name="z217" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Әбілдаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53;</w:t>
+      И. Нүсіпбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:bookmarkStart w:name="z218" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Ахметов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      К. Демесінов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z219" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      З. Быдышов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      К. Есімбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z220" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      З. Қартбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23А;</w:t>
+      К. Несіпбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:bookmarkStart w:name="z221" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      И. Нүсіпбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      Мектеп көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
     <w:bookmarkStart w:name="z222" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К. Демесінов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53Б;</w:t>
+      Нарын көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:bookmarkStart w:name="z223" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К. Есімбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28;</w:t>
+      С. Досболов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z224" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К. Несіпбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      Х. Каренеев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 69;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkStart w:name="z225" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мектеп көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39;</w:t>
+      Аралқұм ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:bookmarkStart w:name="z226" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нарын көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38;</w:t>
+      Аралқұм көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z227" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С. Досболов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      Архар ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:bookmarkStart w:name="z228" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Х. Каренеев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 69;</w:t>
+      Архар көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
     <w:bookmarkStart w:name="z229" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аралқұм ауылы:</w:t>
+      № 112 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z230" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аралқұм көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10;</w:t>
+      Орналасқан жері: Ақжар ауылы, Ақжар көшесі № 1, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Ақжар ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z231" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Архар ауылы:</w:t>
+      Шекарасы Ақжар ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z232" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Архар көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20.</w:t>
+      Ақжар көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z233" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 112 сайлау учаскесі</w:t>
+      Бәрібаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z234" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Ақжар ауылы, Ақжар көшесі № 1, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Ақжар ауылдық мәдениет үйінің ғимараты.</w:t>
+      Т. Бокин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z235" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Ақжар ауылы:</w:t>
+      Дәуренбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:bookmarkStart w:name="z236" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақжар көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      Мұратбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:bookmarkStart w:name="z237" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бәрібаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      Тұйғынбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:bookmarkStart w:name="z238" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Бокин көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А;</w:t>
+      № 113 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:bookmarkStart w:name="z239" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дәуренбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      Орналасқан жері: Аралтөбе ауылы, Б. Момышұлы көшесі № 37, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Аралтөбе орта мектебі мектепке дейінгі шағын орталығымен" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:bookmarkStart w:name="z240" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мұратбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      Шекарасы Аралтөбе ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:bookmarkStart w:name="z241" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тұйғынбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33А.</w:t>
+      Б. Момышұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:bookmarkStart w:name="z242" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 113 сайлау учаскесі</w:t>
+      Бейсекбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:bookmarkStart w:name="z243" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Аралтөбе ауылы, Б. Момышұлы көшесі № 37, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "Аралтөбе орта мектебі мектепке дейінгі шағын орталығымен" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
+      Бірлік көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:bookmarkStart w:name="z244" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Аралтөбе ауылы:</w:t>
+      Достық көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:bookmarkStart w:name="z245" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Б. Момышұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      Көктем көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:bookmarkStart w:name="z246" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бейсекбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      Сәтбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18Б.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
     <w:bookmarkStart w:name="z247" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірлік көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19А;</w:t>
+      № 114 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:bookmarkStart w:name="z248" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Достық көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      Орналасқан жері: Желтораңғы ауылы, К. Шағырұлы көшесі № 2, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Желтораңғы ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:bookmarkStart w:name="z249" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көктем көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26А;</w:t>
+      Шекарасы Желтораңғы ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z250" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сәтбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18Б.</w:t>
+      Аэродромный көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z251" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 114 сайлау учаскесі</w:t>
+      Балтағұл көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z252" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Желтораңғы ауылы, К. Шағырұлы көшесі № 2, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Желтораңғы ауылдық мәдениет үйінің ғимараты.</w:t>
+      Бірлік көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:bookmarkStart w:name="z253" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Желтораңғы ауылы:</w:t>
+      Бөлтірік көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z254" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аэродромный көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      Жастар көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z255" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Балтағұл көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37А;</w:t>
+      К. Шағырұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z256" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірлік көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37;</w:t>
+      Қасымбек көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:bookmarkStart w:name="z257" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлтірік көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46;</w:t>
+      Қожамқұл көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z258" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жастар көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      С. Көпжасаров көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:bookmarkStart w:name="z259" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К. Шағырұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25;</w:t>
+      Қасқаөгіз ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z260" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қасымбек көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      Қасқаөгіз көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
     <w:bookmarkStart w:name="z261" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қожамқұл көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
+      № 115 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
     <w:bookmarkStart w:name="z262" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С. Көпжасаров көшесі: № 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16.</w:t>
+      Орналасқан жері: Топар ауылы, Бөлтірік көшесі № 5, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Топар ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
     <w:bookmarkStart w:name="z263" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қасқаөгіз ауылы:</w:t>
+      Шекарасы Топар ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
     <w:bookmarkStart w:name="z264" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қасқаөгіз көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10.</w:t>
+      Аманқұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:bookmarkStart w:name="z265" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 115 сайлау учаскесі</w:t>
+      Б. Момышұлы көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:bookmarkStart w:name="z266" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Топар ауылы, Бөлтірік көшесі № 5, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Топар ауылдық мәдениет үйінің ғимараты.</w:t>
+      Бекқұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:bookmarkStart w:name="z267" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Топар ауылы:</w:t>
+      Бөлтірік көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:bookmarkStart w:name="z268" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аманқұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      Дауылбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:bookmarkStart w:name="z269" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Б. Момышұлы көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18;</w:t>
+      Қалабаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
     <w:bookmarkStart w:name="z270" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бекқұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      Қоспаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:bookmarkStart w:name="z271" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлтірік көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      Мамеке көшесі: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
     <w:bookmarkStart w:name="z272" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дауылбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8А;</w:t>
+      Набережный көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
     <w:bookmarkStart w:name="z273" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қалабаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      Оңғарбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
     <w:bookmarkStart w:name="z274" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қоспаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      Түркіменов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:bookmarkStart w:name="z275" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мамеке көшесі: № 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+      Шапорев көшесі: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:bookmarkStart w:name="z276" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Набережный көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32А;</w:t>
+      № 116 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:bookmarkStart w:name="z277" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оңғарбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34;</w:t>
+      Орналасқан жері: Балатопар ауылы, А. Достемесұлы көшесі № 26, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "№ 2 Жамбыл атындағы орта мектебі мектепке дейінгі шағын орталығымен" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
     <w:bookmarkStart w:name="z278" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Түркіменов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      Шекарасы Балатопар ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:bookmarkStart w:name="z279" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шапорев көшесі: № 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А.</w:t>
+      А. Достемесұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z280" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 116 сайлау учаскесі</w:t>
+      Б. Әуелбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z281" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Балатопар ауылы, А. Достемесұлы көшесі № 26, "Алматы облысы білім басқармасының Балқаш ауданы бойынша білім бөлімі" мемлекеттік мекемесінің "№ 2 Жамбыл атындағы орта мектебі мектепке дейінгі шағын орталығымен" мемлекеттік коммуналдық мекемесінің ғимараты.</w:t>
+      Б. Жүпарбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z282" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Балатопар ауылы:</w:t>
+      Батыс көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z283" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      А. Достемесұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      Бөлтірік көшесі: № 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
     <w:bookmarkStart w:name="z284" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Б. Әуелбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15;</w:t>
+      Е. Алмабаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
     <w:bookmarkStart w:name="z285" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Б. Жүпарбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      Есім көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
     <w:bookmarkStart w:name="z286" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Батыс көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      Желтоқсан көшесі: № 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
     <w:bookmarkStart w:name="z287" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бөлтірік көшесі: № 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25А;</w:t>
+      К. Айнабеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
     <w:bookmarkStart w:name="z288" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Е. Алмабаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      Кұрылтай көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
     <w:bookmarkStart w:name="z289" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есім көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      Мұса көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
     <w:bookmarkStart w:name="z290" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Желтоқсан көшесі: № 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      Р. Молдағұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z291" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К. Айнабеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+      С. Тышымов көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z292" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кұрылтай көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9Б;</w:t>
+      Т. Құлмаханов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:bookmarkStart w:name="z293" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мұса көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24;</w:t>
+      Топар көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
     <w:bookmarkStart w:name="z294" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Р. Молдағұлов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+      Х. Мұхтаров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:bookmarkStart w:name="z295" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      С. Тышымов көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27;</w:t>
+      Ы. Аманжолұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
     <w:bookmarkStart w:name="z296" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Т. Құлмаханов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+      Ақбайлау көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
     <w:bookmarkStart w:name="z297" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Топар көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21;</w:t>
+      Ақдала ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
     <w:bookmarkStart w:name="z298" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Х. Мұхтаров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26;</w:t>
+      Ақдала көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
     <w:bookmarkStart w:name="z299" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ы. Аманжолұлы көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      № 117 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
     <w:bookmarkStart w:name="z300" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақбайлау көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12.</w:t>
+      Орналасқан жері: Жиделі ауылы, Жамбыл көшесі № 8, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Жиделі ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
     <w:bookmarkStart w:name="z301" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақдала ауылы:</w:t>
+      Шекарасы Жиделі ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkStart w:name="z302" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақдала көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17.</w:t>
+      Атан көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
     <w:bookmarkStart w:name="z303" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 117 сайлау учаскесі</w:t>
+      Бакей көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
     <w:bookmarkStart w:name="z304" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Жиделі ауылы, Жамбыл көшесі № 8, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Жиделі ауылдық мәдениет үйінің ғимараты.</w:t>
+      Бейсебеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
     <w:bookmarkStart w:name="z305" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Жиделі ауылы:</w:t>
+      Бейсекбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
     <w:bookmarkStart w:name="z306" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атан көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+      Бейсекеев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
     <w:bookmarkStart w:name="z307" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бакей көшесі: № 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31;</w:t>
+      Достық көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
     <w:bookmarkStart w:name="z308" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бейсебеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+      Жамбыл көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
     <w:bookmarkStart w:name="z309" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бейсекбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40;</w:t>
+      Иманбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36Б;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
     <w:bookmarkStart w:name="z310" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бейсекеев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14;</w:t>
+      Қартоған көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
     <w:bookmarkStart w:name="z311" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Достық көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      Қожабаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
     <w:bookmarkStart w:name="z312" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жамбыл көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17;</w:t>
+      Несіпбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
     <w:bookmarkStart w:name="z313" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Иманбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36Б;</w:t>
+      Қошқарбай ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
     <w:bookmarkStart w:name="z314" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қартоған көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+      Қошқарбай көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:bookmarkStart w:name="z315" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қожабаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55;</w:t>
+      Орақты батыр ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
     <w:bookmarkStart w:name="z316" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Несіпбаев көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15.</w:t>
+      Орақты батыр көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
     <w:bookmarkStart w:name="z317" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қошқарбай ауылы:</w:t>
+      № 118 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
     <w:bookmarkStart w:name="z318" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қошқарбай көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11.</w:t>
+      Орналасқан жері: Құйған ауылы, Ш. Омарбеков көшесі № 23 А, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Құйған ауылдық мәдениет үйінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
     <w:bookmarkStart w:name="z319" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орақты батыр ауылы:</w:t>
+      Шекарасы Құйған ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
     <w:bookmarkStart w:name="z320" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орақты батыр көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19.</w:t>
+      Г. Ким көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:bookmarkStart w:name="z321" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 118 сайлау учаскесі</w:t>
+      Іле көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:bookmarkStart w:name="z322" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Құйған ауылы, Ш. Омарбеков көшесі № 23 А, Балқаш ауданының әкімінің "Аудандық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының Құйған ауылдық мәдениет үйінің ғимараты.</w:t>
+      К. Шоханов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
     <w:bookmarkStart w:name="z323" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шекарасы Құйған ауылы:</w:t>
+      М. Молдаров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
     <w:bookmarkStart w:name="z324" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Г. Ким көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29;</w:t>
+      Ни-Хак-Сун көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
     <w:bookmarkStart w:name="z325" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Іле көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45;</w:t>
+      Р. Жокимаров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
     <w:bookmarkStart w:name="z326" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К. Шоханов көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12;</w:t>
+      Ш. Омарбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z327" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      М. Молдаров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47;</w:t>
+      Қара-Өзек ауылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
     <w:bookmarkStart w:name="z328" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ни-Хак-Сун көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50;</w:t>
+      Бес-Ағаш көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
     <w:bookmarkStart w:name="z329" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Р. Жокимаров көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
+      № 987 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
     <w:bookmarkStart w:name="z330" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ш. Омарбеков көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38.</w:t>
+      Орналасқан жері: Бақанас ауылы, Ә. Ахметов көшесі № 14, "Алматы облысының денсаулық сақтау басқармасы" мемлекеттік мекемесінің шаруашылық жүргізу құқығындағы "Балқаш аудандық орталық ауруханасы" мемлекеттік коммуналдық кәсіпорынының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z331" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қара-Өзек ауылы:</w:t>
+      Шекарасы Бақанас ауылы: "Алматы облысының денсаулық сақтау басқармасы" мемлекеттік мекемесінің шаруашылық жүргізу құқығындағы "Балқаш аудандық орталық ауруханасы" мемлекеттік коммуналдық кәсіпорыны ғимаратының аумағы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z332" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бес-Ағаш көшесі: № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33.</w:t>
+      №1020 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z333" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      № 987 сайлау учаскесі</w:t>
+      Орналасқан жері: Бақанас ауылы, С. Сейфуллин көшесі № 1, Балқаш аудандық полиция бөлімінің уақытша ұстау изоляторы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
     <w:bookmarkStart w:name="z334" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орналасқан жері: Бақанас ауылы, Ә. Ахметов көшесі № 14, "Алматы облысының денсаулық сақтау басқармасы" мемлекеттік мекемесінің шаруашылық жүргізу құқығындағы "Балқаш аудандық орталық ауруханасы" мемлекеттік коммуналдық кәсіпорынының ғимараты.</w:t>
+      Шекарасы Бақанас ауылы: Балқаш аудандық полиция бөлімінің уақытша ұстау изоляторы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z335" w:id="317"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="317"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7415,31 +7431,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>