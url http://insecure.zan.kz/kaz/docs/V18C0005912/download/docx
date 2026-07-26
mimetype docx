--- v0 (2025-11-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d52c664" w14:textId="d52c664">
+    <w:p w14:paraId="358d812" w14:textId="358d812">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1020,51 +1020,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бағаланатын кезең - мемлекеттік қызметшінің жұмыс нәтижелері бағаланатын тоқсан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. "Б" корпусы мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) "Е-қызмет" интеграцияланған ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) арқылы олардың жұмысының тиімділігі мен сапасын айқындау үшін жүргізіледі.</w:t>
+      4. "Б" корпусының мемлекеттік әкімшілік қызметшілерінің қызметін бағалау (бұдан әрі – бағалау) олардың жұмысының тиімділігі мен сапасын анықтау үшін "Е-қызмет" ықпалдастырылған цифрлық жүйе (бұдан әрі – цифрлық жүйе) арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Автоматтандырылған бағалау жүйесі енгізілген мемлекеттік органдардың "Б" корпусының мемлекеттік әкімшілік қызметшілерін бағалау осы мемлекеттік органдардың ішкі құжаттарында айқындалған ерекшеліктер ескеріле отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1096,104 +1096,228 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іссапарға жіберілген адамдарды бағалау іссапарға жіберу кезеңінде қабылдаушы мемлекеттік органда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органның бірінші басшысының шешімі бойынша оның тікелей бағынысындағы адамдарды осы мемлекеттік органның аппарат басшысы бағалауы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4 тармаққа өзгерістер енгізілді - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (11.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бағалау тоқсанның қорытындысы бойынша – есепті тоқсаннан кейінгі айдың жиырмасыншы күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорытынды баға ақпараттық жүйеде күнтізбелік жылдың есепті тоқсандары үшін "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасынан автоматты түрде қалыптастырылады.</w:t>
+      Қорытынды баға күнтізбелік жылдың есепті тоқсандары бойынша "Б" корпусы мемлекеттік әкімшілік қызметшісінің орташа бағасы негізінде цифрлық жүйеде автоматты түрде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорытынды баға есепті жылдан кейінгі жылдың 30 қаңтардан кешіктірілмей қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5 тармаққа өзгерістер енгізілді - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (11.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Егер бағаланатын қызметшінің бағаланатын кезеңде нақты лауазымда болу мерзімі бағаланатын лауазымға тағайындалған немесе сайланған күннен бастап бір айдан кем болған жағдайда, оған бағалау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1356,90 +1480,214 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Функционалдық міндеттерін тиімді атқарады" нәтижесіне 4-тен 5 баллға дейінгі балл, "Функционалдық міндеттерін тиісті түрде атқарады" нәтижесіне 3-тен 3,99 баллға дейінгі балл, "Функционалдық міндеттерін қанағаттанарлық түрде атқарады" нәтижесіне 2-ден 2,99 баллға дейінгі балл, "Функционалдық міндеттерін қанағаттанарлықсыз түрде атқарады" нәтижесіне 0-ден 1,99 баллға дейінгі балл диапазоны сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда – персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін орындау, оның ішінде ақпараттық жүйе арқылы жүктелген құрылымдық бөлімше (тұлға) қамтамасыз етеді.</w:t>
+      9. Бағалауды ұйымдастырушылық сүйемелдеуді персоналды басқару қызметі немесе ол болмаған жағдайда персоналды басқару қызметінің (кадр қызметі) (бұдан әрі – персоналды басқару қызметі) міндеттерін атқару жүктелген құрылымдық бөлімшелер (адам), соның ішінде цифрлық жүйе арқылы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9 тармақ жаңа редакцияда - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (11.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Бағаланатын қызметші өзінің бағалау нәтижелерін ақпараттық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымшасында алады.</w:t>
+      10. Бағаланатын қызметші өзінің бағалау нәтижелерін цифрлық жүйеде, сондай-ақ "Е-қызмет" мобильді қосымша арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыстан босатылған адамдарды таныстыру есепті тоқсаннан кейінгі айдың ішінде, оның тапсырылғаны туралы хабарламасы бар тапсырыс хатты және/немесе телефонограмманы және/немесе жеделхатты және/немесе ұялы байланыстың абоненттік нөмірі бойынша немесе электрондық мекенжай бойынша мәтіндік хабарламаны жіберу арқылы не хабарламаны немесе шақыруды тіркеуді қамтамасыз ететін өзге де байланыс құралдарын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10 тармаққа өзгерістер енгізілді - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (11.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бағалау нәтижелерімен келіспеген жағдайда қызметші бағалау нәтижелерін алған күннен бастап бес жұмыс күні ішінде мемлекеттік лауазымға тағайындауға және "Б" корпусының мемлекеттік әкімшілік қызметшісін мемлекеттік лауазымнан босатуға құқығы бар лауазымды адамға калибрлеу сессиясын өткізу туралы еркін нысанда тиісті өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
@@ -1474,54 +1722,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртібіне сәйкес шағымдана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Бағалауға байланысты құжаттар персоналды басқару қызметінде бағалау аяқталған күннен бастап үш жыл бойы, сондай-ақ ақпараттық жүйеде сақталады.</w:t>
+      13. Бағалаумен байланысты құжаттар бағалау аяқталған күннен бастап үш жыл ішінде персоналды басқару қызметінде және цифрлық жүйеде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13 тармақ жаңа редакцияда - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (11.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Бағалау нәтижелері құпия ақпарат болып табылады және қызметтік қажеттілікті, сондай-ақ мемлекеттік орган Қазақстан Республикасының "Ақпаратқа қол жеткізу туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1780,88 +2090,150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Бағалаушы адамға бағалау парағы персоналды басқару қызметімен ақпараттық жүйе арқылы жіберіледі.</w:t>
+      18. Бағалаушы адамға бағалау парағы персоналды басқару қызметімен цифрлық жүйе арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалаушы адаммен 0-ден 5-ке дейінгі баға қойылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер бағаланатын адамдардың саны жиырма адамнан асқан жағдайда, бағалауды бағалаушы тұлға айқындайтын "Б" корпусының мемлекеттік әкімшілік қызметшілері де жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18 тармаққа өзгерістер енгізілді - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (11.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Калибрлеу сессияларын өткізу және кері байланыс ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2101,51 +2473,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалауды түзету көтерілу жағына да, төмендеу жағына да жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күні ішінде ақпараттық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      Қорытынды баға калибрлеу сессиясы мүшелерінің басым дауысымен қабылданады және тиісті хаттамамен рәсімделеді. Персоналды басқару қызметі хаттамаға қол қойылған күннен бастап үш жұмыс күн ішінде оның цифрлық жүйеге (техникалық мүмкіндік болған жағдайда) орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23 тармаққа өзгерістер енгізілді - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (11.07.2026 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Калибрлеу сессиясының нәтижелері бойынша бағалаушы адам бағаланатын қызметшімен кездесулер өткізеді және қорытынды бағалау нәтижелері туралы кері байланысты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2350,50 +2784,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әдістемесіне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басшы лауазымды атқаратын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1 қосымшаға өзгерістер енгізілді - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (11.07.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3261,51 +3733,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепке алынады: - кешігудің болмауы; - себепсіз жұмыстан мерзімінен бұрын шығудың болмауы; - қызметтік әдеп бұзушылықтардың болмауы; - ақпараттық қауіпсіздік талаптарын сақтау; - мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау; - мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- кешігудің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- киберқауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентін сақтау немесе осы параметр бойынша мемлекеттік органды бағалау әдістемесінде көзделген өзге де фактілер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3825,50 +4405,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әдістемесіне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басшы лауазымды атқармайтын адамның бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2 қосымшаға өзгерістер енгізілді - Ақтөбе облыстық мәслихатының 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (11.07.2026 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Бағаланатын адамның Т.А.Ә., мемлекеттік органды көрсете отырып лауазымы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4754,51 +5372,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепке алынады: - кешігудің болмауы; - себепсіз жұмыстан мерзімінен бұрын шығудың болмауы; - қызметтік әдеп бұзушылықтардың болмауы; - ақпараттық қауіпсіздік талаптарын сақтау; - мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау; - мемлекеттік органның регламентің сақталуы немесе осы параметр бойынша мемлекеттік органның әдістемесінде айқындалған өзге де фактілер.</w:t>
+Есепке алынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- кешігудің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- себепсіз жұмыстан мерзімінен бұрын шығудың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- қызметтік әдеп бұзушылықтардың болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- киберқауіпсіздік талаптарын сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік құпияларды қамтамасыз ету жөніндегі талаптарды сақтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- мемлекеттік органның регламентін сақтау немесе осы параметр бойынша мемлекеттік органды бағалау әдістемесінде көзделген өзге де фактілер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5213,55 +5939,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>