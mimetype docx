--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb9fa99" w14:textId="eb9fa99">
+    <w:p w14:paraId="1deccac" w14:textId="1deccac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -758,61 +758,61 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Ақмола облысы Зеренді ауданы әкімінің 09.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен; өзгерістер енгізілді - Ақмола облысы Зеренді ауданы әкімінің 08.05.2025 </w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен; өзгерістер енгізілді - Ақмола облысы Зеренді ауданы әкімінің 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 2</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -836,107 +836,117 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...34 lines deleted...]
-              <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">№ 506 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сайлау</w:t>
+              <w:t>саулау</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -1060,929 +1070,1597 @@
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ауданы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Шағалалаы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауылы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ынтымак</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шағын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауданы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 13. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақмола</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зеренді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауданы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бөліміне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарасты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Шағалалы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>ауылының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жалпы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беретін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мектебі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коммуналдық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғимараты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекаралары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақмола</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зеренді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауданы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шағалалы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>ауылы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ынтымақ</w:t>
+              <w:t>келесі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шағын</w:t>
+              <w:t>көшелер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 Наурыз </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әлихан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Бөкейхан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қажымұқан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нұрлы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Юрий Гагарин </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шекаралары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақмола</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зеренді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>ауданы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>, 13. "</w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақмола</w:t>
+              <w:t>Шағалалы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облысы</w:t>
+              <w:t>ауылы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келесі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>білім</w:t>
+              <w:t>көшелер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 Наурыз 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 35Б, 35В, 35Г, 36, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құрылыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 67, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғимарат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 69, 71, 73, 75, 77, 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әлихан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басқармасының</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Бөкейхан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Зеренді</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ауданы</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>ғимарат</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 32, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>білім</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>ғимарат</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бөлімі</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 58, 59, 60, 60А, 61, 62, 63, 64, 66, 67, 68, 68А, 68Б, 70, 71, 72, 73, 74, 75А, 76, 77, 79, 80, 82, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 116, 117, 118, 118Г, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шағалалы</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>ғимарат</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ауылының</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 118А</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жалпы</w:t>
+              <w:t>Қажымұқан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> орта </w:t>
+              <w:t xml:space="preserve"> 1, 2, 3, 4, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>білім</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>құрылыс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беретін</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 4/1, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 20, 21, 25, 25Б, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мектебі</w:t>
+              <w:t>Нурлы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">" </w:t>
+              <w:t xml:space="preserve"> кош 1, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>коммуналдық</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>құрылыс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 29, 31, 33, 35, 37, 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекемесінің</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Юрий Гагарин </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғимараты</w:t>
+              <w:t>көшесі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...407 lines deleted...]
-              <w:t xml:space="preserve"> 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 20, 21, 25, 27.</w:t>
+              <w:t xml:space="preserve"> 1, 2, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 34, 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2032,178 +2710,178 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 507 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...126 lines deleted...]
-Жеңіс 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20 А, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32.</w:t>
+              <w:t>
+Орналасқан жері: Ақмола облысы, Зеренді ауданы, Шағалалы ауылы, Ынтымақ шағын ауданы, 6. Ақмола облысы білім басқармасына қарасты "Жоғары агротехникалық колледжі, Шағалалы ауылы" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралары: Ақмола облысы, Зеренді ауданы, Шағалалы ауылы, келесі көшелер мен шағын аудандар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталық шағын ауданы: 2 ғимарат, 2А ғимарат, 4, 5, 7, 8.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ынтымақ шағын ауданы: 1, 1Б ғимарат, 2, 3, 4, 4А ғимарат, 5, 5Б, 5В, 6Е, 6/1 ғимарат, 6/3 ғимарат, 6/4 ғимарат, 6 құрылыс, 6/2 құрылыс, 7, 8 гараж, 9, 10, 11, 11А, 13А, 13 құрылыс, 14 құрылыс, 16, 17, 18, 19, 20, 21, 22.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 Наурыз көшесі: 1, 1А, 1Б, 2, 2А, 2Б, 3, 4, 5, 6, 7, 9, 11, 13, 15, 19, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 43А ғимарат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлихан Бөкейхан көшесі: 120, 121, 123, 124, 125, 126, 127, 128, 129, 131, 132, 133, 134, 135, 136, 137, 138, 139А, 140, 141, 142А, 143, 144, 145, 146, 147, 148, 149А, 150, 150А, 150Б, 151, 152, 152Б, 153, 154, 155, 156, 157, 158 құрылыс, 158/1 құрылыс, 158/2 құрылыс, 158/3 құрылыс, 158/4 құрылыс, 158/5 құрылыс, 159, 161 құрылыс, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195А, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215, 217.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бәйтерек көшесі: 2, 4, 6, 8, 10, 12, 14, 16, 17 құрылыс, 18, 19, 20, 21 құрылыс, 22, 24, 26, 28, 30, 32, 34, 36, 38.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіс көшесі: 1, 2 ғимарат, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11Б гараж, 11, 11А ғимарат, 11В құрылыс, 11Г құрылыс, 11Д құрылыс, 11К құрылыс, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29 құрылыс, 30, 31 құрылыс, 32, 33 құрылыс, 35 құрылыс, 37 құрылыс, 39 ғимарат, 39 ғимарат, 2-блок, 39 ғимарат, 3-блок.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3270,304 +3948,358 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 517 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...252 lines deleted...]
-Теміржолшылар 2, 4, 6.</w:t>
+              <w:t>
+Орналасқан жері: Ақмола облысы, Зеренді ауданы, Алексеевка кенті, Мектеп көшесі, 14. Ақмола облысы білім басқармасының Зеренді ауданы бойынша білім бөліміне қарасты "Алексеевка кентінің №1 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралары: Ақмола облысы, Зеренді ауданы, Алексеевка кенті, келесі көшелер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай Құнанбаев көшесі: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дорожная көшесі: 1, 2, 2А, 3, 4, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 25, 27, 31, 33, 33А ғимарат, 35, 37, 39 ғимарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теміржол көшесі: 8, 9;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зауыт көшесі: 2, 4, 6, 8, 10, 12, 13, 14, 16, 18, 19, 20, 21, 22, 24, 26, 28, 30 ғимарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұста көшесі: 5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесі: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 41, 42, 43, 44, 45, 47, 48, 49, 50, 51, 53, 55, 57, 59, 60, 61, 62, 63, 64, 65, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 78, 79, 80, 81, 82, 84, 86, 88, 89, 90, 92, 93, 94, 96, 98, 105, 107, 116, 119, 121, 123, 125, 127, 129, 131, 137;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Линейная көшесі: 9, 13, 21, 23, 25, 27;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Набережная көшесі: 1, 3, 5, 7, 9, 11, 13, 14, 15, 19, 21, 23, 25, 27, 29, 30, 31, 32, 33, 34, 35 ғимарат, 37, 39, 41, 43, 45, 47;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новоселов көшесі: 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пошталық көшесі: 1, 3, 4, 6, 8, 8А ғимарат, 9, 10;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приречный көшесі: 4, 6, 15, 17, 19;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақша көшесі: 4, 5, 6, 7, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 70, 72, 73, 74, 75, 76, 78, 80, 81, 82, 83, 84, 86, 88, 90, 92, 96, 98;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кеңес көшесі: 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16, 18, 20, 21, 22, 24, 25, 26, 28, 29;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теміржолшылар көшесі: 2, 4, 6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі: 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 13, 14 құрылыс;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юрий Гагарин көшесі: 3, 4, 5, 6, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 28, 30, 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3617,142 +4349,142 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 518 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...90 lines deleted...]
-Строительная 1, 2, 4.</w:t>
+              <w:t>
+Орналасқан жері: Ақмола облысы, Зеренді ауданы, Алексеевка кенті, Ыбырай Алтынсарин көшесі, 2. Ақмола облысы білім басқармасының Зеренді ауданы бойынша білім бөліміне қарасты "Алексеевка кентінің №2 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралары: Ақмола облысы, Зеренді ауданы, Алексеевка кенті, келесі көшелер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лев Толстой көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 29 құрылыс, 49, 52, 54;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Максим Горький көшесі: 1, 2, 3, 4, 5, 6 құрылыс, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28 ғимарат, 29, 30, 31, 33, 35, 46, 60;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылысшылар көшесі: 1, 2, 4, 81;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ыбырай Алтынсарин көшесі: 1, 2 құрылыс, 3, 4, 5, 6, 7, 8, 9, 9А, 11, 12, 13, 15, 17, 19, 21, 22, 23, 24, 25, 26, 27, 29, 50, 209.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5949,70 +6681,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 538 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-Шекаралары: Ақмола облысы, Зеренді ауданы, Өзен ауылы, Теректі ауылы.</w:t>
+              <w:t>
+Орналасқан жері: Ақмола облысы, Зеренді ауданы, Өзен ауылы, Бектұрғанов көшесі, 34. Ақмола облысы білім басқармасының Зеренді ауданы бойынша білім бөліміне қарасты "Өзен ауылының жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралары: Ақмола облысы, Зеренді ауданы, Өзен ауылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7758,267 +8490,267 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 554 сайлау учаскесі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орналасқан жері: Ақмола облысы, Зеренді ауданы, Зеренді ауылы, Тәуелсіздік көшесі, 40, Зеренді ауданының мәдениет және тілдерді дамыту бөлімінің жанындағы "Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
-[...215 lines deleted...]
-Аққайын 6.</w:t>
+Орналасқан жері: Ақмола облысы, Зеренді ауданы, Зеренда ауылы, Тәуелсіздік көшесі, 40. Зеренді ауданы мәдениет және тілдерді дамыту бөлімінің "Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралары: Ақмола облысы, Зеренді ауданы, Зеренда ауылы, келесі көшелер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Малиновый Мыс" демалыс базасы: 1 ғимарат, 1 ғимарат, 2 блок, 1 ғимарат, 3 блок, 1 ғимарат, 4 блок, 1 ғимарат, 6 блок, 1 ғимарат, 1 корпус, 1 ғимарат, 5 корпус;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Лол" шағын ауданы: 1, 2, 2А, 3, 5, 5/1, 6, 7 ғимарат, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20Б, 20В, 22, 24, 26;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горький көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 88А, 89, 90, 91, 93, 93А, 94, 95, 96, 97, 98, 99, 100, 102;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанайдар Мусин көшесі: 34, 36, 39А құрылыс, 39А құрылыс, 39А Блок 1, 39А құрылыс, 39А Блок 2, 39А құрылыс, 39А Корпус 3, 39А құрылыс, 39А Корпус 4, 42, 43, 44, 45, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 61, 61А, 63, 63А, 68, 70;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Зона Отдыха" көшесі: 1, 1А құрылыс, 2, 3, 7, 8, 8А құрылыс, 8Б құрылыс, 9 құрылыс, 9 құрылыс, Блок 9/1, 10 ғимарат, 10А ғимарат, 14, 16 ғимарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ильясова көшесі: 1, 1А, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16 ғимарат, 16А ғимарат, 17, 18, 19, 20, 21, 23, 23А, 24 ғимарат, 24А ғимарат, 25, 26, 28, 29, 30, 31, 32, 33, 34, 36, 37, 39, 40, 41, 42, 43, 45, 47, 48, 49, 51, 52, 53, 54, 55, 56, 57, 57А, 58, 58А ғимарат, 59, 60, 60А, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 77А, 78, 79, 80, 80А, 80Б, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 92А, 93, 93А, 94, 95, 96, 98, 100, 102, 104, 106, 106А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Куйбышев көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 26А, 27 ғимарат, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44А ғимарат, 44 құрылыс, 45, 46, 46А, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 79, 81 ғимарат, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленин көшесі: 1, 2, 3, 4, 5, 7, 8, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А құрылыс, 23, 24, 26, 27, 28 құрылыс, 28А құрылыс, 29, 30, 32, 32А құрылыс, 33, 35, 36, 37, 39, 40Б гараж, 40, 40В ғимарат, 40А құрылыс, 41, 42, 43 ғимарат, 44 құрылыс, 45, 46, 47, 48 құрылыс, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 92;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәлік Ғабдуллин көшесі: 24, 26, 28, 30, 32, 32А, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 94А, 95, 96, 97, 98, 99, 100, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұхтар Әуезов көшесі: 12, 14, 16, 18;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік көшесі: 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 28А, 29, 30, 31, 32, 34, 34А, 35, 37, 37А құрылыс, 38, 38А құрылыс, 39 құрылыс, 40, 41, 42, 43, 44, 45, 46 ғимарат, 47, 48 ғимарат, 49, 50, 51, 52 ғимарат, 52А ғимарат, 52Б ғимарат, 53, 54, 55, 56А құрылыс, 57А құрылыс, 58, 59, 59А құрылыс, 60 ғимарат, 60А құрылыс, 61, 61А ғимарат, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71 құрылыс, 73 ғимарат, 75 ғимарат, 75А ғимарат, 76, 77 ғимарат, 77А құрылыс, 78, 79 ғимарат, 80, 81, 83, 84, 85, 87, 88, 89, 90, 91, 92, 93, 94, 94А құрылыс, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108 ғимарат, 108А ғимарат, 109, 110, 110А, 111, 112, 113, 114, 115, 116, 117, 118, 118А, 119, 120/2 гараж, 120 ғимарат, 120/1 құрылыс, 121 ғимарат, 123, 125, 126 ғимарат, 127, 128 ғимарат, 129, 130, 131, 132, 133, 136 құрылыс, 137, 138, 139, 140, 141, 144 ғимарат, 146 ғимарат, 147.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8051,573 +8783,537 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 555 сайлау учаскесі</w:t>
-[...521 lines deleted...]
-Чапаев 1, 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 14, 16.</w:t>
+Сайлау учаскесі № 555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орналасқан жері: Ақмола облысы, Зеренді ауданы, Зеренді ауылы, Нагорная көшесі, 1. Ақмола облысы білім басқармасы Зеренді ауданы білім бөлімінің Зеренді ауылы №2 жалпы орта білім беретін мектебі коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: Ақмола облысы, Зеренді ауданы, Зеренді ауылы, көшелер:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микрорайон: Микрорайон 1, 3, 4, 7, 8, ғимарат 8А, 9, 10, 11, 12, 13, 14, 15, ғимарат 15А, ғимарат 15Б, 16, ғимарат 16А, құрылыс 16Б, 17, 18;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеренді балық питомнигі: 1, 2, 3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобилистов: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Антон Чехов: 1, 1А, 2, 3, ғимарат 4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Буденный: 1, 1А, 2, 2А, 3, 4, 5, 5А, 6, 7, 7А, 7Б, 8, 9, 10, 10А, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Верхняя: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 11А, 12, 13, 17А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Восточная 1, 1Б, 1Е, құрылыс 1А, құрылыс 1В, 2, 3, 4, 5, 6, 7, 8, 9, құрылыс 10, құрылыс 10А, құрылыс 10А, Блок 1, құрылыс 10А, Блок 2, құрылыс 10А, Блок 3, құрылыс 11, құрылыс 11А, құрылыс 11Б, құрылыс 12, құрылыс 12В, құрылыс 12Г, құрылыс 12Д, құрылыс 12Е, 13, 13А, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, құрылыс 25, 27, құрылыс 35, ғимарат 37;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанайдар Мусин: 1, 2, 3, 4, 5, 7, 8, 9, 10, 11, 11А, 12, 13, 14, 15, 15А, 16, 17, 17А, 18, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, ғимарат 32, 33, 35, 37, 38, 39;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасыл: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Калинин: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, құрылыс 15А, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, ғимарат 50;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ключевая: 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, ғимарат 45А, 46;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Колбаскин: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 18, 19, 20, 21;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красноармейская: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малика Габдуллина: 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 25, 27, 29, 31, 33;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нагорная: құрылыс 1, 2, құрылыс 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новая: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Победа: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прудхозная: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пушкин: 1, ғимарат 1А, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 18А;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садовая: 1, 1А, 1Б, 2, 2Б, 3, 3А, 3В, 4, 4А, 5, ғимарат 5Д, 6, 7, 8, 9, 10, 12, 12А, 12М, 14Б, 20;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степная: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік: 1, 1А, ғимарат 2, 3, 5, ғимарат 6, ғимарат 6/2, құрылыс 6/1, 7, 8, 9, 10, 11, 12, 13;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целинная: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чапаев: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 18;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чкалов: 1, 2, 3, 4, 5, 6, 8, 9, 10, 12, 13, 14, 15, 16, 17, 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8650,303 +9346,357 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 556 сайлау учаскесі</w:t>
-[...17 lines deleted...]
-Орналасқан жері: Ақмола облысы, Зеренді ауданы, Зеренді ауылы, Чапаев көшесі, 43. "Ақмола облысы білім басқармасының Зеренді ауданы бойынша білім бөлімі Зеренді ауылының № 1 жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+Сайлау учаскесі № 556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орналасқан жері: Ақмола облысы, Зеренді ауданы, Зеренді ауылы, Чапаев көшесі, 43. Ақмола облысы білім басқармасының Зеренді ауданы бойынша білім бөлімінің "Зеренді ауылының № 1 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шекаралары: Ақмола облысы, Зеренді ауданы, Зеренді ауылы, көшелер:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Буденный 24, 25 А, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 38, 40, 41, 42, 44, 46, 47, 48, 49 А, 50, 51, 52, 53, 55, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 67 А, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 114, 116;</w:t>
-[...197 lines deleted...]
-Степной шағын ауданы 27, 30, 32, 46, 47, 49, 56.</w:t>
+Көкшетау–Атбасар жолы 2 құрылыс, 5 құрылыс, 8 құрылыс, 9 құрылыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Лесной" шағын ауданы 1, 2, 3, 10, 10 корпус 10/1, 10 корпус 10/2, 10 корпус 10/3, 10 корпус 10/4, 10 корпус 10/5, 10 корпус 10/6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Степной" шағын ауданы 27, 30, 31, 32, 47, 49, 55, 56;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Зерендинские дачи" тұтынушылар кооперативі құрылыс 58, 60 ғимарат, 61 ғимарат, 146, 236;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абылқажы Қашаев 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 45А ғимарат, 46, 47, 48, 49, 50, 50А, 51, 52, 53, 54, 55, 56, 57, 58, 59, құрылыс 60, 61, 62, 63, 64, 65, 65А құрылыс, 68, 68, корпус 68, 69, 71, 73, 73В, 73А ғимарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөгенбай батыр 24, 25А, 25 ғимарат, 26, 27, 28, 29, 30, 31, 32, 35, 36, 38, 39, 40, 41, 42, 43, 44, 46, 47, 48, 49, 49А, 50, 51, 52, 52/1 құрылыс, 52А құрылыс, 53, 57, 57А, 58, 58А құрылыс, 59, 60, 61, 62, 63, 64, 64А ғимарат, 65, 66, 67, 67А, 68, 69, 70, 71, 72, 72А, 73, 74, 75, 76, 77, 78, 79, 80, 80А, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 108А, 109, 110, 111, 111А, 112, 113, 114, 115, 116, 118;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанайдар Мусин 59, 60;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасыл 14, 15, 16, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 30А құрылыс, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 50А, 51, 52, 53, 53А, 54, 55, 56, 57, 58, 59, 60, 62, 64;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызыләскер 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52А, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 73А, 74, 74А құрылыс, 75, 75А, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 113А, 114, 116;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Луговая 1, 1В, 2, 2Г, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 16Б</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңа 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 53А, 54, 55, 56, 57, 58, 59, 60, 60А ғимарат, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 88, 89, 90, 91, 93, 94, 95 құрылыс, 96, 98, 100, 102, 104, 106, 108, 110;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіс 17, 17А ғимарат, 18, 19, 20, 21, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 42А, 43, 44, 45, 46, 47, 48, 48А, 49, 50, 51, 52, 53, 55, 56, 57, 58, 59, 60 құрылыс, 61, 62, 62А, 62/1 құрылыс, 62/2 құрылыс, 63, 64, 64А, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 99, 100, 101, 102, 103, 104, 105, 105А, 105Б, 105В, 106, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 117А, 118, 119, 120, 121, 122, 123, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степная 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 59, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 73А құрылыс, 74, 75, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 91, 92А, 93, 93В, 94, 94А, 96, 98, 100, 101, 103, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 125А, 127, 129, 135;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чапаев 17, 19, 20, 21, 22, 23, 24, 25, 26, 27, 27А құрылыс, 28, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 40А, 41, 42, 43, 43А ғимарат, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 58А, 59, 60, 61, 62, 63, 63А, 64, 65, 65А, 66А, 67, 68, 68А, 69, 70, 71, 71А, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 88, 89, 90, 92, 94, 96, 98, 102, 104;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергетиктер 1, 2, 3, 4, 5, 6, 6А, 8, 9, 10, 13, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 52Б, 52Г, 52Д, 52Е, 52П, 53/9, 53В, 53Г, 53Е, 53К, 54Е, 54Н, 54Р, 54С, 54Ф, 55А, 55Д, 56Б, 56В, 57Е, 57К, 58/14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10448,87 +11198,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 571 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-Шекаралары: Ақмола облысы, Зеренді ауданы, Бәйтерек ауылы, Өндіріс ауылы.</w:t>
+Сайлау учаскесі № 571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орналасқан жері: Ақмола облысы, Зеренді ауданы, Бәйтерек ауылы, Орталық көшесі, 1. Ауылдық клуб ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: Ақмола облысы, Зеренді ауданы, Бәйтерек ауылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10561,87 +11311,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 572 сайлау учаскесі</w:t>
-[...35 lines deleted...]
-Шекаралары: Ақмола облысы, Зеренді ауданы, Красный Кордон ауылы.</w:t>
+Сайлау учаскесі № 572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орналасқан жері: Ақмола облысы, Зеренді ауданы, Красный Кордон ауылы, Орман көшесі, 27. Ауылдық клуб ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: Ақмола облысы, Зеренді ауданы, Красный Кордон ауылы, Өндіріс ауылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11050,50 +11800,163 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Орналасқан жері: Ақмола облысы, Зеренді ауданы, Зеренді ауылы, Тәуелсіздік көшесі, 146. Ақмола облысы денсаулық сақтау басқармасының жанындағы "Зеренді аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ғимараты. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шекаралары: Ақмола облысы, Зеренді ауданы, Зеренді ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 807 сайлау учаскесі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орналасқан жері: Ақмола облысы, Зеренді ауданы, Қонысбай ауылы, Қонысбай ауылдық округінің өндірістік алаңы, "ALTYNTAU KOKSHETAU" АҚ ғимараты.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекарасы: Ақмола облысы, Зеренді ауданы, Қонысбай ауылы, Қонысбай ауылдық округінің өндірістік алаңы, "ALTYNTAU KOKSHETAU" АҚ аумағы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -11125,55 +11988,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>