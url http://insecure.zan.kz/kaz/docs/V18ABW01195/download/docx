--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d618272" w14:textId="d618272">
+    <w:p w14:paraId="19521ee" w14:textId="19521ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,148 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Астана қаласында қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің түрлері мен тәртібін, сондай-ақ ақшалай сыйақының мөлшерін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Астана қаласы әкімдігінің 2018 жылғы 20 желтоқсандағы № 17-2028 қаулысы. Астана қаласының Әділет департаментінде 2018 жылғы 25 желтоқсанда № 1195 болып тіркелді. Күші жойылды - Астана қаласы әкімдігінің 2026 жылғы 30 маусымдағы № 01-2235 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Астана қаласы әкімдігінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 01-2235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" 2001 жылғы 23 қаңтардағы Қазақстан Республикасы Заңы 27-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-13) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,281 +255,298 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағының 3) тармақшасына, "Құқық бұзушылық профилактикасы туралы" 2010 жылғы 29 сәуірдегі Қазақстан Республикасы Заңы 6-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Астана қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Астана қаласында қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің түрлері мен тәртібі, сондай-ақ ақшалай сыйақының мөлшері осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Астана қаласы әкімінің аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z19" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы қаулының аумақтық әділет органдарында мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z20" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулының көшірмесін мемлекеттік тіркелген күннен бастап күнтізбелік он күн ішінде баспа және электронды түрде қазақ және орыс тілдерінде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Қазақстан Республикасының Әділет министрлігінің Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулы ресми жарияланғаннан кейін Астана қаласы әкімдігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z4" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Астана қаласы әкімінің орынбасары А.К. Әмринге жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z5" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Астана қаласының әкімі</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Астана қаласының әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -457,212 +554,230 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Сұлтанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЕЛІСІЛДІ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер министрлігі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Астана қаласының Полиция</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       департаменті" мемлекеттік</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мекемесінің бастығының</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       міндетін атқарушы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________М. Төлебаев</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2018 жылғы "__" _________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -741,316 +856,344 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 17-2028 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астана қаласында қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің түрлері мен тәртібі, сондай-ақ ақшалай сыйақының мөлшері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z8" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің түрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алғыс жариялау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) грамотамен марапаттау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақшалай сыйақы беру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z9" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ішкі істер министрлігі Астана қаласының Полиция департаменті мемлекеттік мекемесінің (бұдан әрі – Полиция департаменті) ұсынысы бойынша қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеу мәселелерін Астана қаласы әкімдігі құрған комиссия қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z10" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комиссия қабылдайтын шешім азаматтарды көтермелеу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z11" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комиссия көтермелеу түрлерін, соның ішінде ақшалай сыйақы мөлшерiн, көтермеленушінің қоғамдық тәртіпті қамтамасыз етуге қосқан үлесін ескере отырып белгілейді және әдетте, 20 есе айлық есептiк көрсеткiштен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z12" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ақшалай сыйақы төлеуді көтермелеуге ұсыныс енгізген Полиция департаменті жергілікті бюджет қаражаты есебінен жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z13" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көтермелеулерді төлеуге арналған қаражат Полиция департаментінің шығыстары құрамында жеке бағдарламамен көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z14" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қоғамдық тәртіпті сақтауға қатысатын азаматтарды көтермелеу Полиция департаменті салтанатты жағдайда жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1372,35 +1515,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>