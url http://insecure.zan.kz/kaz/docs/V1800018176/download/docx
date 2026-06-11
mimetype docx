--- v0 (2025-11-13)
+++ v1 (2026-06-11)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f8c7137" w14:textId="f8c7137">
+    <w:p w14:paraId="9442c58" w14:textId="9442c58">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,96 +85,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ерікті түрде таратылатын банктердің және қызметін ерікті түрде тоқтататын Қазақстан Республикасының бейрезидент-банктері филиалдарының тарату комиссиялары қызметінің ерекшеліктерін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қарашадағы № 297 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 14 қаңтарда № 18176 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қарашадағы № 297 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 14 қаңтарда № 18176 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 46 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбы жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 09.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңы 69-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2209,1068 +2287,1052 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тарату комиссиясы мүшелері мен қызметкерлері тарапынан Қазақстан Республикасының банктік заңнамасын бұзу фактілері анықталған жағдайда, тарату комиссиясының төрағасы Қазақстан Республикасының азаматтық сот ісін жүргізу, қылмыстық сот ісін жүргізу және әкімшілік құқық бұзушылық туралы заңнамасында белгіленген тәртіппен бір мезгілде уәкілетті органға хабарлай отырып, құқық қорғау органдарына немесе сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тарату комиссиясы сақталуға тиіс, оның ішінде тарату комиссиясының қызметіне байланысты құжаттарды мұрағатты және құжаттаманы басқару жөніндегі уәкілетті органның нормативтік құқықтық актілерінің талаптарына сәйкес есепке алуды, ресімдеуді және сақтауды қамтамасыз ету мәселелері бойынша екінші деңгейдегі банктерге қойылатын барлық талаптардың орындалуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тарату комиссияларының тарату шығыстарының сметасын қалыптастыру және бекіту ерекшеліктері мен тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Банкті ерікті түрде таратуға байланысты барлық шығыстар осы банктің қаражаты есебінен ғана жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тарату өндірісімен байланысты, оның ішінде тарату комиссиясының қызметін қамтамасыз етуге байланысты шығыстар кезектен тыс және тұрақты жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тарату массасын жұмсау мақсатты пайдалану бойынша жүзеге асырылады. Тарату массасына қаражатты резервтеу 3 (үш) айдан аспайтын мерзімге жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Тарату шығыстарының сметасы бекітілгенге дейін тарату комиссиясының бірінші кезектегі іс-шараларды өткізуіне байланысты шығыстарды жүзеге асыруы мынадай шығындар баптары бойынша жүргізіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банкті ерікті түрде тарату туралы хабарландыруды жариялау бойынша қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) байланыс қызметі (телекоммуникациялық шығыстар, телефонды, телеграфты пайдаланғаны үшін абоненттік төлем, қалааралық және халықаралық сөйлесулер, пошта және анықтамалық қызмет бойынша шығыстар, интернет-ресурстарды пайдаланғаны үшін шығыстар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қызметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қол қою үлгілері бар құжаттарды нотариатта куәландыру бойынша қызмет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тарату комиссиясы банктің тарату шығыстарының сметасын қалыптастыру және кредиторлар комитеті банктің тарату шығыстарының сметасын бекіту кезінде нақтылық, негізділік, орындылық және тарату шығыстарының дәйектілік қағидаттарын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату шығыстарының нақтылық қағидаты тарату шығыстарының сметасын қалыптастыру кезінде банктің нақты қаржылық жағдайын, оның ішінде кредиторлар алдындағы берешек көлемін негізге алу қажеттілігін білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату шығыстарының негізділік қағидаты тарату өндірісінің белгілі бір кезеңінде болжанатын шығындардың объективтік қажеттілігі деп түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату шығыстарының орындылық қағидаты тарату комиссиясы жұмсаған шығындар қойылған мақсатқа сәйкес келетінін, яғни тарату өндірісін және банктің кредиторларымен және акционерлерімен есеп айырысуды аяқтауға бағытталғандығын білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату шығыстарының дәйектілік қағидаты тарату комиссиясының жұмсалған шығындарды құжаттық растауын білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тарату комиссиялары қызметінің ерекшеліктеріне қосымшаға сәйкес нысан бойынша тарату шығыстарының сметасын тарату комиссиясы ол құрылғаннан кейін күнтізбелік 10 (он) күн ішінде жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиторлар комитеті құрылғанға дейін тарату шығыстарының сметасын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тарату комиссиясының төрағасы бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясының төрағасы және кредиторлар комитеті тарату шығыстары сметасының орындалуын бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Кредиторлар комитеті бекіткен тарату шығыстарының сметасына тарату комиссиясының төрағасы енгізетін өзгерістер мен толықтыруларды кредиторлар комитеті алдын ала бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер тарату комиссиясының төрағасы бекіткен тарату шығыстары алдыңғы кезеңде (айда, тоқсанда) жүзеге асырылмаса және оларды жоспарлы кезеңде жүзеге асыру қажеттілігі болса, көрсетілген шығыстар жоспарланып отырған кезеңнің тарату шығыстарының сметасына енгізілуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Тарату шығыстарының сметасын бекітуден бас тарту үшін негіздемелер тарату комиссиясының Тарату комиссиялары қызметінің ерекшеліктерінің 19-тармағында көрсетілген тарату шығыстарының сметасын қалыптастыру қағидаттарын сақтауы көрсетілетін түсіндірме жазбаны және жоспарланған (жұмсалған) шығыстарды растайтын құжаттарды ұсынбау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Басқа бап бойынша үнемдеу есебінен шығындардың бір бабы бойынша артық жұмсауды жүзеге асыруға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясының шығыстарды жүзеге асыруына тарату комиссиясының төрағасы оны бекіткенге дейін жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...364 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Есептілік жасаған кезде пайдалынатын өлшем бірлігі теңгемен белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Сметаға тарату комиссиясының төрағасы (ол болмаған кезеңде оның орынбасары), бас бухгалтер және орындаушы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Тарату шығыстарының сметасында мынадай шығындар баптары көзделеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еңбекке ақы төлеу шығыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бюджетке аударымдар бойынша шығыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әкімшілік шығыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тауар-материалдық құндылықтарды сатып алу шығыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) іссапар шығыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көзделмеген шығыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) басқа да шығыстар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1. Еңбекке ақы төлеу шығыстары мынадай шығындарды көздейді: тарату комиссиясының төрағасы мен мүшелерінің сыйақысын төлеу, еңбек шарттары негізінде жұмыс істейтін тарату комиссиясының тартылған қызметкерлерінің еңбегіне ақы төлеу, таратылатын банктің бар филиалдары мен өкілдіктерін ескере отырып, күн сайынғы негізде орындалатын және ай сайын ақы төленетін ақылы қызмет көрсету шарттары бойынша қызмет көрсететін тартылған адамдардың жұмысына ақы төлеу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату комиссиясының төрағасы мен мүшелеріне сыйақы төлеу шығыстары кредиторлар комитеті мен тарату комиссиясы арасында жасалған келісім негізінде жүргізіледі, ол бойынша жұмыстар күнделікті негізде орындалады және ақы төлеу ай сайын жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкердің еңбегіне, сондай-ақ орындалған жұмыстар, көрсетілген қызметтер үшін ақы төлеуге шығыстар баптары тарату комиссиясының төрағасы бекітетін штат кестесіне сәйкес қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Штат кестесіне еңбек шарттары және ақылы қызмет көрсету шарттары бойынша жұмыс істейтін тұлғалар, сондай-ақ таратылатын банктің кредиторлар комитетімен жасалған келісімде белгіленген сыйақы мөлшері бар тарату комиссиясының төрағасы мен мүшелері енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-1-тармақпен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...56 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-2. Салықтар және бюджетке төленетін басқа да міндетті төлемдер бойынша шығыстар Қазақстан Республикасы салық заңнамасының талаптарына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-2-тармақпен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 96</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
-[...403 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="39"/>
+    <w:bookmarkStart w:name="z76" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27-3. Әкімшілік шығыстар тарату комиссиясының қызметін қамтамасыз етуге бағытталған шығындарды көздейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыстар мен көрсетілген қызметтер үшін ақы төлеу тұрақты және (немесе) біржолғы сипатта болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3307,70 +3369,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="40"/>
+    <w:bookmarkStart w:name="z77" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-4. Ағымдағы қажеттіліктерді қанағаттандыруға және ең аз рұқсат етілген қорды құруға бағытталған тауар-материалдық құндылықтарды сатып алу бойынша шығыстар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кеңсе жабдығын жұмыс күйінде ұстау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3551,70 +3613,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="41"/>
+    <w:bookmarkStart w:name="z78" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-5. Тарату комиссиясы қызметкерлерінің іссапарларға шығуы бойынша шығыстар тарату шығыстары сметасында көзделген қаражат шегінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3633,70 +3695,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="42"/>
+    <w:bookmarkStart w:name="z79" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-6. Өзге шығыстар шығыстар сметасында көзделмеген өзге де шығындарды қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Өзге шығыстар" шығындарының бабы бойынша шығыстардың басқа бабы бойынша артық шығыстарға байланысты шығыстар, сондай-ақ келісу не бекіту Тарату комиссиялары қызметінің ерекшеліктерінде белгіленген тәртіппен жүзеге асырылатын қажеттіліктерге арналған шығыстар жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3733,208 +3795,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="43"/>
+    <w:bookmarkStart w:name="z40" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жоспарланып отырған және жұмсалған шығыстарды тарату комиссиясы шарттармен, шот-фактуралармен, чектермен және өзге құжаттармен растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z41" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z41" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тарату комиссиясының қолма-қол ақшаны кассада сақтау, қолма-қол ақшамен кіріс және шығыс операцияларын жасау, кассалық құжаттарды жүргізу қағидаларын орындау, қолма-қол ақшаны, касса қалдықтарының лимиттерін жұмсауды қамтамасыз ету талаптары, сондай-ақ қолма-қол ақшаны тарату комиссиясының ағымдағы шотына тапсыру мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z42" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z42" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тарату комиссиясының төрағасы, бас бухгалтері, тарату комиссиясының кассирі, бөлімшелерде – тарату комиссиясы бөлімшесінің басшысы, бухгалтері, бөлімше кассирі банктің тарату комиссиясының кассасына түскен ақшаның уақтылы кіріске алынуына бақылауды жүзеге асырады, сондай-ақ қолма-қол ақша мен құндылықтардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z43" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z43" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қолма-қол ақшамен операцияларды орындайтын, сондай-ақ өзге құндылықтарға рұқсаты бар тарату комиссиясының қызметкерімен толық материалдық жауапкершілік туралы шарт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z44" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z44" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Тарату комиссиясының кассасында (бұдан әрі – касса) жасалатын қолма-қол ақшамен жасалатын операциялардың есебі "Бухгалтерлік есеп және қаржылық есептілік туралы" 2007 жылғы 28 ақпандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, қаржылық есептіліктің халықаралық стандарттарына және уәкілетті органның нормативтік құқықтық актілеріне сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z45" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z45" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Тарату комиссиясы қолма-қол ақшаны және құндылықтарды сақтауды, сондай-ақ кассалық операциялар мен құжаттарды жүргізуді Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19680 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 231 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген, Екінші деңгейдегі банктерде, Қазақстан Республикасы бейрезидент-банктерінің филиалдарында, Ұлттық пошта операторында және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларда кассалық операцияларды және банкноттарды, монеталарды және құндылықтарды инкассациялау жөніндегі операцияларды жүзеге асыру қағидаларында белгіленген және банкке Қазақстан Республикасының бейрезиент-банктері филиалдарының қызметін ерікті түрде тоқтататын банкті ерікті түрде тарату процесіне сәйкес келетін бөлігінде қолданылатын талаптарға сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3953,166 +4015,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="49"/>
+    <w:bookmarkStart w:name="z46" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Қолма-қол ақшамен касса операцияларын жасау үшін ұлттық валютамен төмендегі шекте касса қалдығының күн сайынғы лимиті белгіленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тарату комиссиясының бас кеңсесінде – 2 500 000 (екі миллион бес жүз мың) теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тарату комиссиясының бөлімшесінде – 500 000 (бес жүз мың) теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="50"/>
+    <w:bookmarkStart w:name="z47" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Күнделікті лимит сомасынан асып кеткен жағдайда, тарату комиссиясының Қазақстан Республикасы Ұлттық Банкінің филиалдарынан, екінші деңгейдегі банктерден, мүлікті өткізуден, дебиторлық берешекті өндіруден алынған қолма-қол ақшаны сақтауы Қазақстан Республикасы Ұлттық Банкінің қызмет көрсететін филиалында немесе екінші деңгейдегі банкте ақшаны алған күнді есептемегенде, кемінде 3 (үш) жұмыс күні ішінде жүзеге асырылады. Қолма-қол ақша оларды сақтау мерзімі аяқталғаннан кейін келесі жұмыс күні тарату комиссиясының ағымдағы шотына есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z48" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z48" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Қолма-қол ақша тарату комиссиясының қызметкерлеріне тарату өндірісіне байланысты мақсаттарға есепке беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z49" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z49" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Банктің ағымдағы шоттары теңгеде және қажет болса шетел валютасында Қазақстан Республикасының Ұлттық Банкінде ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4131,228 +4193,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="53"/>
+    <w:bookmarkStart w:name="z50" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Банктің филиалдарын немесе өкілдіктерін қоса алғанда, кассаның лимитін қоспағанда, банктің барлық ақшасы банктің бас кеңсесінің ағымдағы шотына есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z51" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z51" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Банктің тарату комиссиясының бөлімшелері Қазақстан Республикасы Ұлттық Банкінің филиалдары арқылы тарату комиссиясы бөлімшелерінің кассасы арқылы банктің бас офисіне келіп түсетін ақшаны есептейді, және тарату шығыстарын, сондай-ақ кредиторлармен есеп айырысу үшін банктің бас офисінің тарату комиссиясынан ақша алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z52" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z52" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Қазақстан Республикасы Ұлттық Банкінің филиалдары банктің тарату комиссиясынан қабылданған шетел валютасын тозу дәрежесі бойынша сұрыптау және түпнұсқалығын және төлемін тексеру үшін Қазақстан Республикасы Ұлттық Банкінің Кассалық операциялар және құндылықтарды сақтау орталығына жібереді, кейіннен ақшаны банктің тарату комиссиясының ағымдағы шотына есептейді. Банктің тарату комиссиясының ағымдағы шотынан шетел валютасын беру қолма-қол ақшасыз тәртіпте жүзеге асырылады. Егер сұрыптау барысында төлем жасауға болмайтын, сондай-ақ айналымға жарамсыз шетел валютасы анықталса банктің тарату комиссиясы оны екінші деңгейлі банктер немесе Ұлттық пошта операторы арқылы сатады немесе айырбастайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z53" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z53" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Банкті және оның филиалдарын (өкілдіктерін) таратуды аяқтаған соң тарату комиссиясы банктің ағымдағы шоттарын №207 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіп бойынша жабады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z54" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z54" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Таратылған банкке берешегі жоқ жеке немесе заңды тұлғаның жазбаша сұратуы бойынша тарату комиссиясы сұрату келіп түскен күннен бастап 3 (үш) банктік күннің ішінде банк клиенттерінің банктік шоттарына ерікті түрде таратылу процесі басталғаннан кейін келіп түскен (келіп түсетін) немесе бұрын банктің клиенттері болып табылған адамдардың жабық шоттарына келіп түскен ақшаны қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z55" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z55" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Тарату комиссияларының банк активтерін басқаруы және кредиторлардың шағым-талаптарын (өтініштерін) қарауы бойынша қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z56" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z56" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Банк активтеріне жататын банктің жеке меншік мүлкі, жеке және заңды тұлғаларға берілген қарыздар, сондай-ақ банктің басқа да талаптары тарату массасын қалыптастыру үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z57" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z57" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Банктің тарату комиссиясы құрылған күнінен бастап күнтізбелік 30 (отыз) күннен аспайтын мерзімде банк қызметкерлерінің қатысуымен банктің мүлкін (активтерін), жеке шоттарын, кредиттік және өзге де шарттарды түгендеуді, сондай-ақ баланс шоттарының және меморандум шоттарының барлық қалдықтарын салыстырып тексеруді жүргізеді. Түгендеудің қорытындысы бойынша акт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бухгалтерлік есеп деректерінің дәйектілігін қамтамасыз ету мақсатында тарату комиссиясы түгендеуді жылына кемінде 1 (бір) рет, сондай-ақ мынадай жағдайларда міндетті түрде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4381,190 +4443,190 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қымқыру немесе асыра пайдалану, сондай-ақ мүліктің бүліну фактілері анықталған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дүлей зілзалалар, өрт, апаттар немесе қиын-қыстау жағдаяттарда туындаған басқа да төтенше жағдайларда жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="61"/>
+    <w:bookmarkStart w:name="z58" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Кредиттік құжаттама, оның ішінде банктік қарыз шарттары және кредит беру туралы шарт бойынша міндеттемелерді орындауға байланысты өзге де шарттар қолда бар құжаттарды қоса бере отырып сипатталуға және одан кейін тіркеу журналымен (есеп кітабымен) салыстырып тексерілуге тиіс. Айырмашылық анықталған кезде не құжаттар болмағанда себептері көрсетіліп акт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z59" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z59" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Банктер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74-1-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген активтерді қоспағанда, банктің түгендеу жолымен анықталған барлық активтері мен талаптары тарату конкурстық массасына енгізілуге тиіс. Таратудың басында банктің балансына енгізілмеген және түгендеу барысында анықталған активтер банктің аралық тарату балансында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z60" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z60" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Түгендеу барысында анықталған мүліктің кем шығуы аралық тарату балансына енгізіледі және жеке шотта есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z61" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z61" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Тарату комиссиясы "Қазақстан Республикасындағы бағалау қызметі туралы" Қазақстан Республикасының 2018 жылғы 10 қаңтардағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бағалаушы (бағалаушылар) тарта отырып банктің мүлкіне бағалау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z62" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z62" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Банктегі ақша кредиторлардың талаптарын қанағаттандыруға жеткіліксіз болған жағдайда, тарату комиссиясы Қазақстан Республикасының азаматтық заңнамасында көзделген тәртіпте және кредиторлар комитеті бекіткен мүлікті сату жоспарына сәйкес мүлікті сатады. Кредиторлар комитеті болмаған кезде мүлікті сату жоспарын банк акционерлерінің жалпы жиналысында келісім бойынша тарату комиссиясының төрағасы бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ғимараттар мен үйлер, банктің басқа да жылжымайтын мүлік объектілері, олардың құнына қарамастан, Қазақстан Республикасы Азаматтық кодексінің (Ерекше бөлімі) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4641,70 +4703,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="66"/>
+    <w:bookmarkStart w:name="z63" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Бекітілген банктің мүлкін сату жоспары бекітілген күннен бастап 3 (үш) жұмыс күні ішінде уәкілетті органға назарда ұстау үшін жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4723,70 +4785,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="67"/>
+    <w:bookmarkStart w:name="z64" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Тарату комиссиясы таратылатын банктің мүлкін мына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сатылатын мүлікке осы өңірдегі мүліктің ұқсас түріне нарық бағасынан кем емес баға белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4797,90 +4859,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мүлікті мүмкіндігінше неғұрлым жоғары бағамен өткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүлікті сатудан болатын шығынды азайту талаптары мен мақсаттарына қарай сатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="68"/>
+    <w:bookmarkStart w:name="z65" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Бағалаушы жүргізген мүлік бағалау туралы есеп болған кезде ғана берешекті өтеу есебінде, оның ішінде сот шешімін орындау есебінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z66" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z66" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Тарату комиссиясы берілген қарыздар бойынша кредиттік шарттарды өтеудің нақтылығы мен перспективалары, борышкерлердің мүліктік жағдайы нысанасына талдау жасайды және кредиттік пакетті қалыптастырады. Кредиттік пакетті иеліктен шығару немесе ол бойынша құқықтарды (талаптарды) басқаға беру туралы шешім кредиторлар комитетінің отырысында қабылданады. Кредиторлар комитеті болмаған кезде кредиттік пакетті иеліктен шығару немесе ол бойынша құқықтарды (талаптарды) басқаға беру туралы шешімді банк акционерлерінің жалпы отырысында келісім бойынша тарату комиссиясының төрағасы қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4899,90 +4961,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="70"/>
+    <w:bookmarkStart w:name="z67" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Кредиторлардың шағым-талап қоюы (өтініш беруі), оларды тарату комиссиясының қарауы және қабылдауы, сондай-ақ банктің аралық тарату балансын қалыптастыру мен бекіту Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21716 болып тіркелген Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – № 114 қағидалар) бекітілген Банктерді таратуды жүзеге асыру, Қазақстан Республикасының бейрезидент-банктері филиалдарының қызметін мәжбүрлеп тоқтату қағидаларының және қызметі мәжбүрлеп тоқтатылатын Қазақстан Республикасының бейрезидент-банктері филиалдарының, мәжбүрлеп таратылатын банктердің тарату комиссияларының жұмысына қойылатын талаптардың 81, 82, 83, 84, 85, 86, 87, 88, 90, 91, 92 және 94-тармақтарының талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5001,147 +5063,147 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="71"/>
+    <w:bookmarkStart w:name="z68" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Тарату комиссиясы кредиторлар талаптарының тізілімін кредиторлардың талаптарын қанағаттандыру, олардың мүдделерін қамтамасыз ету мақсатында жасайды және ол 1994 жылғы 27 желтоқсандағы Қазақстан Респубикасы Азаматтық кодексінің (Жалпы бөлім) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>51-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген кезектілікке сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кредиторлардың талап ету тізіліміне банк кредиторларының даусыз және тарату комиссиясы дұрыс деп шешкен кредиторлар талаптары енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="72"/>
+    <w:bookmarkStart w:name="z69" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Сот шешімдері бойынша орындау құжаттары дұрыс деп шешілген талаптар болып табылады және олар аралық тарату балансында және кредиторлардың талаптар тізілімінде тиісті кезектілік бойынша орындалмаған сома мөлшерінде ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды күшіне енген сот шешімдері бойынша банктің ағымдағы шотына қойылған орындау құжаттары тарату комиссиясының төрағасына кредиторлардың талаптарын есепке алу үшін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="73"/>
+    <w:bookmarkStart w:name="z70" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Ерікті түрде таратылатын банктің кредиторлар комитетін қалыптастыру және қызметінің ерекшеліктері № 114 қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5396,51 +5458,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>119-тармақтарымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14225,68 +14287,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тарату шығыстарының сметасы нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="74"/>
+    <w:bookmarkStart w:name="z73" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тарату шығыстарының сметасы нысанын толтыруға түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тарату шығыстарының сметасын (бұдан әрі – Смета) жасаған кезде еңбекақы төлеу бөлігін есептеуде жасалған ебек шарттары, қызметке қабылдау туралы бұйрықтар мен ақылы қызмет көрсету шарттары негізге алынады. "Еңбекақы төлеу шығыстары" бабы тарату комиссиясының төрағасы бекітетін штат кестесіне сәйкес қалыптастырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14410,63 +14472,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14788,35 +14872,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>