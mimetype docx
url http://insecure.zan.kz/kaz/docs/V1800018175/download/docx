--- v0 (2025-10-01)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f21bd4b" w14:textId="f21bd4b">
+    <w:p w14:paraId="8e5a978" w14:textId="8e5a978">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,115 +123,201 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Осы қаулы 01.01.2019 бастап қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының Заңының 32-3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -500,127 +586,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы 2019 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Ұлттық Банк </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3377,120 +3475,497 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Исламдық бағалы қағаздар </w:t>
+              <w:t>Исламдық бағалы қағаздар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шығаруды мемлекеттік тіркеу, </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">оларды орналастыру және өтеу, </w:t>
+              <w:t>шығаруды мемлекеттік тіркеу,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сондай-ақ жоюдың қорытындылары </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">туралы есептердi қарау </w:t>
+              <w:t>оларды орналастыру және өтеу,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сондай-ақ жоюдың </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорытындылары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы есептердi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарау қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
@@ -3559,748 +4034,755 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның Қазақстан Республикасы мемлекеттік елтаңбасының бейнесі бар бланкісінде басылады) Исламдық бағалы қағаздар шығаруды мемлекеттік тіркеу туралы куәлік</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ұлттық Банкі Басқармасының 31.12.2019 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 262</w:t>
+        <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
-[...176 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20_ жылғы "___" __________ № ______                              Алматы қаласы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z128" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z129" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z130" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________ тіркелген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z131" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (эмитенттің бизнес сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z132" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z133" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z134" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (эмитенттің толық атауы және орналасқан жері)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z135" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исламдық бағалы қағаздар шығарылымын мемлекеттік тіркеуге алды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z136" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығарылым</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z137" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z138" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z139" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (исламдық бағалы қағаздардың саны цифрмен және жазбаша, халықаралық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z140" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәйкестендіру нөмiрi (ISIN коды) берiлген исламдық бағалы қағаздар түрi)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z141" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________ исламдық</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z142" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағалы қағаздарға бөлiнген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z143" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір исламдық бағалы қағаздың номиналды құны _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z144" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z145" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (цифрмен және жазумен)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z146" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығарылым көлемі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z147" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z148" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шығарылатын исламдық бағалы қағаздар жиынтық</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z149" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________ теңге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z150" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номиналды құны цифрмен және жазумен)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...111 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z151" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исламдық бағалы қағаздар шығарылымын мемлекеттік тіркеу туралы куәлікті ауыстыру себебі (исламдық бағалы қағаздар шығарылымын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z152" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       мемлекеттік тіркеу туралы куәлік ауыстырылған жағдайда толтырылады):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z153" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z154" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z155" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z156" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төрағаның орынбасары ___________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z157" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, инициалдары)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z158" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4549,93 +5031,94 @@
         <w:t>№ 262</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11771"/>
-        <w:gridCol w:w="529"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11771" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 __ жылғы "___"_________ № ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="529" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алматы қаласы</w:t>
@@ -5423,248 +5906,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 298 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkStart w:name="z105" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Исламдық бағалы қағаздар шығарылымының проспектісін, исламдық бағалы қағаздар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды жасау және ресімдеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z106" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Исламдық бағалы қағаздар шығарылымының проспектісін, исламдық бағалы қағаздар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды жасау және ресімдеу қағидалары (бұдан әрі - Қағидалар) "Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Бағалы қағаздар рыногы туралы заң) сәйкес әзірленді және исламдық бағалы қағаздар шығарылымының проспектісін, исламдық бағалы қағаздар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды жасау және ресімдеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z107" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Исламдық бағалы қағаздар шығарылымының проспектісі Қағидаларға қосымшаға сәйкес исламдық бағалы қағаздар шығарылымы проспектісінің құрылымына сәйкес жасалады және ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z108" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қаржылық есептілікке сәйкес көрсетілетін эмитенттің қаржылық жағдайы туралы ақпаратты қоспағанда, исламдық бағалы қағаздар шығарылымының проспектісіндегі мәліметтер қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкiлеттi орган) құжаттарды ұсыну күнінің алдындағы айдың соңғы жұмыс күнінде келтіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z109" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Исламдық бағалы қағаздар шығарылымы проспектісінің титул бетінде мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z110" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжаттың атауы: "Исламдық бағалы қағаздар шығарылымының проспектісі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z111" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эмитенттің толық және қысқартылған атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z112" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исламдық қаржыландыру қағидаттары жөніндегі кеңестің толық атауын және келісу күнін көрсете отырып, исламдық бағалы қағаздар шығарылымының проспектісін исламдық қаржыландыру қағидаттары жөніндегі кеңеспен келісу туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z113" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мынадай жазба:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Уәкілетті органның исламдық бағалы қағаздар шығаруды мемлекеттік тіркеуі инвесторларға проспектіде сипатталған исламдық бағалы қағаздарды иеленуге қатысты қандай да бір ұсынымдар беруді білдірмейді және осы құжаттағы ақпараттың дәйектілігін растамайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5675,268 +6158,268 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эмитенттің лауазымды тұлғалары онда берілген бүкіл ақпарат дәйекті және эмитент пен оның исламдық бағалы қағаздарына қатысты инвесторларды жаңылыстырмайтын болып табылатынын растайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исламдық бағалы қағаздар айналыста болған кезеңде эмитент Қазақстан Республикасының бағалы қағаздар рыногы туралы заңнамасының талаптарына сәйкес қаржылық есептілік депозитарийінің интернет-ресурсында бағалы қағаздар нарығында ақпаратты жариялауды қамтамасыз етеді".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Исламдық бағалы қағаздар шығарылымының проспектісі қағаз тасымалдағышта қазақ және орыс тiлдерiнде 2 (екі) данада және электрондық көшірме түрінде *pdf форматында қазақ және орыс тiлдерiнде 1 (бір) данада жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z115" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Исламдық бағалы қағаздар шығарылымының проспектісіне өзгерістердің және (немесе) толықтырулардың титул парағында мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z116" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжаттың атауы: "Исламдық бағалы қағаздар шығарылымының проспектісіне өзгерістер және (немесе) толықтырулар";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z117" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эмитенттің толық және қысқартылған атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z118" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исламдық қаржыландыру қағидаттары жөніндегі кеңестің толық атауын және келісу күнін көрсете отырып, исламдық бағалы қағаздар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды исламдық қаржыландыру қағидаттары жөніндегі кеңеспен келісу туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z119" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мынадай жазба:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Эмитенттің лауазымды тұлғалары исламдық бағалы қағаздар шығарылымының проспектісіне осы өзгерістерде және (немесе) толықтыруларда берілген бүкіл ақпараттың дәйекті және эмитент пен оның орналастырылатын исламдық бағалы қағаздарына қатысты инвесторларды жаңылыстырмайтын болып табылатынын растайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Исламдық бағалы қағаздар шығарылымының проспектісіне өзгерістер және (немесе) толықтырулар енгізу кезінде исламдық бағалы қағаздар шығарылымы проспектісінің тиісті тармақтары жаңа редакцияда жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z121" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Исламдық жалдау сертификаттары шығарылымының проспектісіне енгізілетін өзгерістерде және (немесе) толықтыруларда исламдық жалдау сертификаттарының бастапқыда тіркелген санын ұлғайту мүмкіндігі көзделмеген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z122" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Исламдық бағалы қағаздар шығарылымының проспектісіне өзгерістер және (немесе) толықтырулар қағаз тасымалдағышта қазақ және орыс тiлдерiнде 2 (екі) данада және электрондық көшірме түрінде *pdf форматында қазақ және орыс тiлдерiнде 1 (бір) данада жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z123" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Эмитенттің уәкілетті органға беретін қағаз тасымалдағыштағы исламдық бағалы қағаздар шығарылымының проспектісіне, исламдық бағалы қағаздар шығарылымының проспектісіне өзгерістерге және (немесе) толықтыруларға эмитенттің атқарушы органының басшысы (атқарушы органның функциясын жеке дара жүзеге асыратын тұлға) не қол қоюға уәкілетті адам (растаушы құжаттардың көшірмелерін ұсына отырып) қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5970,3235 +6453,3627 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Исламдық бағалы қағаздар </w:t>
+              <w:t>Исламдық бағалы қағаздар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шығарылымының проспектісін, </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">исламдық бағалы қағаздар </w:t>
+              <w:t>шығарылымының проспектісін,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шығарылымының проспектісіне </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өзгерістерді және (немесе) </w:t>
+              <w:t>исламдық бағалы қағаздар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">толықтыруларды жасау және </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ресімдеу қағидаларына</w:t>
+              <w:t>шығарылымының проспектісіне</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістерді және (немесе)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толықтыруларды жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және ресімдеу қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Исламдық бағалы қағаздар шығарылымы проспектісінің құрылымы 1-тарау. Эмитенттің атауы және оның орналасқан жері туралы ақпарат</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+        <w:t xml:space="preserve"> Исламдық бағалы қағаздар шығарылымы проспектісінің құрылымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Эмитенттің атауы және оның орналасқан жері туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құрылтай құжаттарына сәйкес эмитент туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эмитентті бастапқы мемлекеттік тіркеу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эмитентті мемлекеттік қайта тіркеу күні (қайта тіркеу жүзеге асырылған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) эмитенттің қазақ, орыс және ағылшын (бар болса) тілдеріндегі толық және қысқаша атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) эмитенттің атауы өзгерген жағдайда оның барлық бұрынғы толық және қысқаша атаулары, сондай-ақ олардың өзгертілген күндері көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егер эмитент заңды тұлғаны (заңды тұлғаларды) қайта ұйымдастыру нәтижесінде құрылған болса, онда қайта ұйымдастырылған заңды тұлғаларға және (немесе) эмитентке қатысты құқық мирасқорлығы туралы мәліметтер көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) эмитенттің филиалдары мен өкілдіктері болған жағдайда, заңды тұлғалар филиалдарының (өкілдіктерінің) есептік тіркелуі туралы анықтамаға сәйкес олардың атаулары, тіркелген күндері, орналасқан жерлері және эмитенттің барлық филиалдары мен өкілдіктерінің пошта мекенжайлары көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) эмитенттің бизнес сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ISO 17442 "Financial services - Legal Entity Identifier" (LEI) халықаралық стандартына сәйкес Legal Entity Identifier коды (бар болса).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Егер эмитенттің нақты мекенжайы заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамада көрсетілген эмитенттің орналасқан жерінен ерекшеленген жағдайда, байланыс телефондарының, факстың нөмірлерін және электрондық пошта мекенжайын, сондай-ақ нақты мекенжайын көрсете отырып, эмитенттің заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға сәйкес орналасқан жері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Оригинатор туралы жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оригинатордың қазақ, орыс және ағылшын (бар болса) тілдеріндегі толық және қысқаша атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оригинаторды мемлекеттік тіркеу (қайта тіркеу) күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оригинатордың атауы өзгерген жағдайда оның барлық алдыңғы толық және қысқартылған атаулары, сондай-ақ олар өзгертілген күндер көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер оригинатор заңды тұлғаны (заңды тұлғаларды) қайта ұйымдастыру нәтижесінде құрылған болса, онда қайта ұйымдастырылған заңды тұлғаларға және (немесе) оригинаторға қатысты құқықтық мирасқорлық туралы мәліметтер көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оригинатордың филиалдары мен өкілдіктері болған жағдайда олардың атаулары, тіркеу (қайта тіркеу) күндері, заңды тұлғалардың филиалдарын (өкілдіктерін) есептік тіркеу туралы анықтамаға сәйкес оригинатордың барлық филиалдары мен өкілдіктерінің орналасқан жері және пошта мекенжайлары көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оригинатордың бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер оригинатордың нақты мекенжайы заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамада көрсетілген оригинатордың орналасқан жерінен ерекшеленген жағдайда, байланыс телефондарының, факстың нөмірлерін және электрондық пошта мекенжайын, сондай-ақ нақты мекенжайын көрсете отырып, оригинатордың заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға сәйкес орналасқан жері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Исламдық бағалы қағаздар туралы, оларға ақы төлеу тәсілдері және олар бойынша кіріс алу туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Исламдық бағалы қағаздар шығару туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық бағалы қағаздың түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бір исламдық бағалы қағаздың номиналды құны (егер бір исламдық бағалы қағаздың номиналды құны индекстелген шама болып табылса, онда бір исламдық бағалы қағаздың номиналды құнын есептеу тәртібі қосымша көрсетіледі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исламдық бағалы қағаздардың саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) исламдық бағалы қағаздар шығарудың жалпы көлемі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) исламдық бағалы қағаздар бойынша номиналды құнының валютасы, негізгі борыш және (немесе) есептелген сыйақы бойынша төлем валютасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орналастырылатын исламдық бағалы қағаздарға ақы төлеу тәсілі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Исламдық бағалы қағаздар бойынша кіріс алу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық бағалы қағаздар бойынша кірістер мөлшерін айқындау тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исламдық бағалы қағаздарды ұстаушыларға исламдық бағалы қағаздар бойынша кіріс төлеу мерзімі мен шарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) резервтік қорын қалыптастыру тәртібі, оның ішінде эмитенттің бөлінген активтерінің құрамындағы осы қорды жасауға және одан әрі қалыптастыруға бағытталған алынған кірістің пайызы, сондай-ақ резервтік қорының қаражатын пайдалану туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) инвестициялық жоба бойынша кірісті эмитент пен оригинатордың арасында бөлу тәртібі және пайыздық арақатынасы (исламдық қатысу сертификаттарын шығару кезінде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бөлінген активтерді сенімгерлік басқарушыға (оригинаторға) төленетін комиссиялық сыйақы мөлшері (исламдық қатысу сертификаттарын шығару кезінде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z192" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қаржыландыру объектісіне қойылатын талаптар (исламдық қатысу сертификаттарын шығару кезінде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z193" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Исламдық бағалы қағаздарды орналастыру, айналысы, өтеу шарттары мен тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Исламдық бағалы қағаздарды орналастыру шарттары мен тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық бағалы қағаздарды орналастыру басталған күн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исламдық бағалы қағаздарды орналастыру аяқталған күн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исламдық бағалы қағаздарды орналастыру жоспарланған нарық (ұйымдастырылған және (немесе) ұйымдастырылмаған бағалы қағаздар нарығы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Исламдық бағалы қағаздар айналысының шарттары мен тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық бағалы қағаздар айналысы басталған күн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исламдық бағалы қағаздар айналысы аяқталған күн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) айналыс мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) исламдық бағалы қағаздар айналысы жоспарланған нарық (ұйымдастырылған және (немесе) ұйымдастырылмаған бағалы қағаздар нарығы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z203" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Исламдық бағалы қағаздарды өтеу шарттары мен тәртібі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық бағалы қағаздарды өтеу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z205" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исламдық бағалы қағаздарды өтеу тәсілі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z206" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер исламдық бағалы қағазды өтеу кезінде кіріс пен номиналды құнын төлеу исламдық бағалы қағаздар шығарылымының проспектiсiне сәйкес өзге мүліктік құқықтармен жүргізілетін болса, осы құқықтардың, олардың сақталу тәсілдерінің, бағалау тәртібінің және көрсетілген құқықтарды бағалауды жүзеге асыруға құқылы тұлғалардың, сондай-ақ осы құқықтардың өтуін іске асыру тәртібінің сипаттамасы келтіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z207" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Олар болса – ковенанттар (шектеулер)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+        <w:t xml:space="preserve"> 4-тарау. Олар болса - ковенанттар (шектеулер)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z208" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Егер эмитент исламдық бағалы қағаздарды шығару кезінде ковенанттар (шектеулер) қабылдаған жағдайда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z209" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эмитент қабылдайтын ковенанттардың (шектеулердің) сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) эмитенттің ковенанттар (шектеулер) бұзылған кездегі әрекеттерінің тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z211" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исламдық бағалы қағаздарды ұстаушылардың ковенанттар (шектеулер) бұзылған кездегі әрекеттерінің тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z212" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Эмиссиялық бағалы қағаздарды конвертациялау шарттары, мерзімдері мен тәртібі (конвертацияланатын бағалы қағаздарды шығару кезінде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z213" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Конвертацияланатын исламдық бағалы қағаздарды шығару кезінде қосымша мынадай мәліметтер көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z214" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық бағалы қағаздар конвертацияланатын акциялардың түрi, саны және орналастыру бағасын айқындау тәртібі, осындай акциялар бойынша құқықтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z215" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исламдық бағалы қағаздарды конвертациялау тәртібі мен шарттары (егер исламдық бағалы қағаздарды шығару толығымен конвертацияланатын болса, конвертациялау аяқталған күннен бастап 1 (бір) ай ішінде исламдық бағалы қағаздарды шығару жоюға жататыны көрсетіледі, егер исламдық бағалы қағаздарды шығару толығымен конвертацияланбайтын болса, осы шығарудың сатып алынған исламдық бағалы қағаздары одан әрі орналастырылуға тиіс емес екені, айналыс мерзімінің соңында өтелетіні көрсетіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z216" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Исламдық бағалы қағаздарды орналастырудан алынған ақшаны пайдаланудың нысаналы мақсаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z217" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Исламдық бағалы қағаздарды орналастырудан түскен ақшаны пайдалану:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z218" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эмитент исламдық бағалы қағаздарды орналастырудан алатын ақшаны пайдаланудың нақты мақсаты мен тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z219" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осындай өзгерістер көрсетіле отырып, басталған кезде алынған ақшаны бөлудің жоспарлауындағы өзгерістер болатын жағдайлар, исламдық бағалы қағаздарды орналастырудан алынған қаражат есебінен сатып алынатын мүлікті бағалаушы жүргізген бағалау тәртібі мен мерзімдері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z220" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Эмитенттің орналастырылған (акционерлік қоғам сатып алғандарын қоспағанда) акцияларының (жарғылық капиталға қатысу үлестерiнiң) он және одан көп пайызын иеленетін құрылтайшылары туралы немесе ірі акционерлері (қатысушылары) туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z221" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Эмитенттің орналастырылған (акционерлік қоғам сатып алғандарын қоспағанда) акцияларының (жарғылық капиталға қатысу үлестерiнiң) он және одан көп пайызын иеленетін құрылтайшылары туралы немесе ірі акционерлері (қатысушылары) туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z222" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құрылтайшының немесе ірі акционердің (қатысушының) тегі, аты, әкесінің аты (ол болған жағдайда) (жеке тұлға үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z223" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылтайшының немесе ірі акционердің (қатысушының) толық атауы, орналасқан жері (заңды тұлға үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z224" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) эмитенттің құрылтайшыға немесе ірі акционерге (қатысушыға) тиесілі дауыс беретін акцияларының немесе жарғылық капиталға қатысу үлестерiнiң эмитенттің дауыс беретін акцияларының немесе жарғылық капиталға қатысу үлестерiнiң жалпы санына пайыздық арақатынасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z225" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құрылтайшы немесе ірі акционер (қатысушы) эмитенттің дауыс беретін акцияларының немесе жарғылық капиталға қатысу үлестерiнiң он және одан көп пайызын иелене бастаған күн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z226" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. Эмитенттің басқару органы және атқарушы органы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z227" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Эмитенттің басқару органы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) эмитенттің директорлар кеңесінің немесе байқаушы кеңесінің (директорлар кеңесіндегі тәуелсіз директорды (директорларды) көрсете отырып) төрағасы мен мүшелерінің тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z229" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) директорлар кеңесі немесе байқаушы кеңесі мүшелерінің сайланған күні және хронологиялық тәртіппен соңғы 3 (үш) жылда және қазіргі уақытта олардың еңбек қызметі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z230" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) эмитенттің директорлар кеңесі мүшелерінің әрқайсысына тиесілі эмитенттің дауыс беретін акцияларының немесе эмитенттің байқаушы кеңесі мүшелерінің әрқайсысына тиесілі эмитенттің жарғылық капиталына қатысу үлестерiнiң, эмитенттің дауыс беретін акцияларының пайыздық арақатынасы немесе эмитенттің жарғылық капиталына қатысу үлестерiнiң пайыздық арақатынасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z231" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) эмитенттің еншілес және тәуелді ұйымдарындағы директорлар кеңесі немесе байқаушы кеңесі мүшелерінің әрқайсысына тиесілі акцияларының (жарғылық капиталға қатысу үлестерiнiң) осы ұйымдардың орналастырылған акцияларының (жарғылық капиталға қатысу үлестерiнiң) жалпы санына пайыздық арақатынасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z232" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Алқалы орган немесе атқарушы органның функцияларын жеке-дара жүзеге асыратын тұлға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z233" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атқарушы органының функцияларын жеке-дара жүзеге асыратын тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) не эмитенттің алқалы атқарушы органы басшысының және мүшелерінің тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z234" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) атқарушы органның функцияларын жеке-дара жүзеге асыратын тұлғаның немесе алқалы атқарушы органы мүшелерінің өкілеттіктерін көрсете отырып, сайланған күні және хронологиялық тәртіппен соңғы 3 (үш) жылда және қазіргі уақытта олардың еңбек қызметі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z235" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) эмитенттің атқарушы органының функцияларын жеке-дара жүзеге асыратын тұлғаға немесе эмитенттің алқалы атқарушы органы мүшелерінің әрқайсысына тиесілі дауыс беретін акцияларының немесе жарғылық капиталға қатысу үлестерiнiң эмитенттің дауыс беретін акцияларының немесе жарғылық капиталға қатысу үлестерiнiң жалпы санына пайыздық арақатынасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z236" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Егер эмитенттің атқарушы органының өкілеттіктері басқа коммерциялық ұйымға (басқарушы ұйымға) берілсе, онда мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) басқарушы ұйымның толық және қысқартылған атауы, оның орналасқан жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) басқарушы ұйымның атқарушы органының функцияларын жеке-дара жүзеге асыратын тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) не басқарушы ұйымның алқалы атқарушы органы мүшелерінің және директорлар кеңесі (байқаушы кеңесі) мүшелерінің тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың 2) тармақшасында аталған тұлғалардың сайланған күні және хронологиялық тәртіппен соңғы 2 (екі) жылда олардың еңбек қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) басқарушы ұйымның осы тармақтың 2) тармақшасында аталған тұлғаларға тиесілі дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерiнiң) басқарушы ұйымның дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерiнiң) жалпы санына пайыздық арақатынасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы тармақтың 2) тармақшасында аталған тұлғаларға тиесілі жарғылық капиталға қатысу үлестерiнiң эмитенттің жарғылық капиталға қатысу үлестерiнiң жалпы санына пайыздық арақатынасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z242" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың талаптары акционерлік қоғамдарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z243" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. Эмитент қызметінің негізгі түрлерін көрсете отырып, эмитенттің қаржы-экономикалық және шаруашылық қызметінің көрсеткіштері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z244" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Эмитент қызметінің негізгі түрлерінің сипаттамасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z245" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Эмитенттің тауарларын (жұмыстарын, қызметтерін) өздері өндіретін немесе тұтынатын тауарлардың (жұмыстардың, қызметтердің) жалпы құнының 10 (он) және одан көп пайызын құрайтын көлемде тұтынушылар мен жеткізушілер туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z246" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Әрбір активтің тиісті баланстық құнын көрсете отырып, эмитент активтерінің жалпы көлемінің 10 (он) және одан көп пайызын құрайтын эмитент активтері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z247" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Эмитент активтерінің баланстық құнының 10 (он) және одан көп пайызы мөлшердегі дебиторлық берешек:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z248" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эмитенттің алдындағы берешегі эмитент активтерінің баланстық құнының 10 (он) және одан көп пайызын құрайтын эмитент дебиторларының атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z249" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тиісті өтелетін сомалар (жуырдағы 12 (он екі) ай ішінде тоқсан сайын бөлінеді, қалған сомалар өтеу күнін көрсетумен жылдар бойынша бөлумен көрсетіледі) және оларды өтеу мерзімдері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z250" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Эмитент міндеттемелерінің баланстық құнының 10 (он) және одан көп пайызын құрайтын эмитенттің кредиторлық берешегі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z251" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эмитент кредиторларының атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z252" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тиісті өтелетін сомалар (жуырдағы 12 (он екі) ай ішінде тоқсан сайын бөлінеді, қалған сомалар өтеу күнін көрсетумен жылдар бойынша бөлумен көрсетіледі) және оларды өтеу мерзімдері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z253" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Эмитенттің қызметінен оның аудиторлық есеппен расталған қаржылық есептілігіне сәйкес соңғы 2 (екі) аяқталған қаржы жылында алынған ақша қаражатының таза ағыны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z254" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-тарау. Эмитент және оның орналастыратын эмиссиялық бағалы қағаздары туралы қосымша мәлімет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z255" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Исламдық бағалы қағаздарды ұстаушыға берілетін құқықтар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z256" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық бағалы қағаздар шығарылымының проспектісінде қарастырылған мерзімде исламдық бағалы қағаздар шығарылымының проспектісінде белгіленген кірісті алу құқығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z257" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исламдық бағалы қағаздар сатып алуды талап ету құқығын іске асыру шарттарын, тәртібі мен мерзімдерін көрсете отырып, оның ішінде исламдық бағалы қағаздар шығарылымының проспектісінде көзделген ковенанттарды (шектеулерді) бұзған кезде эмитенттің немесе оригинатордың осындай құқығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z258" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Исламдық қатысу сертификаттарын шығару кезінде Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-4 бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="216"/>
+        <w:t xml:space="preserve"> 6-тармағында белгіленген жағдайларда оригинатормен исламдық қатысу сертификаттарын сатып алуды талап ету құқығы қосымша көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z259" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исламдық бағалы қағаздарды ұстаушыларға берілетін қосымша құқықтар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z260" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Эмитенттің исламдық бағалы қағаздарды өтеу сәтіне дейін кіріс және негізгі борыш төлемінің әр кезеңі бөлігінде кіріс төлеу және негізгі борыш сомасын өтеу үшін қажет ақшалай қаражат көздері мен ағындарының болжамы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z261" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Эмитент орналастыратын исламдық бағалы қағаздарды сатып алуға байланысты тәуекелдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z262" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) салалық тәуекелдер - эмитенттің саласындағы оның қызметіне және бағалы қағаздар бойынша міндеттемелерін орындауына нашарлауы мүмкін жағдайының әсері сипатталады. Эмитенттің пікірі бойынша, салада болуы мүмкін аса маңызды өзгерістер (ішкі және сыртқы нарықта бөлек) келтіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z263" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эмитенттің өз қызметінде пайдаланатын шикізатқа, қызметтеріне бағаның өзгеру (ішкі және сыртқы нарықта бөлек) ықтималдығына байланысты тәуекелдер және олардың эмитент қызметіне және олардың бағалы қағаздар бойынша міндеттемелерді орындауына ықпалы бөлек сипатталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z264" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эмитенттің өніміне және (немесе) қызметтеріне бағаның өзгеру (ішкі және сыртқы нарықта бөлек) ықтималдығына байланысты тәуекелдер және олардың эмитент қызметіне және олардың бағалы қағаздар бойынша міндеттемелерді орындауына ықпалы бөлек сипатталады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="220"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z265" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржы тәуекелдері - эмитенттің пайыздық мөлшерлемелердің, шетел валюталарының айырбас бағамының, сондай-ақ бағалы қағаздар мен туынды қаржы құралдарының нарықтық бағасының қолайсыз өзгеруіне байланысты қаржылық жағдайының тәуекелдерге ұшырағыштығы сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z266" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эмитенттің қаржылық активтер мен қаржылық міндеттемелердің теңгерімсіздігі нәтижесінен (оның ішінде эмитенттің бір немесе бірнеше контрагентінің қаржылық міндеттемелерді уақтылы орындамауы салдарынан) туындайтын өз міндеттемелерін толық көлемде орындауын қамтамасыз етуге мүмкіндігінің болмау және (немесе) эмитенттің қаржылық міндеттемелерін дереу және бір реттік орындауына күтпеген жерден қажеттілік туындауы салдарынан болған эмитенттің пайда болған шығындарымен байланысты тәуекелдер бөлек сипатталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z267" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эмитенттің қаржылық есептілігі көрсеткіштерінің қайсысы қаржылық тәуекелдердің ықпал ету нәтижесінде өзгеріске аса ұшырағыштығы, олардың пайда болуы ықтималдығы және есептіліктегі өзгерістердің сипаты көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="221"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z268" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құқықтық тәуекел - эмитенттің мыналардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z269" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының валюталық, салықтық, кедендік заңнамасының өзгеруі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z270" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эмитенттің негізгі қызметін лицензиялау талаптары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z271" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эмитенттің Қазақстан Республикасының азаматтық заңнамасының талаптарын және жасалған шарттардың талаптарын сақтамауы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z272" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметті жүзеге асырудағы жіберілген құқықтық қателіктер (дұрыс емес заң консультациясын алу немесе құжаттарды дұрыс жасамау, оның ішінде сот органдарындағы даулы мәселелерді қарастыру кезінде) салдарынан шығынның туындау тәуекелін сипаттайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="222"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z273" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) іскерлік беделінен айырылу тәуекелі (беделдік тәуекел) - эмитенттің қаржылық тұрақтылығы, қаржылық жағдайы, оның өнім (жұмыс, қызмет) сапасы немесе жалпы қызмет сипаты туралы теріс ұғым қалыптасу салдарынан эмитент клиентінің (контрагенттері) санының азаюы нәтижесінде залал шегу тәуекелінің туындауы мүмкін екені сипатталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z274" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) стратегиялық тәуекел - эмитенттің қызмет және даму стратегиясын (стратегиялық басқаруын) анықтайтын шешімдерді қабылдау кезінде жіберілген қателік (кемшілік) нәтижесінде туындауы мүмкін және эмитенттің қызметіне қауіп төндіруі мүмкін ықтимал катерді есепке алмағанында немесе тиісті түрде есепке алмағанында білінетін, эмитент бәсекелестерінің алдында басымдыққа ие болуы мүмкін қызметінің келешегі бар бағыттарын дұрыс емес немесе толық негіздемесіз белгіленгенін, эмитент қызметінің стратегиялық мақсатына қолжеткізуді қамтамасыз етуі тиіс қажетті ресурстардың (қаржылық, материалды-техникалық, адами) және ұйымдастыру шараларының жоқтығын немесе толық көлемде қамсыздандырылмағанын көрсететін тәуекел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z275" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) эмитенттің қызметіне байланысты тәуекел - тек эмитентке тән немесе қоғамның жүргізетін негізгі қаржы-шаруашылық қызметіне байланысты тәуекелдер сипатталады, соның ішінде мынаған байланысты тәуекелдер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z276" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эмитенттің белгілі бір қызмет түрін жүргізуге немесе айналыста болуы шектелген объектілерді (оның ішінде табиғи ресурстарды) пайдалануға лицензияның қолданыс мерзімін ұзарту мүмкіндігінің жоқтығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z277" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эмитенттің үшінші тұлғалардың, оның ішінде эмитенттің еншілес қоғамдарының борыштары бойынша ықтимал жауапкершіліктері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z278" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       айналымына эмитент өнімін (жұмысын, қызметін) сатудан түскен жалпы түсімінен кем дегенде 10 пайызы келетін тұтынушыдан айырылу ықтималдығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="225"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z279" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) елдік тәуекел - экономикалық, саяси, әлеуметтік өзгерістерге байланысты шетелдік контрагенттердің (заңды, жеке тұлғалардың) міндеттемелерін орындамау салдарынан, сондай-ақ ақшалай міндеттеменің валютасы контрагент үшін өз резидент елінің заңнамасының ерекшеліктеріне байланысты қолжетімді болмауы салдарынан (контрагенттің өзінің қаржылық жағдайына қарамастан) эмитенттің шығынға ұшырау қаупін сипаттайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z280" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) операциялық тәуекел - эмитенттің қызметкерлері жасаған ішкі процестерді жүзеге асырудағы кемшіліктер немесе қателер, цифрлық жүйелер мен технологиялардың дұрыс жұмыс істемеуі, сондай-ақ сыртқы оқиғалар салдарынан болатын шығыстар (шығындар) тәуекелін сипаттайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z281" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Эмитенттің еншілес және (немесе) тәуелді заңды тұлғалары бар болса, осындай әр заңды тұлға бойынша мынадай ақпарат көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z282" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) толық және қысқартылған атауы, бизнес-сәйкестендіру нөмірі (бар болса), орналасқан жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z283" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды тұлғаны эмитентке қатысты еншілес және (немесе) тәуелді ден тану негізі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z284" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) егер еншілес және (немесе) тәуелді заңды тұлға акционерлік қоғам болған жағдайда, эмитенттің еншілес және (немесе) тәуелді заңды тұлғаның жарғылық капиталына қатысу үлесінің көлемі - сондай акционерлік қоғамның эмитентке тиесілі дауыс беруші акцияларының пайыздық арақатынасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z285" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Эмитент жарғылық капиталының он және одан көп пайызына иелік ететін ұйымдар туралы мәлімет осындай әр ұйым бойынша мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z286" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       толық және қысқартылған атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі (бар болса);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z287" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эмитенттің жарғылық капиталындағы үлесі, ал сондай ұйым акционерлік қоғам болған жағдайда - сондай акционерлік қоғамның эмитентке тиесілі дауыс беруші акцияларының пайыздық арақатынасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z288" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Исламдық бағалы қағаздарды ұстаушылардың өкілі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z289" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық бағалы қағаздарды ұстаушылар өкілінің толық және қысқартылған атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z290" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исламдық бағалы қағаздарды ұстаушылар өкілінің орналасқан жері, байланыс телефондары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z291" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исламдық бағалы қағаздарды ұстаушылар өкілімен эмитент жасасқан шарттың күні мен нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z292" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Эмитенттің төлем агенті туралы мәліметтер (бар болса):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z293" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төлем агентінің толық және қысқартылған атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z294" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) төлем агентінің және оның бағалы қағаздар бойынша кірістерді (исламдық бағалы қағаздардың номиналды құнын) төлейтін барлық филиалдарының орналасқан жері, байланыс телефондарының нөмірлері, деректері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z295" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төлем агентімен эмитент жасасқан шарттың күні мен нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z296" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Эмитенттің консультанттары туралы мәліметтер (Бағалы қағаздар рыногы туралы заңға сәйкес исламдық бағалы қағаздарды қор биржасының ресми тізіміне қосу және оның тізімде болуы мәселелері бойынша консультациялық қызмет көрсету жөнінде шарт жасасу міндеті белгіленген жағдайда):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z248" w:id="241"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z297" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) исламдық бағалы қағаздарды қор биржасының ресми тізіміне қосу және оның тізімде болуы мәселелері бойынша консультациялық қызмет көрсететін тұлғаның толық және қысқартылған атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z249" w:id="242"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z298" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исламдық бағалы қағаздарды қор биржасының ресми тізіміне қосу және оның тізімде болуы мәселелері бойынша консультациялық қызмет көрсететін тұлғаның орналасқан жері, байланыс телефондары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z299" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) исламдық бағалы қағаздарды қор биржасының ресми тізіміне қосу және оның тізімде болуы мәселелері бойынша консультациялық қызмет көрсететін тұлғамен эмитент жасасқан шарттың күні мен нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z300" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Эмитенттің өзге де консультанттары туралы мәліметтер, егер эмитенттің пікірі бойынша, мұндай мәліметтерді жария ету эмитенттің исламдық бағалы қағаздарын сатып алу туралы шешім қабылдау үшін маңызды болса, осы тармақта көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z301" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Эмитенттің аудиторлық ұйымы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z252" w:id="245"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z302" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аяқталған соңғы 2 (екі) қаржы жылында эмитенттің қаржы есебінің аудитін олардың тиісінше тіркелген кәсіптік аудиторлық ұйымдарға тиістілігін көрсете отырып жүзеге асырған (жүзеге асыратын) аудиторлық ұйымдардың толық атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z253" w:id="246"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z303" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) телефон және факс нөмірлері, электрондық пошта мекенжайы (бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z254" w:id="247"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z304" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Исламдық жалдау сертификаттарын шығару кезінде мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z255" w:id="248"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z305" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қолданыстағы жалдау (қаржы лизингі) шартын бұзған жағдайда жаңа жалдау (қаржы лизингі) шартын жасасу шарттары мен мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z256" w:id="249"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z306" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исламдық жалдау сертификаттарын ұстаушыларды және (немесе) олардың өкілін жалдау (қаржы лизингі) шартын жасасу (бұзу) фактісі туралы хабардар ету тәртібі мен мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z257" w:id="250"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z307" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) берілген активтерді құрайтын мүлікті жалдау (қаржы лизингі) шарты бойынша түсетін төлемдерді бөлу тәртібі мен мерзімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z258" w:id="251"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z308" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) берілген активтердің құрамына кіретін мүлік пен талап ету құқықтары туралы ақпарат, сондай-ақ оларды сатып алу шарттары, тәртібі мен мерзімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z259" w:id="252"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z309" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Берілген активтер бойынша уақытша еркін түсімдерді инвестициялау тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z260" w:id="253"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z310" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Оригинатордың эмитентті тарататын шарттары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z261" w:id="254"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z311" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Эмитент инвестициялық жобада акцияларды (қатысу үлестерін) оригинаторға сенімгерлік басқаруға берген жағдайда, осы акцияларды (қатысу үлестерін) беру тәртібі мен мерзімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9578,31 +10453,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>