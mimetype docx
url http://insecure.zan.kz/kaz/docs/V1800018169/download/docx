--- v1 (2026-06-11)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="35dc9ef" w14:textId="35dc9ef">
+    <w:p w14:paraId="7cd75e9" w14:textId="7cd75e9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -216,150 +216,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>56-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тармағына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ</w:t>
-[...19 lines deleted...]
-        <w:t>ЕТЕДІ:</w:t>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 63</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1211,54 +1201,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және бағалы қағаздар нарығы субъектісінің және өзге тұлғалардың әрекеттерін бағалы қағаздар нарығында айла-шарғы жасау мақсатында жасалған деп тану тәртібі мен шарттарын белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z59" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бағалы қағаздар нарығы субъектісінің және өзге де тұлғалардың құрылуы мен жұмыс істеуі биржаның ішкі құжаттарымен регламенттелетін, қор биржасының алаңдарында айналыста болатын, бағалы қағаздарға және (немесе) туынды қаржы құралдарына қатысты әрекеттері (мәмілелер жасасуды және қор биржасының сауда жүйесінде өтінімдер жариялауды, ақпарат таратуды қоса алғанда) бағалы қағаздар нарығындағы айла-шарғы жасауды анықтау тұрғысынан мониторингтеуге және талдауға жатады.</w:t>
+      2. Бағалы қағаздар нарығы субъектісінің және өзге де тұлғалардың құрылуы мен жұмыс істеуі биржаның ішкі құжаттарымен регламенттелетін, қор биржасының алаңдарында айналыста болатын, бағалы қағаздарға және өзге туынды қаржы құралдарына, оның ішінде шетел валюталарына және туынды қаржы құралдарына қатысты әрекеттері (мәмілелер жасасуды және қор биржасының сауда жүйесінде өтінімдер жариялауды, ақпарат таратуды қоса алғанда) бағалы қағаздар нарығындағы айла-шарғы жасауды анықтау тұрғысынан мониторингтеуге және талдауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бағалы қағаздар нарығы субъектісінің және өзге де тұлғалардың әрекеттерін бағалы қағаздар нарығында айла-шарғы жасау мақсатында жасалған деп танудың тәртібі мен шарттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z61" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1759,50 +1811,112 @@
         <w:t>
       3) қор биржасының сауда жүйесінде мәміле жасалған күннің алдындағы соңғы 30 (отыз) жұмыс күні ішінде ашық сауда-саттық әдісімен жасалған, бірақ осы кезеңнің кемінде 21 (жиырма бір) жұмыс күні ішінде бағалы қағаздармен жасалған мәмілелер осы атаудың бағалы қағаздарымен жиынтық көлемі кемінде 35 000 000 (отыз бес миллион) теңгеге мәміле жасалды, олардың тараптары қор биржасының кемінде 7 (жеті) мүшесі болды. Қор биржасының сауда-саттық жүйесінде сауда-саттыққа қатысушыларға сауда-саттықтың ағымдағы күнінің алдындағы соңғы 30 (отыз) жұмыс күні ішінде осы бағалы қағаз бойынша жасалған мәмілелердің тараптары болып табылатын қор биржасы мүшелерінің санын әрбір бағалы қағаз бойынша жеке-жеке қадағалауға мүмкіндік беретін баптаулар көзделеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z76" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жасау талаптары қор биржасының ішкі құжаттарында айқындалған өлшемшарттар негізінде елеусіз деп танылған мәміле.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақтың мәтініне орыс тілінде өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қор биржасы 1 (бір) сауда күні ішінде валюталық жұп Америка Құрама Штаттарының долларымен және теңгемен 2 (екі) және одан көп мәмілелер сериясын жасасу жөніндегі іс-қимылдарды мониторингтеуді және талдауды, олар мынадай шарттарға сәйкес келген кезде жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z78" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1945,50 +2059,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төмендейтін баға бойынша мәмілелер сериясы деп осы серияның алдыңғы мәмілесінің әрқайсысының бағасынан төмен мәмілелер түсініледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көзделген мониторингке және талдауға Қазақстан Республикасы Ұлттық Банкінің мәмілелер жасауға байланысты әрекеттері жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақтың мәтініне орыс тілінде өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бағалы қағаздар нарығы субъектісінің және өзге тұлғалардың әрекеттерін бағалы қағаздар нарығында айла-шарғы жасау мақсатында жасалған деп анықтауды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z82" w:id="39"/>
     <w:p>
       <w:pPr>
@@ -3436,55 +3612,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>