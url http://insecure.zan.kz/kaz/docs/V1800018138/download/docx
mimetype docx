--- v0 (2025-10-11)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2bb9966" w14:textId="2bb9966">
+    <w:p w14:paraId="1381ad1" w14:textId="1381ad1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -400,127 +404,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Инвестициялар және даму министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -802,130 +818,214 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10058 болып тіркелген, 2015 жылы 2 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласындағы сараптама жұмыстарын және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -938,110 +1038,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) жергілікті атқарушы органға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке басын куәландыратын құжат - өтініш берушінің жеке басын сәйкестендіру үшін ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1213,1891 +1313,687 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...145 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 20.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі қағидаларды және рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген, 2016 жылы 15 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша мемлекеттік емес аттестаттау орталықтарын аккредиттеу жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...19 lines deleted...]
-        <w:t>6-тармақтар</w:t>
+        <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="18"/>
+    <w:bookmarkStart w:name="z83" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5. Мынадай бұзушылықтар мен сәйкессіздіктер аккредиттеуден дәлелді бас тарту үшін негіз болып табылады:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="19"/>
+      "4. Аккредиттеуден өту үшін өтініш берушілер мынадай құжаттарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z84" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларда </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z85" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өтініш беруші аккредиттеуден өту үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігі анықталғанда;</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+      2) заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z86" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы Қағидалар мен рұқсат беру талаптарына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес рұқсат беру талаптарына сай мәліметтер мен құжаттарды жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-тармақ</w:t>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="22"/>
+    <w:bookmarkStart w:name="z88" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "10. Аккредиттеуден өту үшін өтініш беруші мынадай құжаттарды ұсынады:</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="25"/>
+      "8. Куәлікті беру мерзімі "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамынан құжаттардың толық жинағы қабылданған күннен бастап 15 (он бес) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z89" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) аттестатталған сарапшылардың штаттық құрамы туралы кадр қызметі анықтамасының көшірмесі.";</w:t>
-[...879 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="42"/>
+      9. Уәкілетті орган көрсетілген мерзімде аккредиттеу туралы тиісті куәлікті бір мезгілде бере отырып, аккредиттеу бойынша өзінің шешімі туралы не көрсетілетін қызметті алушы және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдар, объектілер, деректер мен мәліметтер рұқсат беру талаптарына сәйкес болмаған жағдайда, аккредиттеуден дәлелді бас тарту туралы жазбаша хабарлайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z90" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымша</w:t>
+        <w:t>2-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-қосымшаға</w:t>
+        <w:t>17-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...431 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6171,550 +5067,107 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрықтарының тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...220 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осымен: </w:t>
-[...125 lines deleted...]
-      Толтырылған күні: 20__ жылғы "__" __________ </w:t>
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8355,55 +6808,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>