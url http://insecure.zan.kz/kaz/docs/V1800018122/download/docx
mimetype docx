--- v0 (2025-11-10)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="75307fe" w14:textId="75307fe">
+    <w:p w14:paraId="e1456bd" w14:textId="e1456bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,296 +76,276 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы ұлттық қауіпсіздік органдарының тұрғын үй комиссиялары қызметінің және ақпараттық жүйесінің жұмыс істеу қағидаларын бекіту туралы</w:t>
+        <w:t>Қазақстан Республикасы ұлттық қауіпсіздік органдарының тұрғын үй комиссиялары қызметінің және цифрлық жүйесінің жұмыс істеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2018 жылғы 28 желтоқсандағы № 110/қе бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 29 желтоқсанда № 18122 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.10.2025 </w:t>
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 94/нс</w:t>
+        <w:t>№ 45/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 77-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> екінші бөлігіне сәйкес БҰЙЫРАМЫН:</w:t>
+      Қазақстан Республикасы Президенті 1996 жылғы 1 сәуірдегі № 2922 Жарлығымен бекітілген Қазақстан Республикасы Ұлттық қауіпсіздік комитеті туралы ереже15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>210) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94/нс</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+        <w:t>
+      1. Қоса беріліп отырған Қазақстан Республикасы ұлттық қауіпсіздік органдарының тұрғын үй комиссиялары қызметінің және цифрлық жүйесінің жұмыс істеу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94/нс</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -755,90 +735,90 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 110/қе бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы ұлттық қауіпсіздік органдарының тұрғын үй комиссиялары қызметінің және ақпараттық жүйесінің жұмыс істеу қағидалары</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы ұлттық қауіпсіздік органдарының тұрғын үй комиссиялары қызметінің және цифрлық жүйесінің жұмыс істеу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалардың тақырыбы жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.10.2025 </w:t>
+      Ескерту. Қағидалардың тақырыбы жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 94/нс</w:t>
+        <w:t>№ 45/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1379,118 +1359,118 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тұрғын үй комиссияның қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Тұрғын үй комиссиясы отырысты қажеттілік бойынша өткізеді, бірақ айына бір реттен жиі емес.</w:t>
+      12. Тұрғын үй комиссиясы қажеттілігіне қарай, бірақ айына кемінде бір рет жиналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ҰҚО тұрғын үй комиссияларының қызметін ұйымдастыру ақпараттық жүйе арқылы ол болған кезде автоматты түрде жүзеге асырылады.</w:t>
+      ҰҚО тұрғын үй комиссияларының қызметін ұйымдастыру ол болған кезде цифрлық жүйе арқылы автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 94/нс</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1516,51 +1496,113 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын үй комиссиясының дауыс беру құқығы бар мүшелері Тұрғын үй комиссиясының шешімінде көрсетілген мәліметтердің толықтығы мен дұрыстығына жауап береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шешім әрбір үміткер бойынша жеке қабылданады.</w:t>
+      Шешім әр адам (үміткер) бойынша жеке қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Тұрғын үй комиссиясының хатшысы Тұрғын үй комиссиясы отырысының хаттамасын (бұдан әрі – хаттама) еркін түрде жүргізеді. Хаттамаға Тұрғын үй комиссиясының барлық мүшелері қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
@@ -1619,384 +1661,386 @@
         <w:t>
       17. Тұрғын үй комиссиясының шешімі, егер оны қатысып отырған мүшелердің үштен екісі қабылдаса заңды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Тұрғын үй комиссиясы өзінің қызметін мемлекеттік мекеме тараған немесе қайта құрылған кезде тоқтатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Цифрлық жүйенің жұмыс істеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тараумен толықтырылды – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.10.2025 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">
+      Ескерту. 4-тараумен толықтырылды – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 14.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...70 lines deleted...]
-      20. Ақпараттық жүйенің жұмысы ақпараттандыру және дербес деректер мен оларды қорғау туралы Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Цифрлық жүйе үміткерлердің деректерін есепке алуға, сақтауға, өңдеуге және талдауға арналған және тұрғын үй комиссиясы шешім қабылдау үшін қажетті ақпаратты орталықтандырылғын жинауды, жүйелендіруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
-[...15 lines deleted...]
-      21. Өз құзыреті шегінде тиісті операцияларды жүргізуге және бақылауға құқығымен ақпараттық жүйеге рұқсатты уәкілетті қызметкерге береді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйеге деректер енгізуді тұрғын үй комиссиясының хатшысы тұрғын үй комиссиясы шешімдерінің негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Цифрлық жүйенің жұмысы Қазақстан Республикасының цифрлық заңнамасына, Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
-[...15 lines deleted...]
-      18. Ақпараттық жүйенің жұмысы мынадай функцияларды қамтиды:</w:t>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Цифрлық жүйеге рұқсат өз құзыреті шеңберінде тиісті операцияларды бақылау және орындау құқығымен уәкілетті қызметкерге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
-[...15 lines deleted...]
-      1) есепке алу – үміткерлер туралы деректерді кейіннен талдау және шешім қабылдау үшін тіркеу және бекіту;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Цифрлық жүйенің жұмысы мынадай функцияларды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) есепке алу – кейіннен талдау және шешімдер қабылдау үшін үміткерлер туралы деректерді тіркеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) деректерді сақтау – оның құпиялылығы мен қорғалуын қамтамасыз ете отырып, жеке және қызметтік ақпаратты қауіпсіз және ұзақ мерзімді сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) деректерді өңдеу – қызметкерлерден, әскери қызметшілерден және жұмыскерлерден түсетін мәліметтерді автоматтандырылған түрде тексеру, сұрыптау және құрылымдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) деректерді талдау – тұрғын үй комиссиясының шешімдерін дайындау және есептілікті қалыптастыру үшін ақпаратты автоматтандырылған түрде бағалауды, салыстыруды және қорытындылауды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) орталықтандырылған жинау – ұсынылған құжаттардан деректерді бірыңғай құрылымдалған жиымға орталықтандырылған қабылдауды және біріктіруді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпаратты жүйелеу – келіп түсетін деректерді одан әрі өндеуге және талдауға дайындай отырып, анықталған белгілер (санаттар, мәртебелер, мерзімдер, кезектіліктер) бойынша ретке келтіру және жіктеу.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2322,31 +2366,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>