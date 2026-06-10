--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f06a02" w14:textId="8f06a02">
+    <w:p w14:paraId="4845726" w14:textId="4845726">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1095,51 +1095,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Өлшем құралдарының типін бекіту, оларға типін бекіту мақсаттарына арналған сынақтар, метрологиялық аттестаттау және "Өлшем құралдарының типін бекіту туралы сертификат беру" және "Өлшем құралдарын метрологиялық аттестаттау туралы сертификат беру" мемлекеттік қызметтер көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1174,414 +1279,413 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және өлшем құралдарының типін бекіту, оларға типін бекіту мақсаттарына арналған сынақтар, метрологиялық аттестаттау және "Өлшем құралдарының типін бекіту туралы сертификат беру" және "Өлшем құралдарын метрологиялық аттестаттау туралы сертификат беру" мемлекеттік қызметтер көрсетудің тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z151" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) айналымға шығару – өнімнің дайындаушыдан (импорттаушыдан) сатушыға және (немесе) тұтынушыға бастапқы ауысуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z152" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттық-өлшеу жүйесі – қажетті түрде тұтынушыға ұсыну мақсатында өлшеу ақпаратын алу, оның түрленуі, өңдеу үшін функционалдық біріктірілген өлшеу, есептеу және басқа қосалқы техникалық құралдардың (оның ішінде автоматтандырылған басқару жүйесіне енгізу) не бақылаудың, диагностиканың, сәйкестендірудің логикалық функцияларын автоматты жүзеге асыру жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z153" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өлшем құралдарын метрологиялық аттестаттау – айналымға санаулы данада шығарылатын өлшем құралдарының Қазақстан Республикасының өлшем бiрлiгiн қамтамасыз ету туралы заңнамасының талаптарына сәйкестiгiн белгiлеу (растау);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z154" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өлшем құралының типін бекіту – уәкілетті органның сынақтардың оң нәтижелері негізінде Қазақстан Республикасының аумағында бекітілген типтегі өлшем құралын қолдануға рұқсат ету туралы шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z155" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өлшем құралы – өлшемге арналған және метрологиялық сипаттамалары бар техникалық құрал;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z156" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өлшем құралдарын сынау – сынау объектiлерiне түрлi сынау әсерлерiн қолдана отырып өлшем құралдарының белгiленген нормаларға сәйкестiк дәрежесiн анықтау үшiн өткiзiлетiн операциялар жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z157" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өлшем құралдарын қашықтықтан сынау – нақты уақыт режимінде интернетті пайдалана отырып, өлшем құралдарын сынау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z158" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өлшем құралының типі – өлшем құралдарын әзірлеу кезінде олардың жиынтығына тағайындалатын және өлшем құралдарының типін бекіту кезінде бекітілетін жалпылама анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z159" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) модификация – өлшем құралының кейбір метрологиялық немесе техникалық сипаттамаларын өзгертетін өндірушінің өлшем құралына енгізетін өзгерісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z160" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уәкілетті орган – техникалық реттеу және метрология саласында мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 113-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="11"/>
-[...215 lines deleted...]
-      10) уәкілетті орган – техникалық реттеу және метрология саласында мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Өлшем құралдарының типін бекіту мақсатында сынау, метрологиялық аттестаттау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="23"/>
+    <w:bookmarkStart w:name="z80" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заңның 17-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1596,51 +1700,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айналымға шығарар алдында мемлекеттік метрологиялық бақылау объектілері болып табылатын өлшем құралдары, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21-1) тармақшасына сәйкес уәкілетті орган бекіткен өлшем құралдарын бастапқы тексеру нәтижелері бойынша айналымға шығарылатын өлшем құралдарының тізбесіне енгізілген өлшем құралдарын қоспағанда, типін бекітілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өлшем құралдарының типін бекіту туралы шешімді уәкілетті орган өлшем құралдарының типін бекіту мақсаттарына арналған сынақтардың оң нәтижелерінің негізінде қабылдайды және осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1697,51 +1801,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="24"/>
+    <w:bookmarkStart w:name="z83" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Заңның 17-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1756,51 +1860,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік метрологиялық бақылау объектілері болып табылатын, бір данада айналымға шығарылатын өлшем құралдары үшін, Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21-1) тармақшасына сәйкес уәкілетті орган бекіткен өлшем құралдарын бастапқы тексеру нәтижелері бойынша айналымға шығарылатын өлшем құралдарының тізбесіне енгізілген өлшем құралдарын қоспағанда, метрологиялық аттестаттау жүргізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өлшем құралдарын метрологиялық аттестаттау туралы шешім осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1857,332 +1961,332 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="25"/>
+    <w:bookmarkStart w:name="z150" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. Мемлекеттік метрологиялық бақылауға жатпайтын өлшем құралдарына қатысты өлшем құралдарының типін бекіту және метрологиялық аттестаттау ерікті түрде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағида 6-1-тармақпен толықтырылды – ҚР Сауда және интеграция министрінің 24.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Өлшем құралдарының типін бекіту мақсатында сынау, партияның типін бекіту және метрологиялық аттестаттауды мемлекеттік ғылыми метрологиялық орталық (бұдан әрі – МҒМО), оның ішінде үшінші елдердің сынақ зертханаларының материалдық-техникалық базасын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үшінші елдердің сынақ зертханаларының материалдық-техникалық базасын пайдаланған жағдайда өтінім берушінің таңдауы бойынша ҚР СТ 2.21 "Қазақстан Республикасының мемлекеттік өлшем құралдарының бірлігін қамтамасыз ету жүйесі. Өлшем құралдарына сынақ жүргізу және типін бекіту тәртібі" сәйкес (бұдан әрі – ҚР СТ 2.21) МҒМО қатысуымен қашықтық сынаулар жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағида 6-1-тармақпен толықтырылды – ҚР Сауда және интеграция министрінің 24.05.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 354-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2021 қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="26"/>
-[...15 lines deleted...]
-      7. Өлшем құралдарының типін бекіту мақсатында сынау, партияның типін бекіту және метрологиялық аттестаттауды мемлекеттік ғылыми метрологиялық орталық (бұдан әрі – МҒМО), оның ішінде үшінші елдердің сынақ зертханаларының материалдық-техникалық базасын пайдалана отырып жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сериялы өндірілетін өлшем құралдарының типін бекіту мақсатында сынау өндірілетін өлшем құралдарының метрологиялық және техникалық талаптарға сәйкестігіне жауапты өндірушінің немесе Қазақстан Республикасының аумағында өлшем құралдарын айналымға шығару кезінде іс-қимылды осы өндірушінің атынан құжаттамалық растау негізінде жүзеге асыратын жеке немесе заңды тұлғаның уәкілетті өндірушісінің өтінімі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...95 lines deleted...]
-      8. Сериялы өндірілетін өлшем құралдарының типін бекіту мақсатында сынау өндірілетін өлшем құралдарының метрологиялық және техникалық талаптарға сәйкестігіне жауапты өндірушінің немесе Қазақстан Республикасының аумағында өлшем құралдарын айналымға шығару кезінде іс-қимылды осы өндірушінің атынан құжаттамалық растау негізінде жүзеге асыратын жеке немесе заңды тұлғаның уәкілетті өндірушісінің өтінімі бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өлшем құралдарын бекітілген типке сәйкестігіне сынақ типін бекіту туралы сертификаттың қолданылу мерзімі аяқталғанға дейін мына жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z86" w:id="28"/>
-[...15 lines deleted...]
-      9. Өлшем құралдарын бекітілген типке сәйкестігіне сынақ типін бекіту туралы сертификаттың қолданылу мерзімі аяқталғанға дейін мына жағдайларда:</w:t>
+    <w:bookmarkStart w:name="z87" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік метрологиялық бақылау кезінде жүзеге асырылған тексерулердің теріс нәтижелерінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z87" w:id="29"/>
-[...15 lines deleted...]
-      1) мемлекеттік метрологиялық бақылау кезінде жүзеге асырылған тексерулердің теріс нәтижелерінде;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бекітілген типтегі өлшем құралдарының модификациясында.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z88" w:id="30"/>
-[...15 lines deleted...]
-      2) бекітілген типтегі өлшем құралдарының модификациясында.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өлшем құралдарының типін бекіту туралы сертификаттың қолданылу мерзімін ұзарту қажеттілігінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z89" w:id="31"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшем құралдарын бекітілген типке сәйкестігіне сынау жүргізу кезінде, өлшем құралдарын модификациялау жағдайында уәкілетті орган МҒМО жүргізген өлшем құралдарын сынаудың оң нәтижелері негізінде сертификаттың бұрын берілген нөмірін, тіркеу нөмірін және сертификаттың қолданылу мерзімін сақтай отырып, өлшем құралдарының типін бекіту туралы сертификат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2193,71 +2297,71 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшем құралдарының типін бекіту туралы сертификаттың қолданылу мерзімін ұзарту қажет болған жағдайда өтініш беруші өлшем құралдарының типін бекіту туралы сертификаттың қолданылу мерзімі аяқталғанға дейін үш айдан кешіктірмей бекітілген типке сәйкестігіне өлшем құралдарына сынау жүргізу үшін МҒМО-ға өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгіленген мерзімнен кейін өлшем құралдарының типін бекіту туралы сертификаттың қолданылу мерзімін ұзартуға өтінім берген жағдайда өтініш беруші МҒМО-ға осы Қағидалардың 17-тармағына сәйкес типті бекіту мақсатында қайтадан сынақ өткізу үшін құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="32"/>
+    <w:bookmarkStart w:name="z90" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Еуразиялық экономикалық одаққа мүше мемлекетте жүргізілген өлшем құралдарының сынақ нәтижелері мен типін бекітуді тану Еуразиялық экономикалық комиссиясы кеңесінің 2016 жылғы 18 қазандағы № 145 шешімімен бекітілген Өлшем бірлігін қамтамасыз ету жөніндегі жұмыстардың нәтижелерін өзара тану қағидаларына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z91" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z91" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қазақстан Республикасы Үкіметінің 2015 жылғы 29 желтоқсандағы № 1116 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2272,91 +2376,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген "Өлшем құралдарының типін бекіту мақсатында сынау, оларды метрологиялық аттестаттау, салыстырып тексеру және калибрлеу нәтижелерін өзара тану туралы келісім" шеңберінде өлшем құралдарын сынау және типін бекіту, өлшем құралдарын салыстырып тексеру, метрологиялық аттестаттау нәтижелерін тану осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өлшем құралдарының типін бекітуді тану туралы сертификатпен куәландырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z92" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z92" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Өлшем құралдарының бекітілген типі, оның ішінде осы Қағидалардың 10 және 11-тармақтарына сәйкес тану рәсімі бойынша және метрологиялық аттестаттаудан өткен өлшем құралдары мемлекеттік өлшем бірлігін қамтамасыз ету жүйесінің тізіліміне (бұдан әрі – Тізілім) енгізіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z93" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өлшем құралдарының типін бекіту мақсатында сынақтар, метрологиялық аттестаттау жүргізу кезінде өлшем құралдарының метрологиялық маңызды бөлігін қамтитын бағдарламалық қамтамасыз ету ҚР СТ 2.46 "Қазақстан Республикасының мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Бағдарламалық қамтылым. Аттестаттау тәртібі. Жалпы ережелер" сәйкес аттестаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z93" w:id="35"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2375,524 +2479,524 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="36"/>
+    <w:bookmarkStart w:name="z94" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Өлшем құралдарын салыстырып тексеру мерзімділігі Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 27 желтоқсандағы № 934 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Өлшем құралдарына салыстырып тексеру жүргізу, өлшем құралдарын салыстырып тексерудің мерзімділігін белгілеу қағидаларында (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18094 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z95" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z95" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Өлшем құралдарын салыстырып тексеру әдістемелерін мемлекеттік өлшем бірлігін қамтамасыз ету жүйесінің тізілімінде бекіту және тіркеу Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 26 желтоқсандағы № 923 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Өлшем құралдарын салыстырып тексеру әдістемелерін әзірлеу, бекіту, өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және қолдану қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18059 тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z96" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Өлшем құралдарының типін бекіту мақсатында, бекітілген типіне сәйкестігіне сынау ҚР СТ 2.21 сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z96" w:id="38"/>
-[...15 lines deleted...]
-      16. Өлшем құралдарының типін бекіту мақсатында, бекітілген типіне сәйкестігіне сынау ҚР СТ 2.21 сәйкес жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Өлшем құралдарының типін бекіту мақсатында сынақ жүргізу үшін өтініш беруші МҒМО-ға ҚР СТ 2.21 А-қосымшасының нысаны бойынша өтінімді мынадай құжаттармен қоса ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) толық техникалық және метрологиялық сипаттамаларды, құрылымы, іс-қимыл қағидаты, пайдалану тәртібі туралы ақпаратты қамтитын өндірушінің пайдалану құжаттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш беруішінің тізілімде типін сипаттауды және салыстырып тексеру әдістемесін жариялауға және орналастыруға рұқсат ету туралы хаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасында оларды пайдалану процесінде өлшем құралдарының салыстырып тексеру құралдарымен қамтамасыз етілуі туралы мәліметтер, сондай-ақ оларға сервистік қызмет көрсету мен жөндеуді жүзеге асыратын кәсіпорындар мен ұйымдар туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағдарламалық қамтылымды аттестаттаудан өткізуге арналған өтінімді (қажет болған жағдайда) ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүргізілген сынақтардың қорытындылары бойынша МҒМО өтініш берушіге сынақ нәтижелері туралы хатты және өлшем құралдары типінің сипаттамасын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.02.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 62-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 19.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 441-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="39"/>
-[...15 lines deleted...]
-      17. Өлшем құралдарының типін бекіту мақсатында сынақ жүргізу үшін өтініш беруші МҒМО-ға ҚР СТ 2.21 А-қосымшасының нысаны бойынша өтінімді мынадай құжаттармен қоса ұсынады:</w:t>
+    <w:bookmarkStart w:name="z104" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Өлшем құралдарының бекітілген типіне сәйкестігіне сынақ жүргізу үшін өтініш беруші МҒМО-ға ҚР СТ 2.21 А қосымшасы нысаны бойынша өтінімді мынадай құжаттармен қоса ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...171 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="41"/>
+    <w:bookmarkStart w:name="z105" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өлшем құралдарының типін сипаттауымен қоса типін бекіту туралы сертификат көшірмесі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z106" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z106" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) типін бекіту мақсатында өлшем құралдарын сынау актісінің көшірмесі және егер олар жүргізілген болса, бекітілген типке сәйкестігіне өлшем құралдарын соңғы сынау актісі; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z107" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) толық техникалық және метрологиялық сипаттамаларды, құрылымы, іс-қимыл принципі, пайдалану тәртібі туралы ақпаратты қамтитын өндірушінің пайдалану құжаттарын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z107" w:id="43"/>
-[...15 lines deleted...]
-      3) толық техникалық және метрологиялық сипаттамаларды, құрылымы, іс-қимыл принципі, пайдалану тәртібі туралы ақпаратты қамтитын өндірушінің пайдалану құжаттарын;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағдарламалық қамтылымды аттестаттауды жүргізуге өтінім (қажет болған жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z108" w:id="44"/>
-[...15 lines deleted...]
-      4) бағдарламалық қамтылымды аттестаттауды жүргізуге өтінім (қажет болған жағдайда).</w:t>
+    <w:bookmarkStart w:name="z109" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Өлшем құралдарын метрологиялық аттестаттау ҚР СТ 2.30 "Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі. Өлшем құралдарын метрологиялық аттестаттаудан өткізу тәртібі" (бұдан әр – ҚР СТ 2.30) өлшем құралдары үшін бірлі-жарым данада, оның ішінде нормаланғаннан ерекшеленетін жағдайлар мен режимдерде қолданылатын, не конструкциясына метрологиялық сипаттамаларға әсер ететін немесе жеке метрологиялық сипаттамалар белгіленетін өзгерістер енгізілген сериялық шығарылымдардың бірлі-жарым даналарында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z109" w:id="45"/>
-[...15 lines deleted...]
-      19. Өлшем құралдарын метрологиялық аттестаттау ҚР СТ 2.30 "Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі. Өлшем құралдарын метрологиялық аттестаттаудан өткізу тәртібі" (бұдан әр – ҚР СТ 2.30) өлшем құралдары үшін бірлі-жарым данада, оның ішінде нормаланғаннан ерекшеленетін жағдайлар мен режимдерде қолданылатын, не конструкциясына метрологиялық сипаттамаларға әсер ететін немесе жеке метрологиялық сипаттамалар белгіленетін өзгерістер енгізілген сериялық шығарылымдардың бірлі-жарым даналарында жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Өлшем құралдарын метрологиялық аттестаттау үшін өтініш беруші мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z110" w:id="46"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өлшем құралдарына метрологиялық аттестаттау жүргізуге арналған өтінімді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3109,468 +3213,428 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="47"/>
+    <w:bookmarkStart w:name="z118" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Метрологиялық аттестаттаудан өткен өлшеу құралдары бастапқы салыстырып тексеруге жатпайды. Кезекті салыстырып тексеру эксперименттік зерттеулер хаттамасы күнінен бастап салыстырып тексеру аралық интервалының өтуі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z119" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Өлшем құралдарына арналған құжаттар, оның ішінде толық техникалық және метрологиялық сипаттамаларды, құрылымы, жұмыс істеу принципі, пайдалану тәртібі туралы ақпаратты қамтитын өндірушінің пайдалану құжаттары, сондай-ақ таңбалаудағы мәтін мемлекеттік немесе орыс тілдеріндегі аударманың теңтүпнұсқалығымен ұсынылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z119" w:id="48"/>
-[...15 lines deleted...]
-      22. Өлшем құралдарына арналған құжаттар, оның ішінде толық техникалық және метрологиялық сипаттамаларды, құрылымы, жұмыс істеу принципі, пайдалану тәртібі туралы ақпаратты қамтитын өндірушінің пайдалану құжаттары, сондай-ақ таңбалаудағы мәтін мемлекеттік немесе орыс тілдеріндегі аударманың теңтүпнұсқалығымен ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Ақпараттық-өлшеу жүйелерінің типін бекіту мақсатында сынақ ҚР СТ 2.81 "Қазақстан Республикасының мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Ақпараттық-өлшеу жүйелері. Типін бекіту мақсатындағы сынақтардың типтік бағдарламасы" сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z120" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="50"/>
+    <w:bookmarkStart w:name="z121" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Ақпараттық-өлшеу жүйелеріне метрологиялық аттестаттау жүргізу тәртібі ҚР СТ 2.82 "Қазақстан Республикасы өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі. Ақпараттық-өлшеу жүйелері. Метрологиялық аттестаттауды жүргізу тәртібі" сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z122" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. "Өлшем құралдарының типін бекіту туралы сертификат беру" және "Өлшем құралдарын метрологиялық аттестаттау" мемлекеттік қызметтерді көрсету тәртібі 1-параграф. "Өлшем құралдарының типін бекіту туралы сертификат беру" мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z122" w:id="51"/>
+    <w:bookmarkStart w:name="z123" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. "Өлшем құралдарының типін бекіту туралы сертификат беру" (осы параграфта бұдан әрі – мемлекеттік қызмет ) мемлекеттік көрсетілетін қызметті Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті (осы параграфта бұдан әрі – мемлекеттік қызметті көрсетуші ) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z124" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мемлекеттік қызметті алу үшін жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге цифрлық үкіметтің веб-порталы (бұдан әрі – Портал) арқылы жүгінеді және осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өлшем құралдарының типін бекіту туралы анықтама алу үшін мәліметтер толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Өлшем құралдарының типін бекіту туралы сертификат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Қағидаларға 4-қосымшаға сәйкес келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), жеке кәсіпкерді мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтер көрсетілетін қызметті берушіге тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өлшем құралдарының типін бекіту туралы анықтама алу үшін мәліметтер толтырады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 19.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 441-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 26-1-тармақпен толықтырылды - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="54"/>
-[...15 lines deleted...]
-      26-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім береді.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік қызметті көрсету үшін мәліметтерді қабылданғаны туралы мәртебе көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...77 lines deleted...]
-      27. Мемлекеттік қызметті көрсету үшін мәліметтерді қабылданғаны туралы мәртебе көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Көрсетілетін қызметті беруші мәліметтер түскен күні оны қабылдайды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z126" w:id="56"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3647,470 +3711,430 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="57"/>
+    <w:bookmarkStart w:name="z127" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" электрондық құжат нысанында жіберілетін және сақталатын өлшем құралдарының типін бекіту туралы сертификатты беру болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z128" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. "Өлшем құралдарын метрологиялық аттестаттау туралы сертификат беру" мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z128" w:id="58"/>
+    <w:bookmarkStart w:name="z129" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. "Өлшем құралдарын метрологиялық аттестаттау туралы сертификат беру" мемлекеттік көрсетілетін қызметін (бұдан әрі осы параграфта – Мемлекеттік көрсетілетін қызмет) "Қазақстан стандарттау және метрология институты (Қазстандарт)" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі осы параграфта – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      30. "Өлшем құралдарын метрологиялық аттестаттау туралы сертификат беру" мемлекеттік көрсетілетін қызметін (бұдан әрі осы параграфта – Мемлекеттік көрсетілетін қызмет) "Қазақстан стандарттау және метрология институты (Қазстандарт)" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі осы параграфта – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Сауда және интеграция министрінің 24.05.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы (бұдан әрі – Портал) арқылы жүгінеді және өлшем құралдарын метрологиялық аттестаттау туралы сертификатты алу үшін осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша мәліметтерді толтырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Өлшем құралдарын метрологиялық аттестаттау туралы сертификат беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Қағидаларға 6-қосымшаға сәйкес келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), дара кәсіпкерді мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтер көрсетілетін қызметті берушіге тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Сауда және интеграция министрінің 24.05.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 354-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2021 қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="60"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша мәліметтерді толтырады.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 19.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 441-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 31-1-тармақпен толықтырылды - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="61"/>
-[...15 lines deleted...]
-      31-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім береді.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мемлекеттік қызметті көрсету үшін мәліметтерді қабылданғаны туралы мәртебе көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:p>
-[...77 lines deleted...]
-      32. Мемлекеттік қызметті көрсету үшін мәліметтерді қабылданғаны туралы мәртебе көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Көрсетілетін қызметті беруші мәліметтер түскен күні оны қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z132" w:id="63"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4187,322 +4211,446 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="64"/>
+    <w:bookmarkStart w:name="z133" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" электрондық құжат нысанында жіберілетін және сақталатын өлшем құралдарын метрологиялық аттестаттау туралы сертификатты беру болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z134" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z134" w:id="65"/>
+    <w:bookmarkStart w:name="z135" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Көрсетілетін қызметті беруші "Өлшем құралдарының типін бекіту туралы сертификат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі және "Өлшем құралдарын метрологиялық аттестаттау туралы сертификат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Цифрлық жүйе істен шыққан жағдайында көрсетілетін қызметті беруші техникалық ақаулардың туындауын анықтаған сәттен бастап sd@nitec.kz электрондық поштасы бойынша бірыңғай қолдау қызметіне сұрау салу жолдау арқылы авторизациялау сәтінен бастап қателік туындаған сәтке дейін қателік болған нақты уақытты көрсете отырып, қадамдық скриншоттарды қоса бере отырып, мемлекеттік көрсетілетін қызметтің атауы, әкімшілік құжаттың нөмірі және коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі бойынша міндетті түрде ақпарат ұсына отырып, "цифрлық үкімет" цифрлық инфрақұрылымының операторын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Қорытынды ережелер</w:t>
-[...121 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:p>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-тараудың тақырыбы жаңа редакцияда – ҚР Сауда және интеграция министрінің 24.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 354-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="69"/>
+    <w:bookmarkStart w:name="z142" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік көрсетілетін қызмет туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4515,90 +4663,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="70"/>
+    <w:bookmarkStart w:name="z143" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда өтініш беруші Мемлекеттік көрсетілетін қызметтер туралы Заңының 4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес шешім нәтижелеріне сот тәртібімен шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7027,91 +7175,111 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің 19.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 441-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 13.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7341,51 +7509,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+"цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9392,91 +9560,111 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің 19.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 441-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 13.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9706,51 +9894,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+"цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11764,108 +11952,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="71"/>
+    <w:bookmarkStart w:name="z62" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типті бекіту белгісі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z63" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Типін бекіту белгісі биіктігі 100 миллиметрге дейін және радиусы (R) 25 миллиметрге дейін жететін белгіні ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z63" w:id="72"/>
-[...15 lines deleted...]
-      1. Типін бекіту белгісі биіктігі 100 миллиметрге дейін және радиусы (R) 25 миллиметрге дейін жететін белгіні ұсынады.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Белгі биіктігінің номиналды өлшемдері мынадай мәндерге сәйкес келеді: 2,5(R=0,625); 4(R=1); 5(R=1,25); 6(R=1,5); 10(R=2,5); 15(R=3,75); 25(R=6,25); 40(R=10); 50(R=12,5); 60(R=15); 100(R=25) миллиметр.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z64" w:id="73"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -11957,55 +12145,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12331,31 +12519,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>