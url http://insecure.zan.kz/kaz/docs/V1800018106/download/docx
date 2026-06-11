--- v0 (2025-11-29)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae1b6e9" w14:textId="ae1b6e9">
+    <w:p w14:paraId="1d74a03" w14:textId="1d74a03">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -200,466 +200,570 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 11.04.2019 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өлшем бірлігін қамтамасыз ету туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған Стандартты үлгінің типін бекіту және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметті көрсету қағидалары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Сауда және интеграция министрінің 14.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z70" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде Бірыңғай байланыс орталығына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қоса беріліп отырған Стандартты үлгінің типін бекіту және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметті көрсету қағидалары бекітілсін.</w:t>
-[...65 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
-[...181 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      4. Осы бұйрық 2019 жылғы 11 сәуірден бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z9" w:id="9"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1176,125 +1280,230 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандартты үлгінің типін бекіту және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметтерді көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда – ҚР Сауда және интеграция министрінің 14.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 197-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z12" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Стандартты үлгінің типін бекіту және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметтерді көрсету қағидалары (бұдан әрі – Қағидалар) "Өлшем бірлігін қамтамасыз ету туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1309,194 +1518,193 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және стандартты үлгінің типін бекіту және Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімінде (бұдан әрі – ҚР МӨЖ тізілімі) тіркеу және "Шетелдік шығарылымның стандартты үлгісін пайдалануға рұқсат" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметтерді көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекетаралық стандартты үлгі – сипаттамалары мемлекетаралық стандартты үлгі ретінде танылған 2006 жылы 24 маусымда Қазан қаласында қабылданған Заттар мен материалдардың құрамы және қасиеттерінің стандартты үлгілерін құру және қолдану туралы келісімге (бұдан әрі – Келісім) қатысушы мемлекеттердің ұлттық нормативтік құжаттарының талаптарына сәйкес оны мақсаты бойынша пайдалануға мүмкіндік береді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
+      2) стандартты үлгі – өлшем дәлдігінің және метрологиялық бақылап тексерудің белгіленген көрсеткіштері бар, болжанатын мақсатына сәйкес сапалық қасиеттерді өлшеу кезінде немесе бағалау кезінде пайдалану үшін белгілі бір қасиеттерге қатысты жеткілікті біртекті және тұрақты материал (зат);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекетаралық стандартты үлгі – сипаттамалары мемлекетаралық стандартты үлгі ретінде танылған 2006 жылы 24 маусымда Қазан қаласында қабылданған Заттар мен материалдардың құрамы және қасиеттерінің стандартты үлгілерін құру және қолдану туралы келісімге (бұдан әрі – Келісім) қатысушы мемлекеттердің ұлттық нормативтік құжаттарының талаптарына сәйкес оны мақсаты бойынша пайдалануға мүмкіндік береді;</w:t>
+      3) уәкілетті орган – техникалық реттеу және метрология саласында мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заңның 11-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1511,883 +1719,843 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік метрологиялық бақылау объектілері болып табылатын стандартты үлгілер типін бекітуге және ҚР МӨЖ тізілімінде тіркеуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Стандартты үлгінің типін бекіту және стандартты үлгінің өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімін тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Стандартты үлгінің типін бекіту туралы шешімді Мемлекеттік ғылыми метрологиялық орталық (бұдан әрі – МҒМО) жүргізетін метрологиялық сараптаманың оң нәтижелері негізінде уәкілетті орган қабылдайды және "Мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Заттар мен материалдардың құрамы және қасиеттерінің стандартты үлгілері. Негізгі ережелер" МЕМСТ 8.315 (бұдан әрі – МЕМСТ 8.315) белгіленген нысан бойынша стандартты үлгінің типін бекіту туралы сертификатпен куәландырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Стандартты үлгіні әзірлеу жөніндегі құжаттарға метрологиялық сараптама жүргізу үшін өтініш беруші МҒМО-ға мынадай құжаттарды жібереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стандартты үлгінің атауын, мақсатын және қолдану саласын көрсете отырып өтінішті;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Стандартты үлгіні әзірлеу жөніндегі құжаттарға метрологиялық сараптама жүргізу үшін өтініш беруші МҒМО-ға мынадай құжаттарды жібереді:</w:t>
+      2) стандартты үлгіні әзірлеуге арналған техникалық тапсырманы (бұдан әрі - ТТ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) стандартты үлгінің атауын, мақсатын және қолдану саласын көрсете отырып өтінішті;</w:t>
+      3) ТТ барлық тармақтары бойынша жұмыс нәтижелері туралы мәліметтерді қамтитын ғылыми-техникалық есепті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) стандартты үлгіні әзірлеуге арналған техникалық тапсырманы (бұдан әрі - ТТ);</w:t>
+      4) өлшем құралдарын салыстырып тексеруді және/немесе аттестатталған мәндерді анықтау үшін пайдаланылған өлшемдерді орындау әдістемесін аттестаттауды растайтын құжаттардың көшірмелері немесе деректемелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ТТ барлық тармақтары бойынша жұмыс нәтижелері туралы мәліметтерді қамтитын ғылыми-техникалық есепті;</w:t>
+      5) МЕМСТ 8.315 сәйкес стандартты үлгінің типін сипаттау жобаларының екі данасы, стандартты үлгінің паспорты, стандарты үлгінің затбелгісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) өлшем құралдарын салыстырып тексеруді және/немесе аттестатталған мәндерді анықтау үшін пайдаланылған өлшемдерді орындау әдістемесін аттестаттауды растайтын құжаттардың көшірмелері немесе деректемелері;</w:t>
+      6) стандартты үлгінің бір данасы немесе оның фотосуреті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) МЕМСТ 8.315 сәйкес стандартты үлгінің типін сипаттау жобаларының екі данасы, стандартты үлгінің паспорты, стандарты үлгінің затбелгісі;</w:t>
+      6. Стандартты үлгіні әзірлеу жөніндегі құжаттарға метрологиялық сараптама кезінде МҒМО:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) стандартты үлгінің бір данасы немесе оның фотосуреті.</w:t>
+      1) стандартты үлгінің техникалық және метрологиялық сипаттамаларының ТТ талаптарына сәйкестігін бағалауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Стандартты үлгіні әзірлеу жөніндегі құжаттарға метрологиялық сараптама кезінде МҒМО:</w:t>
+      2) МЕМСТ 8.315 талаптарына сәйкес стандартты үлгіге арналған ТТ ресімдеудің толықтығы мен дұрыстығын бағалауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) стандартты үлгінің техникалық және метрологиялық сипаттамаларының ТТ талаптарына сәйкестігін бағалауды;</w:t>
+      3) "Мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Өлшем құралдарының нормаланатын метрологиялық сипаттамалары" МЕМСТ 8.009 және "Мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Шама бірліктері" МЕМСТ 8.417 сәйкес метрологиялық нормалар мен қағидалардың сақталуын тексеруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) МЕМСТ 8.315 талаптарына сәйкес стандартты үлгіге арналған ТТ ресімдеудің толықтығы мен дұрыстығын бағалауды;</w:t>
+      4) Халықаралық бірліктер жүйесіне, ұлттық эталондарға және (немесе) шама бірліктерінің халықаралық эталондарына не өлшемдерді орындаудың бастапқы референттік әдістемелеріне метрологиялық бақылап тексеру қамтамасыз етілетін шама бірліктерінің эталондарын, өлшем құралдарын, бекітілген типтердің стандартты үлгілерін, өлшемдерді орындау әдістемелерін зерттеу кезінде әзірлеу барысында тексеруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) "Мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Өлшем құралдарының нормаланатын метрологиялық сипаттамалары" МЕМСТ 8.009 және "Мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Шама бірліктері" МЕМСТ 8.417 сәйкес метрологиялық нормалар мен қағидалардың сақталуын тексеруді;</w:t>
-[...37 lines deleted...]
-        <w:t>
       Қазақстан Республикасында мемлекеттік эталондар болмаған жағдайда Халықаралық өлшем және салмақ бюросының маңызды салғастыру дерекқорында барабарлық дәрежесі расталған басқа елдердің шама бірліктерінің ұлттық эталондарына дейін бақылап тексеруді қамтамасыз етуге рұқсат етіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 27 желтоқсандағы № 932 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18108 тіркелген) бекітілген Өлшемдерді орындау әдістемелерін және өлшемдерді орындаудың референттік әдістемелерін әзірлеу, метрологиялық аттестаттау, бекіту және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және "Қазақстан Республикасының Мемлекеттік өлшемдер жүйесі тізілімінде Тәуелсіз Мемлекеттер Достастығының елдерінде әзірленген және аттестатталған өлшемдерді орындау әдістемесін тіркеу" мемлекеттік қызмет көрсету қағидаларымен белгіленген тәртіпте аттестатталған өлшемдерді орындау әдістемелерін пайдалануды тексеруді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) МЕМСТ 8.315 – талаптарына сәйкес зертханааралық аттестаттау нәтижелерін қарауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) стандартты үлгіні дайындаудың есептік-эксперименттік рәсімін қарауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) МЕМСТ 8.315 – талаптарына сәйкес зертханааралық аттестаттау нәтижелерін қарауды;</w:t>
+      7. МҒМО стандартты үлгіні әзірлеу жөніндегі құжаттардың метрологиялық сараптамасының оң нәтижелері кезінде осы Қағидалардың 5-тармағында көрсетілген құжаттарды алған күннен бастап күнтізбелік 30 күнге дейінгі мерзімде сараптамалық қорытындыны және стандартты үлгі типінің бекітілген сипаттамасын өтініш берушіге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) стандартты үлгіні дайындаудың есептік-эксперименттік рәсімін қарауды жүзеге асырады.</w:t>
+      МҒМО метрологиялық сараптаманың теріс нәтижелері кезінде ескертулерді жою туралы ұсынымдарымен сараптамалық қорытындыны жібереді және құжаттарды өтініш берушіге қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Еуразиялық экономикалық одаққа мүше мемлекетте өндірілген стандартты үлгілер Еуразиялық экономикалық комиссия Кеңесінің 2016 жылғы 18 қазандағы № 145 шешімімен бекітілген Өлшем бірлігін қамтамасыз ету жөніндегі жұмыстардың нәтижелерін өзара тану қағидаларына сәйкес Қазақстан Республикасының аумағында танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. МҒМО стандартты үлгіні әзірлеу жөніндегі құжаттардың метрологиялық сараптамасының оң нәтижелері кезінде осы Қағидалардың 5-тармағында көрсетілген құжаттарды алған күннен бастап күнтізбелік 30 күнге дейінгі мерзімде сараптамалық қорытындыны және стандартты үлгі типінің бекітілген сипаттамасын өтініш берушіге жібереді.</w:t>
+      9. Мемлекетаралық стандартты үлгілер Келісімге және Стандарттау, метрология және сертификаттау жөніндегі мемлекетаралық кеңестің 1996 жылғы 12 сәуірдегі № 9 хаттамасымен қабылданған мемлекетаралық стандарттау жөніндегі қағидаларға сәйкес Қазақстан Республикасының аумағында танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МҒМО метрологиялық сараптаманың теріс нәтижелері кезінде ескертулерді жою туралы ұсынымдарымен сараптамалық қорытындыны жібереді және құжаттарды өтініш берушіге қайтарады.</w:t>
-[...18 lines deleted...]
-      8. Еуразиялық экономикалық одаққа мүше мемлекетте өндірілген стандартты үлгілер Еуразиялық экономикалық комиссия Кеңесінің 2016 жылғы 18 қазандағы № 145 шешімімен бекітілген Өлшем бірлігін қамтамасыз ету жөніндегі жұмыстардың нәтижелерін өзара тану қағидаларына сәйкес Қазақстан Республикасының аумағында танылады.</w:t>
+      10. Шетелде шығарған стандартты үлгілер ҚР СТ 2.79 "Қазақстан Республикасы өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі. Шетелде шығарылған заттар мен материалдардың құрамы және қасиеттерінің стандартты үлгілері. Қолдануға жіберу тәртібі. Негізгі ережелер" сәйкес қолдануға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Бекітілген типтің стандартты үлгісі Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 27 желтоқсандағы № 929 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18079 тіркелген) бекітілген Өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімін жүргізу қағидаларымен белгіленген тәртіпте ҚР МӨЖ тізілімінде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызмет көрсету тәртібі 1-параграф. "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" (осы параграфта бұдан әрі – мемлекеттік қызмет) мемлекеттік көрсетілетін қызметін Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті (осы параграфта бұдан әрі – мемлекеттік қызметті беріші) көрсетеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік қызметті алу үшін жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушімен "цифрлық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жүгінеді және осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша шетелде шығарылған стандартты үлгіні қолдануға сертификат алу үшін мәліметтерді толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Шетелдік шығарылымның стандартты үлгісін пайдалануға рұқсат" мемлекеттік қызметін көрсетуге негізгі талаптар тізбесі осы Қағидаларға 2-қосымшаға сәйкес келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), дара кәсіпкерді мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтер көрсетілетін қызметті берушіге тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 13-1-тармақпен толықтырылды - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша шетелде шығарылған стандартты үлгіні қолдануға сертификат алу үшін мәліметтерді толтырады. </w:t>
+        <w:t>
+      14. Мемлекеттік қызметті көрсету үшін мәліметтерді қабылданғаны туралы мәртебе көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...119 lines deleted...]
-      13-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім береді.</w:t>
+        <w:t>
+      15. Көрсетілетін қызметті беруші мәліметтер түскен күні оны қабылдайды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:p>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2464,148 +2632,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мемлекеттік қызметті көрсету нәтижесі қызметті алушының "жеке кабинетінде" электрондық құжат нысанында жіберілетін және сақталатын шетелде шығарылған стандартты үлгіні қолдануға арналған куәлікті беру болып табылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік көрсетілетін қызметін (осы параграфта бұдан әрі – мемлекеттік қызмет ) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z47" w:id="47"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="49"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге портал арқылы жүгінеді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік стандарттық үлгіні бекіту сертификатын алу үшін мәліметтер толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметті көрсетуге негізгі талаптар тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2615,237 +2783,257 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), дара кәсіпкерді мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтер көрсетілетін қызметті берушіге тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы беріледі.</w:t>
+      Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу), дара кәсіпкерді мемлекеттік тіркеу туралы не дара кәсіпкер ретінде қызметтің басталғаны туралы мәліметтер көрсетілетін қызметті берушіге тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгерістер енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 18-1-тармақпен толықтырылды - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="50"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім береді.</w:t>
+      19. Мемлекеттік қызметті көрсету үшін мәліметтерді қабылданғаны туралы мәртебе көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті беруші электрондық мәліметтер түскен күні оны қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2922,286 +3110,410 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="53"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметті көрсету нәтижесі қызметті алушының "жеке кабинетінде" электрондық құжат нысанында жіберілетін және сақталатын мемлекеттік стандарт үлгісін бекіту туралы сертификаттын беру болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Көрсетілетін қызметті беруші "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z53" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Цифрлық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші техникалық ақаулардың туындауын анықтаған сәттен бастап sd@nitec.kz электрондық поштасы бойынша бірыңғай қолдау қызметіне сұрау салу жолдау арқылы авторизациялау сәтінен бастап қателік туындаған сәтке дейін қателік болған нақты уақытты көрсете отырып, қадамдық скриншоттарды қоса бере отырып, мемлекеттік көрсетілетін қызметтің атауы, әкімшілік құжаттың нөмірі және коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі бойынша міндетті түрде ақпарат ұсына отырып, "цифрлық үкімет" цифрлық инфрақұрылымының операторын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Қорытынды ережелер</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="55"/>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Көрсетілетін қызметті беруші "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
-[...139 lines deleted...]
-      24. Ақпараттық жүйе істен шыққан жағдайында, көрсетілетін қызметті беруші техникалық ақаулардың туындауын анықтаған сәттен бастап sd@nitec.kz электрондық поштасы бойынша бірыңғай қолдау қызметіне сұрау салу жолдау арқылы авторизациялау сәтінен бастап қателік туындаған сәтке дейін қателік болған нақты уақытты көрсете отырып, қадамдық скриншоттарды қоса бере отырып, мемлекеттік көрсетілетін қызметтің атауы, әкімшілік құжаттың нөмірі және коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі бойынша міндетті түрде ақпарат ұсына отырып, "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымның операторын хабардар етеді.</w:t>
+      25. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік көрсетілетін қызмет туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3214,90 +3526,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда өтініш беруші Мемлекеттік көрсетілетін қызметтер туралы Заңның 4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес шешім нәтижелеріне сот тәртібімен шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4052,68 +4364,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетелде шығарылған стандартты үлгіні қолдануға куәлік алу үшін мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дайындаушы фирманың атауы (орыс тілінде)*:____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4926,91 +5238,111 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      Ескерту. 2-қосымшаға өзгерістер енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 13.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5252,51 +5584,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" веб-порталы(бұдан әрі – портал)</w:t>
+"цифрлық үкіметтің" веб-порталы(бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6042,51 +6374,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы Қағидаларға 1-қосымшаға сәйкес шетелдік шығарылымның стандартты үлгісін қолдану үшін куәлік алу анықтамасының электрондық көшірме нысаны.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер тиісті мемлекеттік ақпараттық жүйелер арқылы "электрондық үкімет" шлюзі арқылы қызмет көрсетушіге беріледі.</w:t>
+Мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер тиісті мемлекеттік цифрлық жүйелер арқылы "цифрлықүкімет" шлюзі арқылы қызмет көрсетушіге беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6680,68 +7012,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік стандарттық үлгіні бекіту туралы сертификатты алу үшін мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әзірлеуші ұйымның БСН*:______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7034,91 +7366,111 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+      Ескерту. 4-қосымшаға өзгерістер енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 13.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7360,51 +7712,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"электрондық үкіметтің" веб-порталы(бұдан әрі – портал).</w:t>
+"цифрлық үкіметтің" веб-порталы(бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8130,51 +8482,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы Қағидаларға 3-қосымшаға сәйкес мемлекеттік стандарт үлгісін бекіту туралы сертификат алу үшін анықтаманың электронды көшірме нысаны.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер тиісті мемлекеттік ақпараттық жүйелер арқылы "электрондық үкімет" шлюзі арқылы қызмет көрсетушіге беріледі.</w:t>
+Мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер тиісті мемлекеттік цифрлық жүйелер арқылы "цифрлық үкімет" шлюзі арқылы қызмет көрсетушіге беріледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8574,55 +8926,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8948,31 +9300,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>