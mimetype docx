--- v1 (2026-06-11)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1d74a03" w14:textId="1d74a03">
+    <w:p w14:paraId="1f2652d" w14:textId="1f2652d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -200,570 +200,506 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 11.04.2019 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өлшем бірлігін қамтамасыз ету туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 23) тармақшасына сәйкес </w:t>
+        <w:t xml:space="preserve"> 23) тармақшасына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған Стандартты үлгінің типін бекіту және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметті көрсету қағидалары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Сауда және интеграция министрінің 14.09.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z70" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде Бірыңғай байланыс орталығына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 19.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 113-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z8" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қоса беріліп отырған Стандартты үлгінің типін бекіту және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметті көрсету қағидалары бекітілсін.</w:t>
-[...65 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
-[...200 lines deleted...]
-        <w:t>
       4. Осы бұйрық 2019 жылғы 11 сәуірден бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1280,431 +1216,327 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандартты үлгінің типін бекіту және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметтерді көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда – ҚР Сауда және интеграция министрінің 14.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 197-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Стандартты үлгінің типін бекіту және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметтерін көрсету қағидалары (бұдан әрі – Қағидалар) "Өлшем бірлігін қамтамасыз ету туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының 1) тармақшасына сәйкес әзірленді және стандартты үлгінің типін бекіту және Қазақстан Республикасының өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімінде (бұдан әрі – ҚР МӨЖ тізілімі) тіркеу және "Шетелдік шығарылымның стандартты үлгісін пайдалануға рұқсат" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметтерін көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...51 lines deleted...]
-    </w:p>
+      2. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...105 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+        <w:t>
+      1) мемлекетаралық стандартты үлгі – сипаттамалары мемлекетаралық стандартты үлгі ретінде танылған 2006 жылы 24 маусымда Қазан қаласында қабылданған Заттар мен материалдардың құрамы және қасиеттерінің стандартты үлгілерін құру және қолдану туралы келісімге (бұдан әрі – Келісім) қатысушы мемлекеттердің ұлттық нормативтік құжаттарының талаптарына сәйкес оны мақсаты бойынша пайдалануға мүмкіндік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+      2) стандартты үлгі – өлшем дәлдігінің және метрологиялық бақылап тексерудің белгіленген көрсеткіштері бар, болжанатын мақсатына сәйкес сапалық қасиеттерді өлшеу кезінде немесе бағалау кезінде пайдалану үшін белгілі бір қасиеттерге қатысты жеткілікті біртекті және тұрақты материал (зат);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекетаралық стандартты үлгі – сипаттамалары мемлекетаралық стандартты үлгі ретінде танылған 2006 жылы 24 маусымда Қазан қаласында қабылданған Заттар мен материалдардың құрамы және қасиеттерінің стандартты үлгілерін құру және қолдану туралы келісімге (бұдан әрі – Келісім) қатысушы мемлекеттердің ұлттық нормативтік құжаттарының талаптарына сәйкес оны мақсаты бойынша пайдалануға мүмкіндік береді;</w:t>
-[...38 lines deleted...]
-        <w:t>
       3) уәкілетті орган – техникалық реттеу және метрология саласында мемлекеттік реттеуді жүзеге асыратын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заңның 11-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1719,623 +1551,623 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік метрологиялық бақылау объектілері болып табылатын стандартты үлгілер типін бекітуге және ҚР МӨЖ тізілімінде тіркеуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Стандартты үлгінің типін бекіту және стандартты үлгінің өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімін тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Стандартты үлгінің типін бекіту туралы шешімді Мемлекеттік ғылыми метрологиялық орталық (бұдан әрі – МҒМО) жүргізетін метрологиялық сараптаманың оң нәтижелері негізінде уәкілетті орган қабылдайды және "Мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Заттар мен материалдардың құрамы және қасиеттерінің стандартты үлгілері. Негізгі ережелер" МЕМСТ 8.315 (бұдан әрі – МЕМСТ 8.315) белгіленген нысан бойынша стандартты үлгінің типін бекіту туралы сертификатпен куәландырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Стандартты үлгіні әзірлеу жөніндегі құжаттарға метрологиялық сараптама жүргізу үшін өтініш беруші МҒМО-ға мынадай құжаттарды жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стандартты үлгінің атауын, мақсатын және қолдану саласын көрсете отырып өтінішті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стандартты үлгіні әзірлеуге арналған техникалық тапсырманы (бұдан әрі - ТТ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ТТ барлық тармақтары бойынша жұмыс нәтижелері туралы мәліметтерді қамтитын ғылыми-техникалық есепті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өлшем құралдарын салыстырып тексеруді және/немесе аттестатталған мәндерді анықтау үшін пайдаланылған өлшемдерді орындау әдістемесін аттестаттауды растайтын құжаттардың көшірмелері немесе деректемелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) МЕМСТ 8.315 сәйкес стандартты үлгінің типін сипаттау жобаларының екі данасы, стандартты үлгінің паспорты, стандарты үлгінің затбелгісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) стандартты үлгінің бір данасы немесе оның фотосуреті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Стандартты үлгіні әзірлеу жөніндегі құжаттарға метрологиялық сараптама кезінде МҒМО:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стандартты үлгінің техникалық және метрологиялық сипаттамаларының ТТ талаптарына сәйкестігін бағалауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) МЕМСТ 8.315 талаптарына сәйкес стандартты үлгіге арналған ТТ ресімдеудің толықтығы мен дұрыстығын бағалауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Өлшем құралдарының нормаланатын метрологиялық сипаттамалары" МЕМСТ 8.009 және "Мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Шама бірліктері" МЕМСТ 8.417 сәйкес метрологиялық нормалар мен қағидалардың сақталуын тексеруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Халықаралық бірліктер жүйесіне, ұлттық эталондарға және (немесе) шама бірліктерінің халықаралық эталондарына не өлшемдерді орындаудың бастапқы референттік әдістемелеріне метрологиялық бақылап тексеру қамтамасыз етілетін шама бірліктерінің эталондарын, өлшем құралдарын, бекітілген типтердің стандартты үлгілерін, өлшемдерді орындау әдістемелерін зерттеу кезінде әзірлеу барысында тексеруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасында мемлекеттік эталондар болмаған жағдайда Халықаралық өлшем және салмақ бюросының маңызды салғастыру дерекқорында барабарлық дәрежесі расталған басқа елдердің шама бірліктерінің ұлттық эталондарына дейін бақылап тексеруді қамтамасыз етуге рұқсат етіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 27 желтоқсандағы № 932 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18108 тіркелген) бекітілген Өлшемдерді орындау әдістемелерін және өлшемдерді орындаудың референттік әдістемелерін әзірлеу, метрологиялық аттестаттау, бекіту және өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және "Қазақстан Республикасының Мемлекеттік өлшемдер жүйесі тізілімінде Тәуелсіз Мемлекеттер Достастығының елдерінде әзірленген және аттестатталған өлшемдерді орындау әдістемесін тіркеу" мемлекеттік қызмет көрсету қағидаларымен белгіленген тәртіпте аттестатталған өлшемдерді орындау әдістемелерін пайдалануды тексеруді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) МЕМСТ 8.315 – талаптарына сәйкес зертханааралық аттестаттау нәтижелерін қарауды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) стандартты үлгіні дайындаудың есептік-эксперименттік рәсімін қарауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. МҒМО стандартты үлгіні әзірлеу жөніндегі құжаттардың метрологиялық сараптамасының оң нәтижелері кезінде осы Қағидалардың 5-тармағында көрсетілген құжаттарды алған күннен бастап күнтізбелік 30 күнге дейінгі мерзімде сараптамалық қорытындыны және стандартты үлгі типінің бекітілген сипаттамасын өтініш берушіге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МҒМО метрологиялық сараптаманың теріс нәтижелері кезінде ескертулерді жою туралы ұсынымдарымен сараптамалық қорытындыны жібереді және құжаттарды өтініш берушіге қайтарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Еуразиялық экономикалық одаққа мүше мемлекетте өндірілген стандартты үлгілер Еуразиялық экономикалық комиссия Кеңесінің 2016 жылғы 18 қазандағы № 145 шешімімен бекітілген Өлшем бірлігін қамтамасыз ету жөніндегі жұмыстардың нәтижелерін өзара тану қағидаларына сәйкес Қазақстан Республикасының аумағында танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекетаралық стандартты үлгілер Келісімге және Стандарттау, метрология және сертификаттау жөніндегі мемлекетаралық кеңестің 1996 жылғы 12 сәуірдегі № 9 хаттамасымен қабылданған мемлекетаралық стандарттау жөніндегі қағидаларға сәйкес Қазақстан Республикасының аумағында танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Шетелде шығарған стандартты үлгілер ҚР СТ 2.79 "Қазақстан Республикасы өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі. Шетелде шығарылған заттар мен материалдардың құрамы және қасиеттерінің стандартты үлгілері. Қолдануға жіберу тәртібі. Негізгі ережелер" сәйкес қолдануға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Бекітілген типтің стандартты үлгісі Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 27 желтоқсандағы № 929 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18079 тіркелген) бекітілген Өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізілімін жүргізу қағидаларымен белгіленген тәртіпте ҚР МӨЖ тізілімінде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызмет көрсету тәртібі 1-параграф. "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат ету" (осы параграфта бұдан әрі – мемлекеттік қызмет) мемлекеттік көрсетілетін қызметін Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті (осы параграфта бұдан әрі – мемлекеттік қызметті беріші) көрсетеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік қызметті алу үшін жеке немесе заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушімен "цифрлық үкіметтің" веб-порталы (бұдан әрі – Портал) арқылы жүгінеді және осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша шетелде шығарылған стандартты үлгіні қолдануға сертификат алу үшін мәліметтерді толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Шетелдік шығарылымның стандартты үлгісін пайдалануға рұқсат" мемлекеттік қызметін көрсетуге негізгі талаптар тізбесі осы Қағидаларға 2-қосымшаға сәйкес келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2390,70 +2222,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:bookmarkStart w:name="z71" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2472,90 +2304,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметті көрсету үшін мәліметтерді қабылданғаны туралы мәртебе көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті беруші мәліметтер түскен күні оны қабылдайды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2632,148 +2464,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мемлекеттік қызметті көрсету нәтижесі қызметті алушының "жеке кабинетінде" электрондық құжат нысанында жіберілетін және сақталатын шетелде шығарылған стандартты үлгіні қолдануға арналған куәлікті беру болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік көрсетілетін қызметін (осы параграфта бұдан әрі – мемлекеттік қызмет ) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге портал арқылы жүгінеді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік стандарттық үлгіні бекіту сертификатын алу үшін мәліметтер толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметті көрсетуге негізгі талаптар тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2868,70 +2700,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="48"/>
+    <w:bookmarkStart w:name="z72" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2950,90 +2782,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік қызметті көрсету үшін мәліметтерді қабылданғаны туралы мәртебе көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Көрсетілетін қызметті беруші электрондық мәліметтер түскен күні оны қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3110,108 +2942,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметті көрсету нәтижесі қызметті алушының "жеке кабинетінде" электрондық құжат нысанында жіберілетін және сақталатын мемлекеттік стандарт үлгісін бекіту туралы сертификаттын беру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Көрсетілетін қызметті беруші "Шетелде шығарылған стандарттық үлгіні қолдануға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің және "Мемлекеттік стандарттық үлгіні бекіту" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3230,90 +3062,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде оны көрсету сатысы туралы деректер автоматты режимде мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3350,70 +3182,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Цифрлық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші техникалық ақаулардың туындауын анықтаған сәттен бастап sd@nitec.kz электрондық поштасы бойынша бірыңғай қолдау қызметіне сұрау салу жолдау арқылы авторизациялау сәтінен бастап қателік туындаған сәтке дейін қателік болған нақты уақытты көрсете отырып, қадамдық скриншоттарды қоса бере отырып, мемлекеттік көрсетілетін қызметтің атауы, әкімшілік құжаттың нөмірі және коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі бойынша міндетті түрде ақпарат ұсына отырып, "цифрлық үкімет" цифрлық инфрақұрылымының операторын хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3432,88 +3264,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына және (немесе) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік көрсетілетін қызмет туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3526,90 +3358,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда өтініш беруші Мемлекеттік көрсетілетін қызметтер туралы Заңның 4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес шешім нәтижелеріне сот тәртібімен шағымдана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4364,68 +4196,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шетелде шығарылған стандартты үлгіні қолдануға куәлік алу үшін мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дайындаушы фирманың атауы (орыс тілінде)*:____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7012,68 +6844,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік стандарттық үлгіні бекіту туралы сертификатты алу үшін мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әзірлеуші ұйымның БСН*:______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8926,55 +8758,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9300,31 +9132,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>