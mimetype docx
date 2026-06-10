--- v0 (2025-10-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0eb54f2" w14:textId="0eb54f2">
+    <w:p w14:paraId="396ec1e" w14:textId="396ec1e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,333 +149,533 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Осы бұйрық 11.04.2019 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өлшем бірлігін қамтамасыз ету туралы" 2000 жылғы 7 маусымдағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-2-бабының 11) және 20) тармақшаларына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мыналар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қоса беріліп отырған Өлшем құралдарына салыстырып тексеру жүргізу және өлшем құралдарын салыстырып тексерудің мерзімділігін белгілеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа қосымшаға өлшем құралдарын салыстырып тексеру туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>сертификатының нысаны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Техникалық реттеу және метрология комитеті заңнамамен белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Техникалық реттеу және метрология комитеті заңнамамен белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...15 lines deleted...]
-      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы бұйрықтың 2-тармағының 1), 2) және 3) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық 2019 жылғы 11 сәуірден бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -732,308 +932,516 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 934 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тақырып жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өлшем құралдарына салыстырып тексеру жүргізу, өлшем құралдарын салыстырып тексерудің мерзімділігін белгілеу қағидаларын және өлшем құралдарын салыстырып тексеру туралы сертификатының нысанын бекіту туралы 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Өлшем құралдарына салыстырып тексеру жүргізу және өлшем құралдарын салыстырып тексерудің мерзімділігін белгілеу қағидалары (бұдан әрі – Қағидалар) "Өлшем бірлігін қамтамасыз ету туралы" 2000 жылғы 7 маусымдағы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-2-бабының 11) және 20) тармақшаларына (бұдан әрі – Заң) сәйкес әзірленген және өлшем құралдарына салыстырып тексеру жүргізу және өлшем құралдарын салыстырып тексерудің мерзімділігін белгілеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Салыстырып тексеруге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-2- бабаның 18) тармақшасына сәйкес бекітілген Мемлекеттік реттеуге жатқызылатын өлшем тізбелерін қалыптастыру және оларға қойылатын метрологиялық талаптардың қағидаларына сәйкес метрологиялық талаптар белгіленген өлшемдер кезінде қолданылатын өлшем құралдары жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22-бабына сәйкес мемлекеттік метрологиялық бақылау объектілері болып табылатын өлшем құралдарына, олардың типі бекітілгеннен немесе метрологиялық аттестаттаудан және айналымға шығарылу алдында өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркелгеннен (бұдан әрі – ҚР МӨЖ тізілімі), жөндеу жұмыстарынан кейін пайдалану кезеңінде салыстырып тексеру жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Өлшем құралдарын салыстырып тексеруді ұйымдастыру және жүргізу тәртібіне қойылатын талаптар ҚР СТ 2.4 "Қазақстан Республикасы өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі. Өлшем құралдарын салыстырып тексеру. Ұйымдастыру және жүргізу тәртібінде" белгіленген. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өлшем құралдары мынадай салыстырып тексеру түрлеріне жатады: бастапқы, мерзімді, кезектен тыс, инспекциялық және сарапшы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Бастапқы салыстырып тексеруге ҚР СТ 2.21 "Қазақстан Республикасы өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі. Өлшем құралдарына сынақ жүргізу және типін бекіту тәртібіне" сәйкес типін бекіту мақсатында және бекітілген типке сәйкестікке сынақтан немесе ҚР СТ 2.30 "Қазақстан Республикасы өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі. Өлшем құралдарына метрологиялық аттестаттау жүргізу тәртібіне" сәйкес метрологиялық аттестаттаудан өткен және ҚР МӨЖ тізіліміне енгізілген, сондай-ақ өндірістен және жөндеуден кейін шығарылатын өлшем құралдары жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мерзімді салыстырып текеруге пайдаланудағы өлшем құралдары жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Кезектен тыс салыстырып тексеруді өлшем құралдарын пайдалану (сақтау) кезінде өлшем құралдарын салыстырып тексеру туралы сертификаттың қолдану мерзімі аяқталғанға дейін, мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       кезеңділігін түзету қажеттілігі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өлшем құралдарының қолдануға жарамдылығын растау қажеттілігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1062,290 +1470,290 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өлшем құралдарын немесе құрамында өлшем құралдары бар бұйымдарды консервациялауға қойылатын талаптарға байланысты, сақталғаннан кейін мерзімді салыстырып тексеруді жүргізу мүмкін болмайтын өлшем құралдарын пайдалануға енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өлшем құралдарын, сондай-ақ жиынтығында өлшем құралдары қолданылатын бұйымдарды қайта консервациялау жағдайларында жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өлшем құралдарын инспекциялық салыстырып тексеруді өлшем құралдарының жарамдылығын, соңғы салыстырып тексеру нәтижелерінің дұрыстығын, қабылданған кезеңділікті нақтылау мен пайдаланудың дұрыстығын белгілеу үшін мемлекеттік метрологиялық бақылауды және метрологиялық бақылауды жүзеге асырған кезде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сараптамалық салыстырып тексеруді өлшем құралдарының метрологиялық сипаттамалары, дұрыстығы және олардың пайдалануға жарамдылығы бойынша даулы мәселелер туындағанда жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Өлшем құралдарын салыстырып тексеру кезеңділігін белгілеу осы Қағидалардың 3-тарауына сәйкес жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Өлшем құралдарын салыстырып тексеру кезінде салыстырып тексеру үшін қолданылатын шама бірліктері эталондарын, салыстырып тексерілетін өлшем құралдарын бекітетін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-2-бабының 22) тармақшасына сәйкес Аккредиттеу кезінде аккредиттеу субъектілері мен заңды тұлғалар үшін өлшемді метрологиялық бақылап тексеруді қамтамасыз ету қағидаларын бекіту тәртібіне сәйкес Қазақстан Республикасының мемлекеттік шама бірліктерінің эталондарына дейін, ал олар болмаған жағдайда баламалық дәрежесі 1875 жылғы 20 мамырдағы Метрлік конвенциямен бекітілген, "Метрлік Конвенцияға қосылу туралы" Қазақстан Республикасы Үкіметінің 2004 жылғы 19 мамырдағы № 557 қаулысымен қабылданған Халықаралық өлшемдер мен салмақтар бюросының негізгі салғастырулар дерекқорында расталған өзге мемлекеттердің ұлттық шама бірліктерінің эталондарына бақылап тексеру қамтамасыз етілуі тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Өлшем құралдарына салыстырып тексеру жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өлшем құралдарын салыстырып тексеруді шарттық талаптарда өлшем құралдарын салыстырып тексеру әдістемесіне сәйкес аккредиттелген заңды тұлғалардың аттестатталған салыстырып тексерушілері (бұдан әрі – салыстырып тексеру зертханасы) жүзеге асырады. Өлшем құралдарын салыстырып тексеру бойынша жұмыстардың құнын белгілеу кезінде ҚР СТ 2.48 "Қазақстан Республикасы өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі. Салыстырып тексеру жұмыстарының құнын анықтау тәртібі. Өлшем құралдарын салыстырып тексеруге типтік уақыт нормаларында" келтірілген талаптар мен нормалар қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өлшем құралдарын салыстырып тексеру осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өлшем құралы иесінің (пайдаланушының), өлшем құралдарын дайындаушының, мемлекеттік органдардың (бұдан әрі – өтініш берушілер) өтінімі негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Өлшем құралдарына салыстырып тексеру жүргізу тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Сауда және интеграция министрінің 30.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 438-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Өлшем құралдарын салыстырып тексеру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...120 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       заңды тұлғаның стационарлық немесе жылжымалы салыстырып тексеру зертханаларында; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1356,170 +1764,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тікелей өлшем құралдарының орналасқан жерлерінде (оларды дайындау, жөндеу немесе пайдалану орындарында) жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшем құралдарын салыстырып тексеруді оларды пайдалану жерлерінде жүзеге асырған кезде өтінім беруші салыстырып тексеру үшін жағдай жасайды (салыстырып тексерушіге тиесілі мамандар мен салыстырып тексеру жабдықтарын салыстырып тексеру, жөндеу орнына және кері жеткізу, салыстырып тексеру жүргізу үшін қажетті үй-жайлар мен қосалқы қызметкер бөлінеді, қажет болған жағдайларда жабдықтар мен қосалқы құралдарды сақтау қамтамасыз етіледі, қауіпсіз жағдайлар, желілерге қосылу және қажетті техникалық құжаттама қамтамасыз етіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Бастапқы салыстырып тексеруге өлшем құралдарының әрбір бірлігі жатады. Салыстырып тексеру әдістемелерінде көзделген жекелеген жағдайларда өлшем құралдарын іріктеп салыстырып тексеруге рұқсат етіледі. Өлшем құралдарын іріктеп салыстырып тексеру кезінде тиісті ұлттық және мемлекетаралық стандарттардың талаптарын басшылыққа алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Өлшем құралдары салыстырып тексеруге іске қосылған, шаңнан тазартылған, өлшем құралдарының төлқұжатымен, техникалық сипаттамасымен, пайдалану жөніндегі нұсқаулығымен, салыстырып тексеру әдістемесімен және салыстырып тексеру туралы сертификатымен (бар болса) бірге, сондай-ақ қажетті жиынтық құрылғыларымен ұсынылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Егер өлшем құралы шамалардың аз санын немесе ол арналғаннан өлшемдер ауқымдарының аз санында өлшеу үшін қолданылатын болса, онда өтініш берушінің талабы бойынша өлшем құралдарын салыстырып тексеруді шектеулі ауқымда немесе шамалар ауқымдарының қолданылатын саны үшін өткізуге рұқсат етіледі. Мұндай жағдайларда өтініш беруші өлшем құралына олардың қолданылу саласын айқындайтын айқын жазба немесе шартты белгіні басуы қажет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Салыстырып тексеру зертханасы салыстырып тексеруді толық көлемде жүргізуі мүмкін болмайтын өлшем құралдарын күрделі салыстырып тексерулерде, ұлттық стандартта белгіленген талаптарға сәйкес басқа салыстырып тексеру зертханасын салыстырып тексеруге тартуға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Өлшем құралдарын салыстырып тексеру нәтижелерін ресімдеу техникалық реттеудің ақпараттық жүйесінде "Салыстырып тексерілетін өлшем құралдары туралы деректердің электрондық есебі және оларды мемлекеттік ғылыми метрологиялық орталыққа беру туралы қағидаларды бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің 2012 жылғы 28 қыркүйектегі № 350 </w:t>
+      20. Өлшем құралдарын салыстырып тексеру нәтижелерін ресімдеу техникалық реттеудің цифрлық жүйесінде "Салыстырып тексерілетін өлшем құралдары туралы деректердің электрондық есебі және оларды мемлекеттік ғылыми метрологиялық орталыққа беру туралы қағидаларды бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің 2012 жылғы 28 қыркүйектегі № 350 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8057 болып тіркелген) сәйкес жүзеге асырылады. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8057 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өлшем құралдарын салыстырып тексеру нәтижелерін ресімдеу кезінде "Өлшем құралдарын салыстырып тексеру әдістемелерін әзірлеу, бекіту, өлшем бірлігін қамтамасыз ету мемлекеттік жүйесінің тізілімінде тіркеу және қолдану қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 26 желтоқсандағы № 923 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1622,72 +2030,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өлшем құралдарын салыстырып тексеру туралы сертификаттың қолданылу мерзімі өлшем құралдарын салыстырып тексеру кезеңділігін есепке ала отырып көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қолданысқа жарамсыздығы туралы хабарлама техникалық реттеудің ақпараттық жүйесінде ресімделеді.</w:t>
+        <w:t>
+      Егер өлшем құралдарын салыстырып тексеру нәтижелері бойынша қолдануға жарамсыз деп танылса, онда қолданыстағы салыстырып тексеру таңбасының бедері өшіріледі және пайдалану құжаттамасында тиісті жазба жасалады, қолданыстағы өлшем құралдарын салыстырып тексеру туралы сертификаттың күші жойылады және осы Қағидалардың 2-қосымшасына сәйкес нысан бойынша қолданысқа жарамсыздығы туралы хабарлама техникалық реттеудің цифрлық жүйесінде ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өлшем құралдарын қолдануға жарамсыздығы туралы хабарламаның нөмірі № 215 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1729,87 +2117,107 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Сауда және интеграция министрінің 08.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 371-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Салыстырып тексеру аяқталғаннан кейін салыстырып тексеру зертханасы өтінім берушіге өлшем құралдарын салыстырып тексеру туралы ресімделген сертификатымен немесе өлшем құралдарының қолдануға жарамсыздығы туралы хабарламамен бірге береді, сонымен бірге Мемлекеттік ғылыми метрологиялық орталыққа (бұдан әрі – МҒМО) салыстырып тексерілетін өлшем құралдары туралы деректердің электрондық есебін жүзеге асыру үшін салыстырып тексерілген өлшем құралдары туралы мәліметтерді береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1828,344 +2236,344 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Өлшем құралдарының жарамдылығын, соңғы салыстырып тексеру нəтижелерінің дұрыстығын белгілеу, қабылданған мерзімділікті нақтылау және оларды пайдаланудың дұрыстығын белгілеу үшін мемлекеттік метрологиялық бақылауды жүзеге асыру кезінде жүргізілген инспекциялық салыстырып тексеру нәтижелерін ерікті нысандағы актіде көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Метрологиялық сипаттамалар бойынша, өлшем құралдарының жарамдылығы және өлшем құралдарының пайдалануға жарамдылығы және өлшем құралдарын пайдаланудың дұрыстығы туралы даулы мәселелер туындаған кезде мемлекеттік органдардың немесе заңды және жеке тұлғалардың жазбаша өтініші бойынша өткізілетін сараптамалық салыстырып тексерудің нәтижелері бойынша үш данада қорытынды жасалады, оны салыстырып тексеру зертханасының басшысы бекітеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Еуразиялық экономикалық одаққа мүше мемлекетте жүргізілген өлшем құралдарын салыстырып тексеру нәтижелерін тану 2016 жылғы 18 қазандағы Еуразиялық экономикалық комиссия Кеңесінің № 145 шешімімен бекітілген Өлшем бірлігін қамтамасыз ету жөніндегі жұмыстардың нәтижелерін өзара тану қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Қазақстан Республикасы Үкіметінің 2015 жылғы 29 желтоқсандағы № 1116 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген "Өлшем құралдарының типін бекіту мақсатында сынау, оларды метрологиялық аттестаттау, салыстырып тексеру және калибрлеу нәтижелерін өзара тану туралы келісімге" мүше мемлекетінде жүргізілген өлшем құралдарын салыстырып тексеруді тану.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Өлшем құралдарын салыстырып тексеруді (калибрлеуді) жүзеге асыратын шетелдік фирмалардың зертханалары немесе өзге де бөлімшелері жүргізетін өлшем құралдарын бастапқы тексеруді тану ҚР СТ 2.40 "Қазақстан Республикасы мемлекеттік өлшем бірлігін қамтамасыз ету жүйесі. Шетелдік метрологиялық ұйымдармен өткізілетін өлшем құралдарын алғашқы салыстырып тексеру (калибрлеу) нəтижелерін тану тəртібіне" сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшем құралдарын салыстырып тексеру туралы сертификатта қателер (жаңылыстар) анықталған жағдайда, алмастырылатын салыстырып тексеру туралы сертификаттың нөмірі мен берілген күнін көрсете отырып, оны ауыстыруға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Өлшем құралдарын салыстырып тексерудің мерзімділігін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Өлшем құралдарын салыстырып тексерудің мерзімділігі (алғашқы мән) типін бекіту мақсатына арналған сынақтар жүргізу немесе метрологиялық аттестаттау кезінде белгіленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Бір типті өлшем құралдарының топтары үшін салыстырып тексеру кезеңділігін айқындаған кезде осы топтың барлық өлшем құралдарына арналған салыстырып тексерулер арасындағы бірыңғай аралықтар (салыстырып тексеру арасындағы аралық) тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Бірыңғай салыстырып тексеру арасындағы аралық ҚР СТ 2.44 "Қазақстан Республикасы өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі. Жұмысшы өлшем құралдарын салыстырып тексеру арасындағы аралықтарды анықтау" (бұдан әрі – ҚР СТ 2.44) сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Салыстырып тексерудің мерзімділігін тағайындау кезінде екі түрдің өлшемшарттары – өлшем құралдарының метрологиялық сенімділігінің (тұрақсыздығының) нормаланатын көрсеткіштері және өлшем құралдарын пайдаланудың ең жоғары экономикалық тиімділігін қамтамасыз ететін салыстырып тексеру кезеңділігі оңтайлылығының экономикалық өлшемшарттары қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Салыстырып тексерудің мерзімділігін айқындауға арналған өлшемшарттар ҚР СТ 2.44 стандартында келтірілген. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Өлшем құралдарын пайдалану кезінде өлшем құралдарын салыстырып тексеру нәтижелерін ескере отырып, МҒМО-ның, мүдделі заңды және жеке тұлғалардың ұсыныстарының негізінде уәкілетті орган түзетуі мүмкін салыстырып тексеру мерзімділігіне өзгерістер енгізуге рұқсат етіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Салыстырып тексеру мерзімділігінің мәнін метрологиялық сипаттамаларының өзгеруі ескіруіне байланысты негізделетін (өлшем құралдарын пайдалану қарқындылығына байланысты емес) өлшем құралдары үшін күнтізбелік уақытта және метрологиялық сипаттамаларының өзгеруі өлшем құралдары элементтерінің тозу салдарынан болып табылатын (пайдалану қарқындылығына байланысты) өлшем құралдары үшін атқарылған жұмыс мәндерінде белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салыстырып тексеру мерзімділігінің мәні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2176,90 +2584,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 жылға дейін – айларда (пайдалану немесе атқарым) 0,25; 0,5; 1; 2; 3; 4; 5; 6; 7; 8; 9; 10; 11; 12 қатарынан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12 айдан жоғары – жылдарда белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Салыстырып тексерудің мерзімділігін тағайындау соңғы салыстырып тексеру сәтінен бастап өткен уақытқа (атқарымға) өлшем құралдарының дәлдік немесе метрологиялық сенімділік көрсеткіштерінің тәуелділігін үлгілеу негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өлшем құралдарының метрологиялық сипаттамаларының өзгерістерін үлгілеу кезінде заңды тұлға ҚР СТ 2.44 ережелерін басшылыққа алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2442,68 +2850,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өлшем құралдарын салыстырып тексеруге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 1-қосымшамен толықтырылды – ҚР Сауда және интеграция министрінің 30.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4025,102 +4433,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -4140,666 +4496,975 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Инвестициялар және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>даму министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 27 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 934 бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Аккредиттеу белгісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Нысан жаңа редакцияда – ҚР Сауда және интеграция министрінің 08.11.2024 </w:t>
+      Ескерту. Нысан жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 371-НҚ</w:t>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Аккредиттеу белгісі</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...17 lines deleted...]
-      (салыстырып тексеру зертханасының немесе салыстырып тексеру зертханасы </w:t>
+      (салыстырып тексеру зертханасының немесе салыстырып тексеру зертханасы  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бөлімшесінің атауы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аккредиттеу аттестататының нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлшем құралының салыстырып тексеру туралы сертификаты №_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өлшем құралының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Типі ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зауыттық нөмірі __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өлшем құралының өлшеу диапазоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дайындаушы_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дайындалған күні ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайдаланушы ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды (жеке) тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстып тексеру __________________________________________сәйкес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (салыстырып тексеру әдістемесінің белгіленуі және атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шама бірлігі эталонының атауы, зауыттық нөмірі) шама бірліктері эталондарын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалана отырып, жүргізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+      Салыстырып тексеру нәтижелерінің негізінде өлшем құралы жарамды деп танылды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және ______________________ дәлдік сыныбы бойынша қолдануға жіберілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлшеуді бақылап тексеру туралы ақпарат*: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру күні 20_жылғы "_" ____  20 __ жылғы "_"_____ дейін жарамды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімше (зертхана) басшысы ___________ ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеруші___________ _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (ол бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салыстырып тексеру таңба туралы ақпарат** және техникалық реттеудің ақпараттық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (аккредиттеу аттестататының нөмірі) </w:t>
-[...467 lines deleted...]
-      Салыстырып тексеру таңба туралы ақпарат** және техникалық реттеудің ақпараттық жүйесімен қалыптастырылған QR коды </w:t>
+      жүйесімен қалыптастырылған QR коды </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4826,52 +5491,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       **толтыру кезіндегі салыстырып тексеру таңбасының түрі, нөмірі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      өздігінен желімделетін лейбл үшін: ӨЖЛ-реттік нөмірі; </w:t>
+        <w:t>
+      өздігінен желімделетін лейбл үшін: ӨЖЛ-реттік нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пластикалық пломба үшін: ПП-реттік нөмір.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4929,55 +5594,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5303,31 +5968,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>