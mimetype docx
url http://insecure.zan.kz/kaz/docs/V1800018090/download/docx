--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eb03cb7" w14:textId="eb03cb7">
+    <w:p w14:paraId="7fd80d3" w14:textId="7fd80d3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,384 +123,504 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 11.04.2019 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Стандарттау туралы" 2018 жылғы 5 қазандағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын қалыптастыру, жүргізу және қолдап отыру, сондай-ақ нормативтік техникалық құжаттардың, ресми басылымдардың көшірмелерін тарату </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Инвестициялар және даму министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық 2019 жылғы 11 сәуірден бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Инвестициялар және даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -656,380 +776,546 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 944 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекiтiлген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын қалыптастыру, жүргізу және қолдап отыру, сондай-ақ нормативтік техникалық құжаттардың, ресми басылымдардың көшірмелерін тарату қағидалары 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын қалыптастыру, жүргізу және қолдап отыру, сондай-ақ нормативтік техникалық құжаттардың, ресми басылымдардың көшірмелерін тарату қағидалары (бұдан әрi - Қағидалар) "Стандарттау туралы" 2018 жылғы 5 қазандағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Стандарттау жөніндегі ұлттық орган нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын (бұдан әрі – Бірыңғай қоры) қалыптастыру, жүргізу және қолдап отыруды және нормативтік техникалық құжаттардың көшірмелерін, ресми басылымдарын таратуды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бірыңғай қор Қазақстан Республикасының стандарттау саласындағы заңнамасында белгіленген тәртіппен қалыптастырылатын, басқа нормативтік техникалық құжаттарды, стандарттау жөніндегі құжаттарды (әскери ұлттық стандарттарды және ұйымдардың стандарттарын қоспағанда), сондай-ақ бұлар туралы мәліметтерді қамтитын мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді қоспағанда, жалпыға қолжетімді мемлекеттік цифрлық ресурс болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      2. Стандарттау жөніндегі ұлттық орган нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын (бұдан әрі – Бірыңғай қоры) қалыптастыру, жүргізу және қолдап отыруды және нормативтік техникалық құжаттардың көшірмелерін, ресми басылымдарын таратуды жүзеге асырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бірыңғай қорды құрудағы мақсат пайданушыларды толық, сенімді және уақтылы ақпаратпен қамтамасыз ету мақсатында мемлекеттік органдардың нормативтік техникалық құжаттарын және стандарттау жөніндегі құжаттарды жүйелеу болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      3. Бірыңғай қор Қазақстан Республикасының стандарттау саласындағы заңнамасында белгіленген тәртіппен қалыптастырылатын, басқа нормативтік техникалық құжаттарды, стандарттау жөніндегі құжаттарды (әскери ұлттық стандарттарды және ұйымдардың стандарттарын қоспағанда), сондай-ақ бұлар туралы мәліметтерді қамтитын мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді қоспағанда, жалпыға қолжетімді мемлекеттік ақпараттық ресурс болып табылады.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бірыңғай қор стандарттау саласындағы басқа қорлармен, шетел мемлекеттерінің ұйымдармен, халықаралық ұйымдармен өзара іс-қимылды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      4. Бірыңғай қорды құрудағы мақсат пайданушыларды толық, сенімді және уақтылы ақпаратпен қамтамасыз ету мақсатында мемлекеттік органдардың нормативтік техникалық құжаттарын және стандарттау жөніндегі құжаттарды жүйелеу болып табылады.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын қалыптастыру және жүргізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      5. Бірыңғай қор стандарттау саласындағы басқа қорлармен, шетел мемлекеттерінің ұйымдармен, халықаралық ұйымдармен өзара іс-қимылды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бірыңғай қорды қалыптастыру және жүргізу мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын қалыптастыру және жүргізу</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нормативтік техникалық құжаттарды жиынтықтауды және сақтауды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      6. Бірыңғай қорды қалыптастыру және жүргізу мыналарды:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стандарттау жөніндегі құжаттарды (әскери ұлттық стандарттарды және ұйымдардың стандарттарын қоспағанда) жиынтықтауды, сақтауды және жаңартып отыруды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      1) нормативтік техникалық құжаттарды жиынтықтауды және сақтауды;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бірыңғай қордың құрамына:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      2) стандарттау жөніндегі құжаттарды (әскери ұлттық стандарттарды және ұйымдардың стандарттарын қоспағанда) жиынтықтауды, сақтауды және жаңартып отыруды қамтиды.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нормативтік техникалық құжаттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      7. Бірыңғай қордың құрамына:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техникалық регламенттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәулет, қала құрылысы және құрылыс саласындағы нормативтік құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдар және олардың ведомстволық бағынысты ұйымдары бекіткен техникалық және технологиялық нормаларды белгілейтін өзге де құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стандарттау жөніндегі құжаттарға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...92 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықаралық стандарттар, стандарттау жөніндегі халықаралық ұйымдардың техникалық-экономикалық ақпарат сыныптауыштары (бұдан әрі – стандарттау жөніндегі халықаралық құжаттар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1076,446 +1362,508 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стандарттау жөніндегі ұсынымдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шет мемлекеттердің стандарттары, техникалық-экономикалық ақпарат сыныптауыштары, стандарттау жөніндегі қағидалары, нормалары мен ұсынымдары (бұдан әрі – шет мемлекеттердің стандарттау жөніндегі құжаттары) кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік органдар, олардың ведомстволық бағынысты ұйымдары өздері бекіткен нормативтік техникалық құжаттың бір данасын, сондай-ақ әрбір нормативтік техникалық құжатты қабылдау, өзгерістер енгізу, күшін жою туралы мәліметтерді Стандарттау жөніндегі ұлттық органға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша нормативтік техникалық құжаттың қабылданғаны, өзгерістер енгізілгені, күшінің жойылғаны туралы анықтаманы қоса бере отырып, олар бекітілгеннен кейін 30 күнтізбелік күн ішінде ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік органдар, олардың ведомстволық бағынысты ұйымдары Стандарттау жөніндегі ұлттық органға нормативтік техникалық құжаттарды тапсыру кезінде осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша нормативтік техникалық құжаттарды қабылдау-тапсыру актісін жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Стандарттау жөніндегі ұлттық орган нормативтік техникалық құжаттарды алғаннан кейін, 10 жұмыс күн ішінде нормативтік техникалық құжаттар мәтіндерін Бірыңғай қордың интернет-ресурсында орналастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      9. Мемлекеттік органдар, олардың ведомстволық бағынысты ұйымдары Стандарттау жөніндегі ұлттық органға нормативтік техникалық құжаттарды тапсыру кезінде осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша нормативтік техникалық құжаттарды қабылдау-тапсыру актісін жасайды.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Стандарттау жөніндегі ұлттық орган нормативтік техникалық құжаттың мәтінін оқу қиынға түссе, суреттер мен кестелер айқын болмаса, мемлекеттік органнан немесе олардың ведомстволық бағынысты ұйымдарынан нормативтік техникалық құжатты сұрата алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      10. Стандарттау жөніндегі ұлттық орган нормативтік техникалық құжаттарды алғаннан кейін, 10 жұмыс күн ішінде нормативтік техникалық құжаттар мәтіндерін Бірыңғай қордың интернет-ресурсында орналастырады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ұлттық, мемлекетаралық стандарттар мен ұлттық техникалық-экономикалық ақпарат сыныптауыштарының істерін қалыптастыру, сақтау, өзектендіру және Бірыңғай қорға өткізу ҚР СТ 1.22 "Стандарт ісі. Қалыптастыру, сақтау, жаңғырту жəне мұрағатқа тапсыру тəртібі" сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      11. Стандарттау жөніндегі ұлттық орган нормативтік техникалық құжаттың мәтінін оқу қиынға түссе, суреттер мен кестелер айқын болмаса, мемлекеттік органнан немесе олардың ведомстволық бағынысты ұйымдарынан нормативтік техникалық құжатты сұрата алады.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Стандарттау жөніндегі құжаттың болуы және қолданылу мерзімі туралы, енгізілген өзгерістер, стандарттау жөніндегі құжатты ауыстыру және жою туралы, стандарттау жөніндегі құжат әзірлеушілері туралы және оларды бекіту туралы ақпарат, стандарттау жөніндегі құжаттар туралы библиографиялық ақпарат Стандарттау жөніндегі ұлттық органның ресми баспа басылымында және Бірыңғай қордың интернет-ресурсында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      12. Ұлттық, мемлекетаралық стандарттар мен ұлттық техникалық-экономикалық ақпарат сыныптауыштарының істерін қалыптастыру, сақтау, өзектендіру және Бірыңғай қорға өткізу ҚР СТ 1.22 "Стандарт ісі. Қалыптастыру, сақтау, жаңғырту жəне мұрағатқа тапсыру тəртібі" сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын қолдап отыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      13. Стандарттау жөніндегі құжаттың болуы және қолданылу мерзімі туралы, енгізілген өзгерістер, стандарттау жөніндегі құжатты ауыстыру және жою туралы, стандарттау жөніндегі құжат әзірлеушілері туралы және оларды бекіту туралы ақпарат, стандарттау жөніндегі құжаттар туралы библиографиялық ақпарат Стандарттау жөніндегі ұлттық органның ресми баспа басылымында және Бірыңғай қордың интернет-ресурсында жарияланады.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бірыңғай қорды қолдап отыру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нормативтік техникалық құжаттардың бірыңғай мемлекеттiк қорындағы нормативтік техникалық құжаттардың көшірмелерін, сондай-ақ олар туралы мәліметтерді ұсынуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорының цифрлық жүйелерін, стандарттау жөніндегі құжаттарды каталогтау жүйесін қолдап отыруды және кеңейтуді жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорын қолдап отыру</w:t>
-[...39 lines deleted...]
-      1) нормативтік техникалық құжаттардың бірыңғай мемлекеттiк қорындағы нормативтік техникалық құжаттардың көшірмелерін, сондай-ақ олар туралы мәліметтерді ұсынуды;</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Нормативтік техникалық құжаттардың ресми басылымдарының көшірмелерін тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      2) нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорының ақпараттық жүйелерін, стандарттау жөніндегі құжаттарды каталогтау жүйесін қолдап отыруды және кеңейтуді жолымен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Стандарттау жөніндегі ұлттық орган нормативтік құқықтық актімен бекітілген нормативтік техникалық құжаттардың ресми жарияланымдарына сілтемелерді электрондық түрде жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Нормативтік техникалық құжаттардың ресми басылымдарының көшірмелерін тарату</w:t>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нормативтік емес құқықтық актімен бекітілген нормативтік техникалық құжаттардың көшірмелерін тарату Бірыңғай қор арқылы электрондық түрде, өтеусіз жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      15. Стандарттау жөніндегі ұлттық орган нормативтік құқықтық актімен бекітілген нормативтік техникалық құжаттардың ресми жарияланымдарына сілтемелерді электрондық түрде жариялайды.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Стандарттау жөніндегі құжаттардың ресми басылымдарын тарату (әскери ұлттық стандарттарды және ұйымдардың стандарттарын қоспағанда) Бірыңғай қор арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      16. Нормативтік емес құқықтық актімен бекітілген нормативтік техникалық құжаттардың көшірмелерін тарату Бірыңғай қор арқылы электрондық түрде, өтеусіз жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Стандарттау жөніндегі құжаттарды және олардың көшірмелерін тарату авторлық құқықтар сақталған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      17. Стандарттау жөніндегі құжаттардың ресми басылымдарын тарату (әскери ұлттық стандарттарды және ұйымдардың стандарттарын қоспағанда) Бірыңғай қор арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әскери ұлттық стандарттарды, Қазақстан Республикасының аумағында ұлттық стандарттар ретінде қабылданған мемлекетаралық стандарттарды және халықаралық, өңірлік стандарттар мен шет мемлекеттердің стандарттары негізінде қабылданған ұлттық стандарттарды қоспағанда, ұлттық стандарттардың ресми басылымдары өтеусіз негізде таратылады..</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      18. Стандарттау жөніндегі құжаттарды және олардың көшірмелерін тарату авторлық құқықтар сақталған жағдайда жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жеке және заңды тұлғалар стандарттау жөніндегі құжаттарды және нормативтік техникалық құжаттар, сондай-ақ олар туралы ақпарат беруге Стандарттау жөніндегі ұлттық органға өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      19. Әскери ұлттық стандарттарды, Қазақстан Республикасының аумағында ұлттық стандарттар ретінде қабылданған мемлекетаралық стандарттарды және халықаралық, өңірлік стандарттар мен шет мемлекеттердің стандарттары негізінде қабылданған ұлттық стандарттарды қоспағанда, ұлттық стандарттардың ресми басылымдары өтеусіз негізде таратылады..</w:t>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Өтінім сұратылып отырған құжаттардың қажетті мәліметтер құрамын анықтауға мүмкіндік беретін ақпаратты (құжаттың атауы мен белгіленуі, қажетті көшірмелер саны, байланыс деректері) қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...15 lines deleted...]
-      20. Жеке және заңды тұлғалар стандарттау жөніндегі құжаттарды және нормативтік техникалық құжаттар, сондай-ақ олар туралы ақпарат беруге Стандарттау жөніндегі ұлттық органға өтінім жібереді.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Стандарттау жөніндегі құжаттар және олар туралы ақпарат қағаз тасығышта немесе электрондық түрде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1737,885 +2085,785 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нормативтік техникалық құжатты қабылдау, өзгерістер енгізу, жою туралы анықтама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="907"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="7535"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Белгіленуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданысқа енгізілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7535" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әзірлеуші туралы деректер</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Ұйымның атауы, мекенжайы, байланыс телефоны, электрондық поштасы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7535" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7535" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="907" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7535" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2841,68 +3089,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нормативтік-техникалық құжаттарды қабылдау-тапсыру акті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____мемлекеттік орган/ведомстволық бағынысты ұйым ____тұлғасында </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2926,378 +3174,355 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нормативтік техникалық құжаттарды қабылдап-тапсыруды жүзеге асырды.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2515"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1479"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (электрондық/қағаз түріндегі нұсқасы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1479" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1478" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6828" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1479" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырды_____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3415,55 +3640,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>