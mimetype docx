--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="efedce3" w14:textId="efedce3">
+    <w:p w14:paraId="4bf9312" w14:textId="4bf9312">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1173,90 +1173,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыныптау жөніндегі Комиссия – тауарлар, жұмыстар мен көрсетілетін қызметтер санаттарының, топтарының, сыныптарының, түрлерінің атаулары мен кодтарын қосу, алып тастау және өзгерту туралы шешім қабылдайтын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z64" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) техникалық реттеудің ақпараттық жүйесі – техникалық реттеу тізілімдеріндегі, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің, ұлттық стандарттау жүйесінің және Еуразиялық экономикалық одақтың сәйкестікті бағалау туралы берілген немесе қабылданған құжаттарының бірыңғай тізілімдерінің мәліметтері мен ақпараттарын сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған ақпараттық жүйе.</w:t>
+      3) техникалық реттеудің цифрлық жүйесі – техникалық реттеу тізілімдеріндегі, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің, ұлттық стандарттау жүйесінің және Еуразиялық экономикалық одақтың сәйкестікті бағалау туралы берілген немесе қабылданған құжаттарының бірыңғай тізілімдерінің мәліметтері мен ақпараттарын сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған цифрлық жүйе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 28.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 228-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1312,51 +1332,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес уәкілетті органмен бекітілетін ұлттық стандарттау жоспарына сәйкес және (немесе) бастамашылық тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бастамашылық тәртіппен әзірленетін стандарттау жөніндегі құжаттар туралы ақпарат, оларды әзірлеу басталғанға дейін әзірлеуші стандарттау жөніндегі ұлттық органға (бұдан әрі – СҰО) техникалық реттеудің ақпараттық жүйесі немесе электрондық құжат айналымы жүйесі арқылы электронды түрде не қағаз нұсқасы түрінде жолдайды.</w:t>
+      Бастамашылық тәртіппен әзірленетін стандарттау жөніндегі құжаттар туралы ақпарат, оларды әзірлеу басталғанға дейін әзірлеуші стандарттау жөніндегі ұлттық органға (бұдан әрі – СҰО) техникалық реттеудің цифрлық жүйесі немесе электрондық құжат айналымы жүйесі арқылы электронды түрде не қағаз нұсқасы түрінде жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СҰО әзірленетін стандарттау жөніндегі құжаттар туралы ақпаратты келіп түскен күнінен бастап 10 (он) жұмыс күні ішінде тексереді және әзірлеушіге қолданыстағы және әзірлеуге жоспарланған стандарттау жөніндегі құжаттардың қайталануы анықталғаны немесе болмауы туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1369,50 +1389,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 350-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1695,90 +1735,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) стандарттау жөніндегі техникалық комитетте, ал ол болмаған жағдайда – СҰО-да техникалық талқылау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Жария талқылау ҚР СТ 1.2 сәйкес техникалық реттеудің ақпараттық жүйесінде немесе СҰО интернет-ресурсында стандарттау жөніндегі құжаттарды орналастырған күннен бастап күнтізбелік 60 (алпыс) күн ішінде жүзеге асырылады.</w:t>
+      11. Жария талқылау ҚР СТ 1.2 сәйкес техникалық реттеудің цифрлық жүйесінде немесе СҰО интернет-ресурсында стандарттау жөніндегі құжаттарды орналастырған күннен бастап күнтізбелік 60 (алпыс) күн ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 350-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1958,98 +1998,118 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық техникалық-экономикалық ақпарат сыныптауыштарын әзірлеу уәкілетті органның және мемлекеттік статистика саласындағы уәкілетті органның келісімі бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұлттық стандарттау жүйесінің өзге де мүдделі субъектілері стандарттау жөніндегі құжаттардың жобаларын техникалық реттеудің ақпараттық жүйесінде немесе СҰО интернет-ресурсында қарастырады.</w:t>
+      Ұлттық стандарттау жүйесінің өзге де мүдделі субъектілері стандарттау жөніндегі құжаттардың жобаларын техникалық реттеудің цифрлық жүйесінде немесе СҰО интернет-ресурсында қарастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 19.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 331-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2076,87 +2136,149 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер стандарттау жөніндегі техникалық комитеттің базалық ұйымы стандарттау жөніндегі құжаттар жобаларының әзірлеушісі болып табылған жағдайда, техникалық талқылау СҰО-да өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Техникалық талқылаудың қорытындылары техникалық реттеудің ақпараттық жүйесінде стандарттау жөніндегі құжаттың ісіне енгізілетін хаттамада көрсетіледі.</w:t>
+      Техникалық талқылаудың қорытындылары техникалық реттеудің цифрлық жүйесінде стандарттау жөніндегі құжаттың ісіне енгізілетін хаттамада көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық талқылау шеңберінде консенсусқа қол жеткізілмеген жағдайда, стандарттау жөніндегі құжаттар жобаларын әзірлеушінің бастамасы бойынша қайта техникалық талқылау стандарттау жөніндегі техникалық комитетте не СҰО-да жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық талқылауды стандарттау жөніндегі техникалық комитетте өткізу ҚР СТ 1.15 "Қазақстан Республикасының ұлттық стандарттау жүйесі. Стандарттау жөніндегі техникалық комитеттер. Құру және қызмет тәртібі" сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жария талқылау аяқталғаннан кейін стандарттау жөніндегі құжаттардың жобаларына келіп түскен ескертулер мен ұсыныстар әзірлеушінің қалауы бойынша қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2245,90 +2367,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Стандарттау жөніндегі құжатты әзірлеуші істі ҚР СТ 1.22 "Қазақстан Республикасының ұлттық стандарттау жүйесі. Стандарттау жөніндегі құжат ісі. Қалыптастыру және Нормативтік техникалық құжаттардың бірыңғай мемлекеттік қорына тапсыру тәртібі" сәйкес қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Әзірлеуші рәсімделген стандарттау жөніндегі құжаттың ісін сараптама жүргізу үшін CҰО-ға техникалық реттеудің ақпараттық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде жібереді.</w:t>
+      17. Әзірлеуші ресімделген стандарттау жөніндегі құжаттың ісін сараптама жүргізу үшін CҰО-ға техникалық реттеудің цифрлық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 350-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2692,111 +2814,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы Қағидалардың 12-тармағына сәйкес стандарттау жөніндегі ұсынымдар жобаларын келісу толықтығына пікірлер жиынтығын талдау мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмеген жағдайда, СҰО техникалық реттеудің ақпараттық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде стандарттау жөніндегі құжаттар жобаларының істерін олар келіп түскен күннен бастап 5 (бес) жұмыс күнінен кешіктірмей пысықтауға қайтарады.</w:t>
+        <w:t>
+      21. Ұсынылған құжаттар осы Қағидалардың 16-тармағында көзделген талаптарға сәйкес келмеген жағдайда, СҰО техникалық реттеудің цифрлық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде стандарттау жөніндегі құжаттар жобаларының істерін олар келіп түскен күннен бастап 5 (бес) жұмыс күнінен кешіктірмей пысықтауға қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 350-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3263,51 +3365,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Стандарттау жөніндегі құжаттарды тіркеу және есепке алу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Әзірлеуші стандарттау жөніндегі құжатты уәкілетті орган бекіткен күннен бастап 7 (жеті) жұмыс күні ішінде стандарттау жөніндегі құжаттың ісін техникалық реттеудің ақпараттық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде оны CҰО-ға тіркеу үшін мынадай құжаттармен толықтырады:</w:t>
+      27. Әзірлеуші стандарттау жөніндегі құжатты уәкілетті орган бекіткен күннен бастап 7 (жеті) жұмыс күні ішінде стандарттау жөніндегі құжаттың ісін техникалық реттеудің цифрлық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде оны CҰО-ға тіркеу үшін мынадай құжаттармен толықтырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стандарттау жөніндегі құжатты бекіту туралы уәкілетті органның бұйрығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3375,50 +3477,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 350-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3436,131 +3558,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Стандарттау жөніндегі құжаттарды тіркеу ұлттық стандарттау жүйесінің тізіліміне енгізуді және ҚР СТ 1.2 сәйкес стандарттау жөніндегі құжаттарды баспаға дайындауды көздейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген құжаттардың толық емес жиынтығын ұсынған жағдайда, CҰО құжаттар ұсынылған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей әзірлеушіге стандарттау жөніндегі құжаттың ісін техникалық реттеудің ақпараттық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде пысықтауға қайтарады.</w:t>
+        <w:t>
+      29. Әзірлеуші осы Қағидалардың 16 және 27-тармақтарында көрсетілген құжаттардың толық емес жиынтығын ұсынған жағдайда, CҰО құжаттар ұсынылған күннен бастап 5 (бес) жұмыс күнінен кешіктірмей әзірлеушіге стандарттау жөніндегі құжаттың ісін техникалық реттеудің цифрлық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде пысықтауға қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 350-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3927,90 +4009,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) стандарттау жөніндегі құжаттарды қолданудың өзектілігі жойылған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Стандарттау жөніндегі құжаттардың күші жойылған кезде күшін жоюға бастама жасаған ұлттық стандарттау жүйесінің субъектілері уәкілетті органға техникалық реттеудің ақпараттық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде тиісті ұсыныс жібереді.</w:t>
+      36. Стандарттау жөніндегі құжаттардың күші жойылған кезде күшін жоюға бастама жасаған ұлттық стандарттау жүйесінің субъектілері уәкілетті органға техникалық реттеудің цифрлық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде тиісті ұсыныс жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 350-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4049,90 +4131,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. СҰО стандарттау жөніндегі құжаттардың күшін жою туралы ұсынысын олар СҰО келіп түскеннен кейін 10 (он) жұмыс күні ішінде талдау жүргізілуін және СҰО ҒТК отырысында каралуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. CҰО талдау нәтижелері және CҰО ҒТК стандарттау жөніндегі құжаттардың күшін жою туралы ұсынысқа ұсынымдарды уәкілетті органға техникалық реттеудің ақпараттық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде жіберіледі. Стандарттау жөніндегі құжаттардың күшін жою туралы мәселені қарау қорытындысы бойынша уәкілетті орган тиісті шешім қабылдайды.</w:t>
+      39. CҰО талдау нәтижелері және CҰО ҒТК стандарттау жөніндегі құжаттардың күшін жою туралы ұсынысқа ұсынымдарды уәкілетті органға техникалық реттеудің цифрлық жүйесі немесе электрондық құжат айналымы жүйесі арқылы не қағаз нұсқасы түрінде жіберіледі. Стандарттау жөніндегі құжаттардың күшін жою туралы мәселені қарау қорытындысы бойынша уәкілетті орган тиісті шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 350-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4463,54 +4545,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. ТЖКЖС құрылымына өзгерістер және (немесе) толықтырулар осы Қағидаларға қосымшаға сәйкес белгіленген нысанда ұсынылатын өтініш негізінде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48. ТЖКЖС өзгерістер және (немесе) толықтырулар енгізуге арналған өтініштерді (бұдан әрі – өтініш) тауарларды, жұмыстар мен көрсетілетін қызметтерді сыныптау және кодтау жөніндегі жұмыстарға қатысатын не оларды өз қызметінде пайдаланатын мемлекеттік органдар, жеке және заңды тұлғалар (бұдан әрі - өтініш берушілер) тауарлардың электрондық каталогының ақпараттық жүйесі арқылы береді.</w:t>
+      48. ТЖКЖС өзгерістер және (немесе) толықтырулар енгізуге арналған өтініштерді (бұдан әрі – өтініш) тауарларды, жұмыстар мен көрсетілетін қызметтерді сыныптау және кодтау жөніндегі жұмыстарға қатысатын не оларды өз қызметінде пайдаланатын мемлекеттік органдар, жеке және заңды тұлғалар (бұдан әрі – өтініш берушілер) тауарлардың электрондық каталогының цифрлық жүйесі арқылы береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. СҰО келіп түскен өтініштерді қарауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4678,51 +4822,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Ескертулер болған жағдайда сыныптау жөніндегі комиссия өтініш берушіге сәйкессіздіктерді жоюға қойылатын нақты себептер мен талаптарды көрсете отырып, пысықтауға өтінішті қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оң шешім қабылданған жағдайда тиісті өзгерістер және (немесе) толықтырулар ТЖКЖС тауарлардың электрондық каталогының ақпараттық жүйесі арқылы 2 (екі) жұмыс күнінен аспайтын мерзімде енгізіледі.</w:t>
+      Оң шешім қабылданған жағдайда тиісті өзгерістер және (немесе) толықтырулар ТЖКЖС тауарлардың электрондық каталогының цифрлық жүйесі арқылы 2 (екі) жұмыс күнінен аспайтын мерзімде енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 53-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z85" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Әкімшілік рәсімдер шеңберінде сыныптау жөніндегі комиссияның шешіміне шағым жасау Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің ережелеріне сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -5932,55 +6138,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6306,31 +6512,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>