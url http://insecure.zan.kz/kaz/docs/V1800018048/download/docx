--- v0 (2025-12-15)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bc1d19" w14:textId="9bc1d19">
+    <w:p w14:paraId="cd826cf" w14:textId="cd826cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1729,70 +1729,194 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары конкурсты өткізу туралы хабарлама алғаш рет жарияланған күннен бастап күнтізбелік отыз күн өткен соң, ал конкурс қайта өткізілген жағдайда – күнтізбелік он бес күн өткен соң конкурсқа қатысуға арналған өтінімдерді қабылдауды бастайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурсқа қатысуға арналған өтінімдерді қабылдау және тіркеу өтінімдерді қабылдау басталған күннен бастап он бес жұмыс күні ішінде, ал конкурс қайта өткізілген жағдайда - он жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Конкурсқа қатысуға арналған өтінім қағаз тасығышта қолма-қол не почта арқылы немесе "Ақпараттандыру туралы" Қазақстан Республикасының Заңына сәйкес "электрондық үкіметтің" веб-порталы арқылы өтінімдерді беру мерзімі аяқталғанға дейін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Электрондық үкіметтің" веб-порталы арқылы берілген конкурсқа қатысуға арналған өтінім аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына электрондық құжат айналымы арқылы түседі. Конкурсқа қатысуға арналған конкурстық ұсыныс аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарына өтінімдерді қабылдау басталған күннен бастап көрсетілген мерзім аяқталғанға дейін он бес жұмыс күні ішінде қолма-қол енгізіледі, одан кейін өтінім электрондық құжат айналымы жүйесінде тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1829,110 +1953,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Конкурсқа қатысуға арналған өтінімде Жер кодексінің 43-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мәліметтер қамтылуы тиіс. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аквашаруашылықты жүргізу үшін жер учаскесін беруді қоспағанда, конкурстық ұсыныста:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бизнес-жоспар (инвестициялардың болжамды көлемі, ауыл шаруашылығы дақылдарын өсіру алаңдары, ауыл шаруашылығы жануарларының мал басы, қолданылатын агротехнологиялар, ауыл шаруашылығы техникасы мен технологиялық жабдықтың, ауыл шаруашылығы саласындағы білікті мамандардың болуы, ашылатын жұмыс орындарының саны);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2045,1332 +2169,1500 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="28"/>
+    <w:bookmarkStart w:name="z80" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. Аквашаруашылықты жүргізу үшін конкурстық ұсыныста (бұдан әрі – конкурстық ұсыныс):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z82" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бизнес-жоспар (инвестициялардың болжамды көлемі, аквашаруашылық объектілерін өсіру көлемі, тиісті инфрақұрылымның және аквашаруашылықты жүргізуге арналған жабдықтардың, аквашаруашылық саласындағы білікті мамандардың біліктілігі, ашылатын жұмыс орындарының санының болуы);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z82" w:id="29"/>
-[...15 lines deleted...]
-      1) бизнес-жоспар (инвестициялардың болжамды көлемі, аквашаруашылық объектілерін өсіру көлемі, тиісті инфрақұрылымның және аквашаруашылықты жүргізуге арналған жабдықтардың, аквашаруашылық саласындағы білікті мамандардың біліктілігі, ашылатын жұмыс орындарының санының болуы);</w:t>
+    <w:bookmarkStart w:name="z83" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасы жер заңнамасының және Қазақстан Республикасының аквашаруашылық саласындағы заңнамысының талаптарын орындау бойынша міндеттемелер қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z83" w:id="30"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасы жер заңнамасының және Қазақстан Республикасының аквашаруашылық саласындағы заңнамысының талаптарын орындау бойынша міндеттемелер қамтылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 12-1-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 26.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2. Өтінім беруші конкурстық ұсыныста ұсынған міндеттемелер мен бизнес-жоспар шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін ауыл шаруашылығы мақсатындағы жер учаскесін уақытша өтеулі жер пайдалану (жалға алу) шартының ажырамас бөлігі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 12-1-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 26.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 12-2-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 26.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      12-2. Өтінім беруші конкурстық ұсыныста ұсынған міндеттемелер мен бизнес-жоспар шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін ауыл шаруашылығы мақсатындағы жер учаскесін уақытша өтеулі жер пайдалану (жалға алу) шартының ажырамас бөлігі болып табылады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ауыл шаруашылығы министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Конкурстық ұсынысты, "электрондық үкімет" веб-порталы арқылы беру жағдайларын қоспағанда, конкурсқа қатысушы беттері нөмірленіп, тігілген түрде мөрленген немесе өшірілмейтін сиямен жазылған жабық конвертте ұсынады, конкурстық ұсыныстың соңғы беті жеке тұлғалар (немесе сенімді өкіл) үшін - қатысушының қолымен және заңды тұлғалар үшін - бірінші басшының (немесе сенімді өкіл) қолымен және мөрімен (бар болса) куәландырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өтінімде және конкурстық ұсыныста қатысушыға грамматикалық және арифметикалық қателерді түзету қажет болған жағдайларды қоспағанда, жолдар арасында ешқандай кірістірмелер, өшірулер немесе қосып жазулар болмауы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...77 lines deleted...]
-      13. Конкурстық ұсынысты, "электрондық үкімет" веб-порталы арқылы беру жағдайларын қоспағанда, конкурсқа қатысушы беттері нөмірленіп, тігілген түрде мөрленген немесе өшірілмейтін сиямен жазылған жабық конвертте ұсынады, конкурстық ұсыныстың соңғы беті жеке тұлғалар (немесе сенімді өкіл) үшін - қатысушының қолымен және заңды тұлғалар үшін - бірінші басшының (немесе сенімді өкіл) қолымен және мөрімен (бар болса) куәландырылады.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Конкурстық ұсыныстың жабық конвертінде "шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін уақытша өтеулі жер пайдалану (жалға алу) құқығын беру жөніндегі конкурс" және " жылғы __________"_____ " дейін ашуға болмайды" (ашудың нақты күні көрсетіледі) деген сөздер жазылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Жер кодексінің 43-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келмейтін конкурсқа қатысуға арналған өтінімнен бас тартылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қатысушы өтінімдерді ұсынудың соңғы мерзімі аяқталғанға дейін өзінің өтінімін өзгерте немесе кері қайтара алады. Өзгеріс өтінім сияқты дайындалады, мөрленеді және ұсынылады. Мұндай өзгеріс немесе кері қайтару туралы хабарлама, егер оны аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары өтінімдерді ұсынудың соңғы мерзімі аяқталғанға дейін алған болса, жарамды болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Өтінімдерді беру мерзімі аяқталғаннан кейін келесі күні оған өзгерістер енгізуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
-[...15 lines deleted...]
-      17. Қатысушы өтінімдерді ұсынудың соңғы мерзімі аяқталғанға дейін өзінің өтінімін өзгерте немесе кері қайтара алады. Өзгеріс өтінім сияқты дайындалады, мөрленеді және ұсынылады. Мұндай өзгеріс немесе кері қайтару туралы хабарлама, егер оны аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары өтінімдерді ұсынудың соңғы мерзімі аяқталғанға дейін алған болса, жарамды болып табылады.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Конкурсқа қатысуға арналған өтінімдерді беру мерзімі аяқталғаннан кейін келесі күні жер комиссиясы түскен жабық конверттерді ашу жолымен (конкурсқа қатысушылардың қатысуынсыз) конкурстың қорытындысын шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жер комиссиясының отырысы Жер кодексінің 43-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аудио-, бейнежазба құралдарының көмегімен міндетті түрде тіркеледі. Жер комиссиясының отырысын аудио-, бейнежазба құралдарымен тіркеуді аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жер комиссиясының хатшысы жер комиссиясының мүшелеріне әрбір қатысушының атауын, оның өтінімінің және конкурстық ұсынысының мазмұнын жариялайды. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Өтінімдері бар конверттерді ашу рәсімі бойынша жер комиссиясының хатшысы ашу хаттамасын жасайды, оған жер комиссиясының төрағасы, оның мүшелері және хатшысы қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жер комиссиясы барлық өтінімдерді олардың сәйкестігі, толықтығы, есептемелердегі қателіктердің, құжаттардағы барлық қолтаңбалардың бары тұрғысынан зерделейді, сондай-ақ, жалпы рәсімдеудің дұрыстығын тексереді, осы Қағидалардың 23 және 23-1-тармақтарында көрсетілген міндеттемелер өлшемшарттарына сәйкес конкурстық ұсыныстар бойынша балл беру жолымен өтінімдерді бағалайды, салыстырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
-[...15 lines deleted...]
-      21. Өтінімдері бар конверттерді ашу рәсімі бойынша жер комиссиясының хатшысы ашу хаттамасын жасайды, оған жер комиссиясының төрағасы, оның мүшелері және хатшысы қол қояды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Осы Қағидалардың 12-тармағында көрсетілген конкурстық ұсыныстар бойынша балдар міндеттемелердің мынадай өлшемшарттары бойынша беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
-[...15 lines deleted...]
-      22. Жер комиссиясы барлық өтінімдерді олардың сәйкестігі, толықтығы, есептемелердегі қателіктердің, құжаттардағы барлық қолтаңбалардың бары тұрғысынан зерделейді, сондай-ақ, жалпы рәсімдеудің дұрыстығын тексереді, конкурстық ұсыныста көсетілген бизнес-жоспар, оның ішінде, инвестициялардың болжамды көлемі бойынша балл беру жолымен өтінімдерді бағалайды, салыстырады. </w:t>
+    <w:bookmarkStart w:name="z84" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер учаскесі жалға алынған алғашқы бес жылда 1 гектарға салынатын инвестициялардың болжамды көлемі, мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
-[...15 lines deleted...]
-      23. Осы Қағидалардың 12-тармағында көрсетілген конкурстық ұсыныстар бойынша балдар міндеттемелердің мынадай өлшемшарттары бойынша беріледі:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      суарылмайтын егістікке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50-ге дейін – 1 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50-ден 70-ке дейін –2 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70-тен 90-ға дейін – 3 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90-нан 110-ға дейін – 4 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-нан жоғары – 5 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      суарылатын егістікке (суарылатын жерлер):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200-ге дейін – 1 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200-ден 300-ге дейін – 2 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300-ден 400-ге дейін – 3 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      400-ден 500-ге дейін – 4 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      500-ден жоғары – 5 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жайылымдық және шабындық алқаптарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-ке дейін – 1 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-тен 10-ға дейін – 2 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-нан 20-ға дейін – 3 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-дан 30-ға дейін – 4 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30-дан жоғары – 5 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жайылымдық жерлерге – ауыл шаруашылығы жануарлары басының болуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z84" w:id="44"/>
-[...15 lines deleted...]
-      1) жер учаскесі жалға алынған алғашқы бес жылда 1 гектарға салынатын инвестициялардың болжамды көлемі, мың теңге:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50-ден аз ірі қара мал, жылқы, түйе – 5 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 және одан да көп бас ірі қара мал, жылқы, түйе – 10 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300-ден аз ұсақ мал басы – 5 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      300 және одан да көп ұсақ мал басы – 10 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) меншігінде ауыл шаруашылығы техникасының болуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      суарылмайтын егістікке:</w:t>
-[...324 lines deleted...]
-      2) жайылымдық жерлерге – ауыл шаруашылығы жануарлары басының болуы:</w:t>
+      5 бірліктен кем – 5 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 және одан да көп бірлік – 10 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) технологиялық жабдықтың болуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50-ден аз ірі қара мал, жылқы, түйе – 5 балл;</w:t>
-[...72 lines deleted...]
-      3) меншігінде ауыл шаруашылығы техникасының болуы:</w:t>
+      1 бірлік – 1 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 және одан да көп бірлік – 3 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ауыл шаруашылығы саласында білікті мамандардың болуы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5 бірліктен кем – 5 балл;</w:t>
-[...36 lines deleted...]
-      4) технологиялық жабдықтың болуы:</w:t>
+      5 білікті маманнан кем – 5 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 және одан да көп білікті маман – 10 балл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 26.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1. Осы Қағидалардың 12-1-тармағында көрсетілген конкурстық ұсыныстар бойынша балдар міндеттемелердің мынадай өлшемшарттары бойынша беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:p>
-[...51 lines deleted...]
-      5) ауыл шаруашылығы саласында білікті мамандардың болуы:</w:t>
+    <w:bookmarkStart w:name="z90" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 1 гектарға салынатын инвестициялардың болжамды көлемі, мың теңге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5 білікті маманнан кем – 5 балл;</w:t>
-[...98 lines deleted...]
-      23-1. Осы Қағидалардың 12-1-тармағында көрсетілген конкурстық ұсыныстар бойынша балдар міндеттемелердің мынадай өлшемшарттары бойынша беріледі:</w:t>
+      20 000-ға дейін – 5 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 000-нан 50 000-ға дейін – 10 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 000-нан 100 000-ға дейін – 15 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100 000-нан жоғары – 20 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аквашаруашылық объектісін өсірудің болжамды көлемі, тонна:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z90" w:id="50"/>
-[...110 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50-ге дейін – 3 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3417,928 +3709,928 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       200-ден 500-ге дейін – 10 балл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       500-ден жоғары – 12 балл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="52"/>
+    <w:bookmarkStart w:name="z92" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) балық шаруашылығы немесе аквашаруашылық саласындағы білікті мамандардың болуы: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      балық шаруашылығы немесе аквашаруашылық саласындағы мамандығы бойынша білімі туралы дипломы бар әрбір жұмыскер үшін – 3 балл, бірақ 9 балдан аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ашылатын жұмыс орындарының болуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әрбір ашылған жұмыс орны үшін – 1 балл, бірақ 10 балдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 23-1-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 26.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2. Осы ауданда, қалада, ауылда, кентте кемінде 5 жыл тұратын адамдарға олардың конкурстық ұсыныстарына қосымша 10 балл беру түрінде артықшылық беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл шаруашылығы кооперативтеріне олардың конкурстық ұсыныстарына қосымша 5 балл беру түрінде артықшылық беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 23-2-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 26.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Ең жоғары балл алған қатысушы жеңімпаз болып танылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      балық шаруашылығы немесе аквашаруашылық саласындағы мамандығы бойынша білімі туралы дипломы бар әрбір жұмыскер үшін – 3 балл, бірақ 9 балдан аспайды;</w:t>
-[...35 lines deleted...]
-      әрбір ашылған жұмыс орны үшін – 1 балл, бірақ 10 балдан аспайды.</w:t>
+      Екі және одан да көп конкурстық ұсыныстардың балдары тең болған жағдайда конкурстың жеңімпазы комиссия мүшелерінің ашық дауыс беруі арқылы анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда ең жоғары балл алған және комиссия мүшелерінің ең көп дауысын алған қатысушы жеңімпаз болып танылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 23-1-тармақпен толықтырылды – ҚР Ауыл шаруашылығы министрінің 26.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="53"/>
-[...217 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Жеңімпаз қабылдаған конкурстық ұсыныста көрсетілген міндеттемелер ауыл шаруашылығы жерлерінің пайдаланылуына Жер кодексінің 43-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізілетін мониторинг барысында тексеріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Жер комиссиясының шешімі хаттамалық шешіммен ресімделеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жер комиссиясының хаттамалық шешіміне жер комиссиясының төрағасы және отырысқа қатысқан барлық мүшелері, сондай-ақ жер комиссиясының хатшысы қорытынды шығарылған күні қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурстың қорытындысы туралы жер комиссиясының мүшелері қол қойған хаттамалық шешім бір жұмыс күні ішінде ауданның, облыстық маңызы бар қаланың уәкілетті органының интернет-ресурсында орналастырылады және үш жұмыс күнінен кешіктірілмей, барлық өтінім берушілерге және жер ресурстарын басқару жөніндегі орталық уәкілетті органға оның интернет-ресурсына орналастыру үшін жіберіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Конкурстың қорытындысы туралы жер комиссиясының хаттамалық шешімінде мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бас тарту себептері туралы уәжді жауап беріле отырып, конкурсқа қатысуға арналған өтінімдерінен бас тартылған өтінім беруші (өтінім берушілер) туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтінім берушіні жеңімпаз деп айқындау үшін негіз болған дәлелдер көрсетіле отырып, конкурсқа қатысуға арналған өтінімі мақұлданған өтінім беруші (өтінім берушілер) туралы ақпарат қамтылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Конкурстың қорытындысы туралы жер комиссиясының хаттамалық шешімі екі жұмыс күні ішінде шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін ауыл шаруашылығы мақсатындағы жер учаскесіне уақытша өтеулі жер пайдалану (жалға алу) құқығын беру туралы шешім қабылдау үшін ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органына жіберіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы конкурстың қорытындысы туралы жер комиссиясының хаттамалық шешімі келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін ауыл шаруашылығы мақсатындағы жер учаскесіне уақытша өтеулі жер пайдалану (жалға алу) құқығын беру туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін ауыл шаруашылығы мақсатындағы жер учаскесіне уақытша өтеулі жер пайдалану (жалға алу) құқығын беру туралы шешімі негізінде көрсетілген шешім қабылданған күннен бастап үш жұмыс күні ішінде уақытша өтеулі жер пайдалану (жалға алу) шартының жобасы дайындалады және конкурстың жеңімпазы хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
-[...15 lines deleted...]
-      29. Ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы конкурстың қорытындысы туралы жер комиссиясының хаттамалық шешімі келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін ауыл шаруашылығы мақсатындағы жер учаскесіне уақытша өтеулі жер пайдалану (жалға алу) құқығын беру туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін жер учаскесін уақытша өтеулі жер пайдалану (жалға алу) шартына конкурстың жеңімпазы хабарламаны алған күннен бастап үш жұмыс күні ішінде қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
-[...15 lines deleted...]
-      30. Ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін ауыл шаруашылығы мақсатындағы жер учаскесіне уақытша өтеулі жер пайдалану (жалға алу) құқығын беру туралы шешімі негізінде көрсетілген шешім қабылданған күннен бастап үш жұмыс күні ішінде уақытша өтеулі жер пайдалану (жалға алу) шартының жобасы дайындалады және конкурстың жеңімпазы хабардар етіледі.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін ауыл шаруашылығы мақсатындағы жер учаскесін уақытша өтеулі жер пайдалану (жалға алу) шартына қол қоюдан бас тартқан жағдайда, конкурстың жеңімпазы ауданның, облыстық маңызы бар қаланың уәкілетті органын жазбаша нысанда хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конкурс жеңімпазы хабарлама алған күннен бастап үш жұмыс күні ішінде келмеген немесе одан шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін жер учаскесін уақытша өтеулі жер пайдалану (жалға алу) шартына қол қоюдан бас тарту туралы хат келіп түспеген жағдайда аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары конкурс жеңімпазы хабарлама алған күннен бастап үш жұмыс күні өткен соң конкурсты қайта өткізу туралы шешім қабылдайды және оны жер комиссиясына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Егер конкурстың жеңімпазы шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін жер учаскесін уақытша өтеулі жер пайдалану (жалға алу) шартына қол қоймаса, онда аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары бас тарту келіп түскен күннен бастап үш жұмыс күні ішінде конкурсты қайта өткізу туралы шешім қабылдайды және оны жер комиссиясына жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шаруа немесе фермер қожалығын, ауыл шаруашылығы өндірісін жүргізу үшін жер учаскесін уақытша өтеулі жер пайдалану (жалға алу) шартына қол қоюдан бас тартқан конкурс жеңімпазының Жер кодексінің 43-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бір жыл бойы келесі конкурстарға қатысуға құқығы болмайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Конкурс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) конкурсқа шығарылған әрбір жер учаскесі бойынша конкурсқа қатысуға екіден аз өтінім келіп түскен; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер конкурсқа шығарылған әрбір жер учаскесі бойынша конкурсқа қатысуға екіден аз қатысушы жіберілген жағдайларда өткізілмеді деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Конкурсты өткізілмеді деп тану жер комиссиясының хаттамалық шешімімен ресімделеді, ол үш жұмыс күні ішінде ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының және ауданның, облыстық маңызы бар қаланың уәкілетті органының интернет-ресурсында орналастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Конкурс өткізілмеді деп танылған жағдайда, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары Жер кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-1-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен және мерзімдерде қайта конкурс өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Конкурсты ұйымдастыру және өткізу бойынша шығындар тиісті жергілікті бюджет қаражаты есебінен өтеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4664,31 +4956,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>