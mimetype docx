--- v0 (2025-11-09)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="06eeef6" w14:textId="06eeef6">
+    <w:p w14:paraId="21fe875" w14:textId="21fe875">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -614,62 +614,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -682,51 +683,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -739,51 +740,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ішкі істер министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -791,51 +792,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      полиция генерал-полковнигі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1047,172 +1048,173 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1711"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3784"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақылы негізде берілетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) атаулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1251,1500 +1253,1500 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-тарау. Қосымша бiлiм беру бағдарламаларын iске асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеңіл атлетика спорттық секциясында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Самбо спорттық секциясында оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қоян-қолтық ұрыстспорттық секцияларында оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дзюдо спорттық секциясында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақ күресі спорттық секциясында оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бокс спорттық секциясында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қоян-қолтық ұрыс спорттық секциясында оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  "Жас полицей" үйірмесінде оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  "Жас тергеуші" үйірмесінде оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Жас криминалист" үйірмесінде оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2783,1798 +2785,1798 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2-тарау. Кәсіптік оқытуды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке заң пәндерінің проблематикасын терең зерделеумен кеңейтілген курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғылым саласының жекелеген мәселелерін қараумен және практикалық дағдыларды пысықтаумен пәндер бойынша арнайы курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақ тілін оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағылшын тілін оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүргізуші курстарында (В санаты) оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеделдетілген жүргізуші курстарында (В санаты) оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күзет қызметінің субъектілерін даярлау курстарында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күзет қызметінің субъектілерін қайта даярлау курстарында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Жас оқытушы" курстарында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ғылыми зерттеулердің негіздері" курстарында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заң сауаттылығы курстарында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5094" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңтану және құқық саласындағы мамандарды даярлау бойынша біліктілікті арттыру курстарын ұйымдастыру және өткізу, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1711" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3784" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4770,172 +4772,173 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1437"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3182"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақылы негізде берілетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) атаулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4974,755 +4977,755 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-тарау. Қосымша бiлiм беру бағдарламаларын iске асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жеңіл атлетика спорттық секцияларында оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Самбо спорттық секциясында оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қоян-қолтық ұрыс спорттық секцияларында оқыту , 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке заң пәндерінің проблематикасын терең зерделеумен кеңейтілген курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғылым салаларының жекелеген мәселелерін қараумен және практикалық дағдыларды пысықтаумен пәндер бойынша арнайы курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5761,1798 +5764,1798 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2- тарау. Кәсіптік оқытуды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақ тілін оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ағылшын тілін оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүргізуші курстарында (В санаты) оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүргізуші курстарында (С санаты) оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды және жеке тұлғалардың мүлкін, оның ішінде оны тасымалдау кезінде күзету жөніндегі қызметтер көрсететін күзетшілердің біліктілігін арттыру бойынша курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалардың өмірі мен денсаулығын қорғауды жүзеге асыратын күзетшілердің біліктілігін арттыру бойынша курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды және жеке тұлғалардың мүлкін, оның ішінде оны тасымалдау кезінде күзету жөніндегі қызметтер көрсететін күзетшілерді даярлау бойынша курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 137 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жеке тұлғалардың өмірі мен денсаулығын қорғауды жүзеге асыратын күзетшілерді даярлау бойынша курстарда оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 146 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 202 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке күзет ұйымдары басшыларының біліктілігін арттыру бойынша курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жеке күзет ұйымының басшыларын даярлау бойынша курстарда оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 137 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ғылыми зерттеулердің негіздері" курстарында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңтану және құқық саласындағы мамандарды даярлау бойынша біліктілікті арттыру курстарын ұйымдастыру және өткізу, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7748,172 +7751,173 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1437"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3182"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақылы негізде берілетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) атаулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7952,755 +7956,755 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1- тарау. Қосымша бiлiм беру бағдарламаларын iске асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жеңіл атлетика спорттық секцияларында оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Самбо спорттық секциясында оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қоян-қолтық ұрыс спорттық секцияларында оқыту , 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке заң пәндерінің проблематикасын терең зерделеумен кеңейтілген курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғылым салаларының жекелеген мәселелерін қараумен және практикалық дағдыларды пысықтаумен пәндер бойынша арнайы курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8739,1798 +8743,1798 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2- тарау. Кәсіптік оқытуды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақ тілін оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ағылшын тілін оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүргізуші курстарында (В санаты) оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүргізуші курстарында (С санаты) оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды және жеке тұлғалардың мүлкін, оның ішінде оны тасымалдау кезінде күзету жөніндегі қызметтер көрсететін күзетшілердің біліктілігін арттыру бойынша курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалардың өмірі мен денсаулығын қорғауды жүзеге асыратын күзетшілердің біліктілігін арттыру бойынша курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды және жеке тұлғалардың мүлкін, оның ішінде оны тасымалдау кезінде күзету жөніндегі қызметтер көрсететін күзетшілерді даярлау бойынша курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жеке тұлғалардың өмірі мен денсаулығын қорғауды жүзеге асыратын күзетшілерді даярлау бойынша курстарда оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 146 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 231 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке күзет ұйымдары басшыларының біліктілігін арттыру бойынша курстарда оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жеке күзет ұйымының басшыларын даярлау бойынша курстарда оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ғылыми зерттеулердің негіздері" курстарында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңтану және құқық саласындағы мамандарды даярлау бойынша біліктілікті арттыру курстарын ұйымдастыру және өткізу, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3182" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10675,185 +10679,224 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрлігінің Малкеджар Бөкенбаев атындағы Ақтөбе заң институтының ақылы негізде берілетін тауарларына (жұмыстарына, көрсетілетін қызметтеріне) бағалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаға өзгеріс енгізілді - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1425"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3897"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4937" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақылы негізде берілетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) атаулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3897" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10892,636 +10935,785 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-тарау. Кәсіптік оқытуды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4937" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақ тілін оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3897" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4937" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағылшын тілін оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3897" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4937" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күзет қызметінің субъектілерін даярлау және қайта даярлау курстарында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3897" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4937" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қылмыстық-құқықтық және әкімшілік бағыттар бойынша заң сауаттылығы курстарында оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2041" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3897" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық мекемелер мен дағдарыс орталықтарының психологтарын, сондай-ақ білім беру ұйымдарының педагог-психологтарын біліктілігін арттыру курстарында оқыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11840,172 +12032,173 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық ұланы Әскери институтының ақылы негізде берілетін тауарларына (жұмыстарына, көрсетілетін қызметтеріне) бағалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1528"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="4178"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4406" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарлардың (жұмыстардың, көрсетілетін қызметтердің) атаулары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4178" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12044,606 +12237,606 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-тарау. Кәсіптік оқытуды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4406" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақ тілін оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4178" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4406" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ағылшын тілін оқыту, 1 адамға </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4178" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4406" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүргізуші курстарын (В санаты) оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4178" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4406" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүргізуші курстарын (С санаты) оқыту, 1 адамға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4178" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12705,55 +12898,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13079,31 +13272,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>