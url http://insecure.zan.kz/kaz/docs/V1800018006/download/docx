--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa39cac" w14:textId="aa39cac">
+    <w:p w14:paraId="6e16483" w14:textId="6e16483">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,302 +152,406 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 11.04.2019 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Стандарттау туралы" 2018 жылғы 5 қазандағы Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Ұлттық стандарттау жоспарын әзірлеу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Инвестициялар және даму министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың 1), 2) және 3) тармақшаларына сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p>
-[...87 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық 2019 жылғы 11 сәуірден бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -704,1998 +808,2080 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 862 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық стандарттау жоспарын әзірлеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда – ҚР Сауда және интеграция министрінің 21.05.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ұлттық стандарттау жоспарын әзірлеу қағидалары (бұдан әрі – Қағидалар) "Стандарттау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасына сәйкес әзірленді және ұлттық стандарттау жоспарын әзірлеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стандарттау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – стандарттау саласында басшылық етуді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық реттеудің цифрлық жүйесі – техникалық реттеу тізілімдеріндегі, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің, ұлттық стандарттау жүйесінің және Еуразиялық экономикалық одақтың сәйкестікті бағалау туралы берілген немесе қабылданған құжаттарының бірыңғай тізілімдерінің мәліметтері мен ақпараттарын сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған цифрлық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидалар ұлттық стандарттау жүйесінің субъектілеріне таратылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...51 lines deleted...]
-      3. Қағидалар ұлттық стандарттау жүйесінің субъектілеріне таратылады.</w:t>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұлттық стандарттау жоспарын (бұдан әрі – ұлттық жоспар) стандарттау жөніндегі ұлттық орган (бұдан әрі – ұлттық орган) құрады және уәкілетті орган ұлттық стандарттау жүйесін дамытудың стратегиялық мақсаттары мен бағыттарын есепке ала отырып жыл сайын бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...15 lines deleted...]
-      4. Ұлттық стандарттау жоспарын (бұдан әрі – ұлттық жоспар) стандарттау жөніндегі ұлттық орган (бұдан әрі – ұлттық орган) құрады және уәкілетті орган ұлттық стандарттау жүйесін дамытудың стратегиялық мақсаттары мен бағыттарын есепке ала отырып жыл сайын бекітеді.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ұлттық жоспарды қалыптастыру рәсімдері техникалық реттеудің цифрлық жүйесінде және (немесе) электрондық нысанда ұсыныстарды жинау және талдау, ұлттық жоспардың жобасын әзірлеу және келісу арқылы жүзеге асырылады және ҚР СТ 1.7 "Ұлттық стандарттау жоспары. Әзірлеу, келісу, бекіту, өзгерістер және (немесе) толықтырулар енгізу тәртібі" (бұдан әрі – ҚР СТ 1.7).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...15 lines deleted...]
-      5. Ұлттық жоспарды қалыптастыру рәсімдері техникалық реттеудің ақпараттық жүйесінде және (немесе) электрондық-цифрлық нысанда ұсыныстарды жинау және талдау, ұлттық жоспардың жобасын әзірлеу және келісу арқылы жүзеге асырылады және ҚР СТ 1.7 "Ұлттық стандарттау жоспары Әзірлеу, келісу, бекіту, өзгерістер және (немесе) толықтырулар енгізу тәртібі" (бұдан әрі – ҚР СТ 1.7).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ұлттық жоспардың қолданылу кезеңінде оған техникалық реттеудің цифрлық жүйесінде және (немесе) электрондық құжат айналымы жүйесі арқылы жіберілген ұлттық стандарттау жүйесі субъектілерінің ұсыныстары бойынша өзгерістер және (немесе) толықтырулар енгізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 351-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Ұлттық жоспарға енгізілген стандарттау жөніндегі құжаттарды әзірлеу бойынша жұмыстарды қаржыландыру Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ұлттық жоспар жобасын қалыптастыру</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ұлттық жоспарға ұлттық, мемлекетаралық стандарттарды, техникалық-экономикалық ақпараттың ұлттық жіктеуіштерін және стандарттау жөніндегі ұсынымдарды (бұдан әрі – стандарттау жөніндегі құжаттар), бюджет қаражаты және қаржыландырудың өзге де көздері есебінен әзірленетін негіз қалаушы стандарттарға сәйкес өткен жылдың ұлттық жоспарынан ауысатын мемлекетаралық стандарттардың екінші кезеңін әзірлеу жөніндегі мәліметтер кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      8. Ұлттық жоспарға ұлттық, мемлекетаралық стандарттарды, техникалық-экономикалық ақпараттың ұлттық жіктеуіштерін және стандарттау жөніндегі ұсынымдарды (бұдан әрі – стандарттау жөніндегі құжаттар), бюджет қаражаты және қаржыландырудың өзге де көздері есебінен әзірленетін негіз қалаушы стандарттарға сәйкес өткен жылдың ұлттық жоспарынан ауысатын мемлекетаралық стандарттардың екінші кезеңін әзірлеу жөніндегі мәліметтер кіреді.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ұлттық жоспарды қалыптастыруды бастау туралы ақпарат ұлттық орган мен уәкілетті органның интернет-ресурсына орналастырылады. Ұлттық орган ұлттық жоспарды қалыптастыруды бастағаны туралы хабарламаны ұлттық стандарттау жүйесінің субъектілеріне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ұлттық жоспар жобасы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік органдардың, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасының, жеке кәсіпкерлік субъектілерінің аккредиттелген бірлестіктерінің және басқа да мүдделі тараптардың ұсыныстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стандарттау жөніндегі техникалық комитеттердің (бұдан әрі – техникалық комитеттер) жұмыс жоспарлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) стандарттау жөніндегі қолданыстағы құжаттарға және ұлттық стандарттарды әзірлеу қажеттіліктеріне алдын ала талдауларды есепке ала отырып, техникалық регламенттермен өзара байланысты стандарттар тізбесін кеңейту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) стандарттау саласында жүргізілген мониторинг нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының әлеуметтік-экономикалық дамуының негізгі бағыттарына жауап беретін өзге де мәліметтер көздері негізінде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ұлттық стандарттау жүйесінің субъектілері жоспарланатын кезеңнің алдындағы жылдың 1 тамызынан кешіктірмей техникалық реттеудің цифрлық жүйесінде және (немесе) электрондық құжат айналымы жүйесі арқылы ұлттық жоспарға енгізу үшін өтінімдерді электрондық құжат немесе электрондық құжаттың (бұдан әрі – өтінім) көшірмесі түрінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімге ҚР СТ 1.7 сәйкес ресімделген түсіндірме жазба ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стандарттау жөніндегі құжаттарды әзірлеудің қажеттілігі мен орындылығы туралы, оның ішінде стандарттау жөніндегі ұқсас құжаттар қолданылған кезде мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стандарттау жөніндегі құжатты әзірлеуге мүдделі ұйымдардың атаулары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) стандарттау объектісі және оның сипаттамалары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) негізгі нормативтік база (бастапқы дереккөз) туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жүргізілген ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстар және алынған нәтижелер туралы мәліметтер (олар болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осы стандарттау объектісіне қойылатын талаптарды белгілейтін стандарттау жөніндегі құжаттарды қайта қараудың не жоюдың болмауы немесе қажеттігі туралы ақпарат.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...145 lines deleted...]
-      11. Ұлттық стандарттау жүйесінің субъектілері жоспарланатын кезеңнің алдындағы жылдың 1 тамызынан кешіктірмей техникалық реттеудің ақпараттық жүйесінде және (немесе) электрондық құжат айналымы жүйесі арқылы ұлттық жоспарға енгізу үшін өтінімдерді электрондық құжат немесе электрондық құжаттың (бұдан әрі – өтінім) көшірмесі түрінде жібереді.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Техникалық комитеттердің стандарттар әзірлеу бойынша ұсыныстары стандарттау жөніндегі құжаттарды әзірлеу бөлігінде техникалық комитеттер жұмыс жоспарларын есепке алып, осы Қағидалардың 11-тармағына сәйкес өтінім түрінде ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...203 lines deleted...]
-      12. Техникалық комитеттердің стандарттар әзірлеу бойынша ұсыныстары стандарттау жөніндегі құжаттарды әзірлеу бөлігінде техникалық комитеттер жұмыс жоспарларын есепке алып, осы Қағидалардың 11-тармағына сәйкес өтінім түрінде ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Ұлттық жоспар жобасына қосуға арналған ұсыныстар қолданыстағы стандарттау жөніндегі құжаттарға және стандарттау жөніндегі құжаттарды әзірлеу қажеттігіне өткізілген алдын ала талдауды есепке алып, техникалық регламенттерге өзара байланысты стандарттарға талдау негізінде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      13. Ұлттық жоспар жобасына қосуға арналған ұсыныстар қолданыстағы стандарттау жөніндегі құжаттарға және стандарттау жөніндегі құжаттарды әзірлеу қажеттігіне өткізілген алдын ала талдауды есепке алып, техникалық регламенттерге өзара байланысты стандарттарға талдау негізінде енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Мемлекеттік органдар мен техникалық комитеттер жүзеге асыратын стандарттау саласындағы мониторинг нәтижелері бойынша ұлттық жоспар жобасына қосуға арналған ұсыныстар осы Қағидалардың 11-тармағына сәйкес өтінім түрінде ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Ұлттық жоспар жобасына қосуға арналған ұсыныстар Қазақстан Республикасының әлеуметтік-экономикалық дамуының негізгі бағыттарына жауап беретін өзге де мәліметтер көздері негізінде (қабылданған мемлекеттік және салалық бағдарламалардың, техникалық регламенттердің, мемлекеттік және квазимемлекеттік сатып алулардың және нормативтік құқықтық актілердің ұлттық және мемлекетаралық стандарттармен қамтамасыз етілуін талдау, сондай-ақ отандық тауар өндірушілерге бағытталған стандарттарда </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарды белгілеу мүмкіндіктерін талдау) енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Ұлттық жоспар жобасына қосуға арналған ұсыныстар Қазақстан Республикасының әлеуметтік-экономикалық дамуының негізгі бағыттарынан туындайды, сондай-ақ ғылыми зерттеулердің нәтижелері мен Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарды ескереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...15 lines deleted...]
-      16. Ұлттық жоспар жобасына қосуға арналған ұсыныстар Қазақстан Республикасының әлеуметтік-экономикалық дамуының негізгі бағыттарынан туындайды, сондай-ақ ғылыми зерттеулердің нәтижелері мен Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарды ескереді.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ұлттық орган ҚР СТ 1.7 сәйкес келіп түскен өтінімдерге талдау жүргізеді және ұлттық жоспардың жобасын қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      17. Ұлттық орган ҚР СТ 1.7 сәйкес келіп түскен өтінімдерге талдау жүргізеді және ұлттық жоспардың жобасын қалыптастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Ұлттық жоспарды әзірлеу, келісу және бекіту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ұлттық жоспардың жобасын ұлттық орган осы Қағидаға қосымшаға сәйкес нысан бойынша әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық жоспар жобасы мынадай ақпаратты қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) стандарттардың мемлекетаралық жіктеуіші бойынша код;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) стандарттау жөніндегі құжат жобасының атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әзірлеу негізі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) негізгі нормативтік база;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жұмыстарды орындау мерзімдері (әзірлеуді бастау және жобаның түпкілікті редакциясын уәкілетті органға бекітуге ұсыну);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қаржыландыру көзі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өтінім берген ұйымның атауы және бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) стандарттау жөніндегі құжатты әзірлеуге мүдделі ұйымдардың атаулары.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ұлттық жоспардың жобасы жоспарланатын кезеңнің алдындағы жылдың 1 тамызынан кешіктірмей ұлттық стандарттау жүйесінің барлық мүдделі субъектілерінің қарауы үшін техникалық реттеудің цифрлық жүйесінде немесе ұлттық органның интернет - ресурсында күнтізбелік алпыс күнге орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...188 lines deleted...]
-    </w:p>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Ұлттық орган ұлттық стандарттау жүйесінің субъектілерін ұлттық жоспар жобасының орналастырылуы туралы техникалық реттеудің цифрлық жүйесінде және (немесе) электрондық құжат айналымы жүйесі арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 351-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Ұлттық стандарттау жүйесінің субъектілері ескертулер мен ұсыныстар бергеннен кейін ұлттық орган пікірлер жинағын қалыптастырады және ұлттық органның интернет-ресурсында орналастырады. Ұлттық орган </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген күнтізбелік 60 күн ішінде ұлттық жоспардың жобасын жария талқылауды және оған шолулардың қысқаша мазмұнын жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жария талқылау қорытындысы бойынша ұлттық орган мемлекеттік органдар өкілдерінің және ұлттық стандарттау жүйесінің мүдделі субъектілерінің қатысуымен ұлттық жоспар жобасын түпкілікті қарауды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...15 lines deleted...]
-      22. Жария талқылау қорытындысы бойынша ұлттық орган мемлекеттік органдар өкілдерінің және ұлттық стандарттау жүйесінің мүдделі субъектілерінің қатысуымен ұлттық жоспар жобасын түпкілікті қарауды жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Ұлттық орган жоспарланатын кезеңнің алдындағы жылдың 20 қарашасынан кешіктірмей техникалық реттеудің цифрлық жүйесінде немесе электрондық құжат айналымы жүйесі арқылы уәкілетті органға ұлттық жоспар жобасының түпкілікті редакциясын жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Ұлттық жоспардың жобасына ұлттық стандарттау жүйесінің субъектілерінен келіп түскен түсіндірме жазба және ұлттық жоспарға ұсынылған ұсыныс-өтінімдер қоса беріледі. Түсіндірме жазбада келіп түскен ұсыныстардың саны, оның ішінде қабылданбау себептерін көрсете отырып, ұсынылған және қабылданбаған ұсыныстардың саны, жоспарланған жұмыстардың түрлері туралы ақпарат қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ұлттық жоспар уәкілетті органның бұйрығымен жоспарланатын жылдың 1 қаңтарынан кешіктірілмей бекітіледі және техникалық реттеудің цифрлық жүйесінде немесе ұлттық органның интернет - ресурсында жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 351-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...68 lines deleted...]
-      25. Ұлттық жоспар уәкілетті органның бұйрығымен жоспарланатын жылдың 1 қаңтарынан кешіктірілмей бекітіледі және техникалық реттеудің ақпараттық жүйесінде немесе ұлттық органның интернет - ресурсында жарияланады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Ұлттық жоспарға өзгерістер мен (немесе) толықтырулар енгізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Ұлттық жоспарға өзгерістер мен (немесе) толықтырулар енгізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Ұлттық жоспарға өзгерістерді және (немесе) толықтыруларды ұлттық орган ҚР СТ 1.7 сәйкес ұлттық стандарттау жүйесі субъектілерінің ұсыныстары негізінде өзгерістер және (немесе) толықтырулар енгізудің қажеттілігі мен орындылығын көрсете отырып қалыптастырады және уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық жоспарға өзгерістер стандарттау жөніндегі құжаттардың атауы, әзірлеу үшін негіздер және негізгі нормативтік база, сондай-ақ стандарттау жөніндегі құжаттарды Ұлттық жоспардан алып тастау жөніндегі мәліметтер бөлігінде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2924,68 +3110,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жоспар нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20__ жылға арналған ұлттық стандарттау жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің 26.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5267,188 +5453,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 862 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылған нормативтік құқықтық актілердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік стандарттау жоспарларын әзірлеу қағидасын бекіту туралы" Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің міндетін атқарушының 2010 жылғы 23 сәуірдегі № 41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6277 болып тіркелген, "Егемен Қазақстан" газетінде 2010 жылғы 28 тамыздағы № 351-352 (26195) санында жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекеттік стандарттау жөніндегі жұмыс жоспарлары мен бағдарламаларын әзірлеу және бекіту ережесін бекіту туралы" Қазақстан Республикасы Индустрия және жаңа технологиялар министрiнiң міндетін атқарушының 2010 жылғы 23 сәуiрдегi № 41 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің 2013 жылғы 12 наурыздағы № 74 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8403 болып тіркелген, "Егемен Қазақстан" газетінде 2013 жылғы 26 қазандағы № 240 (28179) санында жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мемлекеттік стандарттау жөніндегі жұмыс жоспарлары мен бағдарламаларын әзірлеу және бекіту ережесін бекіту туралы" Қазақстан Республикасы Индустрия және жаңа технологиялар министрiнiң міндетін атқарушының 2010 жылғы 23 сәуiрдегi № 41 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Қазақстан Республикасының Индустрия және жаңа технологиялар министрінің 2013 жылғы 12 желтоқсандағы № 410 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8974 болып тіркелген, "Егемен Қазақстан" газетінде 2014 жылғы 20 тамыздағы № 161 (28385) санында жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -5461,55 +5647,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>