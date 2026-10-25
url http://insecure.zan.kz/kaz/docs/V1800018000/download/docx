--- v0 (2025-10-27)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c3f22f2" w14:textId="c3f22f2">
+    <w:p w14:paraId="0bef2d8" w14:textId="0bef2d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1745,141 +1745,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 101 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z23" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жерлердің пайдаланылуы мен қорғалуы үшін тәуекелдер дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 17.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 264</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 17.07.2023 № 141 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="7"/>
+    <w:bookmarkStart w:name="z142" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z143" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z143" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Жерлердің пайдаланылуы мен қорғалуы үшін тәуекелдер дәрежесін бағалау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1934,449 +1918,449 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28577 болып тіркелген) бекітілген Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларына және "Тексеру парағының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген) сәйкес, жерлердің пайдаланылуы мен қорғалуын бақылау субъектілерін (объектілерін) тәуекел дәрежесіне жатқызу үшін және бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылау жүргізу кезінде бақылау субъектілерін (объектілерін) іріктеу үшін әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z144" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z144" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балл – тәуекелді есептеудің сандық өлшемі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деректерді қалыпқа келтіру - әртүрлі шәкілдерде өлшенген мәндерді шартты жалпы шәкілге келтіруді көздейтін статистикалық рәсім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бақылау субъектілері (объектілері) – ауыл шаруашылығы алқаптары бар ауыл шаруашылығы тауарын өндірушілер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) болымсыз бұзушылықтар - жер учаскелерінің меншік иелерінің және (немесе) жер пайдаланушылардың жер учаскелері шекараларының межелік белгілерін сақтау жөніндегі талаптарды сақтамауына байланысты туындаған бұзушылықтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) елеулі бұзушылықтар – жер учаскелерінің меншік иелерінің немесе (және) жер пайдаланушылардың Қазақстан Республикасы Ауыл шаруашылығы министрінің 2020 жылғы 17 қаңтардағы № 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19893 болып тіркелген) бекітілген Ауыл шаруашылығы мақсатындағы жерлерді ұтымды пайдалану қағидаларында белгіленген жерлерді қорғау жөніндегі және жерлерді ұтымды пайдалану жөніндегі іс-шараларды орындамауына байланысты туындаған бұзушылықтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өрескел бұзушылықтар – жер учаскелерінің меншік иелері немесе (және) жер пайдаланушылардың жерге мемлекеттің мүдделерін сақтамауына, жерлерді нысаналы мақсатына сәйкес пайдаланбауына және оны одан әрі пайдалану үшін жарамды күйге келтіру бойынша міндеттерді орындамауына байланысты туындаған, жер құқығы қатынастары саласындағы нормативтік құқықтық актілерде белгіленген бұзушылықтар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тәуекел – бақылау субъектісінің қызметі нәтижесінде жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүдделеріне салдарларының ауырлық дәрежесін ескере отырып зиян келтіру ықтималдығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тәуекелдерді бағалау және басқару жүйесі – тиісті қызмет салаларында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін шектеудің ең төменгі ықтимал дәрежесі мақсатында бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылауды жүзеге асыру үшін бақылау субъектілерін тәуекел дәрежелері бойынша бөлу арқылы қолайсыз факторлардың туындау ықтималдығын азайтуға бағытталған, сондай-ақ нақты бақылау субъектісі (объектісі) үшін тәуекел деңгейін өзгертуге бағытталған басқарушылық шешімдерді қабылдау және (немесе) осындай бақылаусубъектісін (объектісін) бақылау субъектісіне (объектісіне) бара отырып арқылы профилактикалық босату процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – жерлердің пайдаланылуы мен қорғалуы үшін тәуекел дәрежесіне байланысты және жеке бақылау субъектісіне (объектісіне) тікелей байланыссыз бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тәуекел дәрежесін бағалау өлшемшарттары – бақылау субъектісінің тікелей қызметімен, салалық даму ерекшеліктерімен және осы дамуға әсер ететін факторлармен байланысты, бақылау субъектілерін (объектілерін) тәуекелдің әртүрлі дәрежелеріне жатқызуға мүмкіндік беретін сандық және сапалық көрсеткіштердің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) – нақты бақылау субъектісінің (объектісінің) қызметі нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тексеру парағы – бақылау субъектілерінің (объектілерінің) қызметіне қойылатын, олардың сақталмауы адамның өмірі мен денсаулығына, қоршаған ортаға, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделеріне қатер төндіруге алып келетін талаптар тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) іріктеме жиынтық (іріктеме) – Кодекстің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылау нақты саласында бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын бағаланатын субъектілердің (объектілердің) тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу кезінде тәуекелдерді бағалау және басқару жүйесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылауды жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары кезең-кезеңімен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады (шешімдерді мультиөлшемшартты талдау).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші кезеңде объективті өлшемшарттары бойынша бақылау субъектілері (объектілері) мынадай тәуекел дәрежелерінің біріне жатқызылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2405,326 +2389,326 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің жоғары және орташа дәрежелеріне жатқызылған бақылау субъектілеріне (объектілеріне) қатысты бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектілеріне (объектілеріне) қатысты бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="27"/>
+    <w:bookmarkStart w:name="z145" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Екінші кезеңде субъективті бойынша бақылау субъектілері (объектілері) мынадай тәуекел дәрежелерінің біріне жатқызылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіштері бойынша бақылау субъектісі (объектісі):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болған кезде – тәуекелдің жоғары дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәуекел дәрежесінің көрсеткіші 31-ден 70-ті қоса алғанға дейін болған кезде – тәуекелдің орташа дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуекел дәрежесінің көрсеткіші 0-ден 30-ты қоса алғанға дейін болған кезде – тәуекелдің төмен дәрежесіне жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ықтимал тәуекел мен проблеманың маңыздылығына, бұзушылықтың біржолғы немесе жүйелі сипатына, әрбір ақпарат көзі бойынша бұрын қабылданған шешімдерді талдауға байланысты бақылау субъектілерінің (объектілерінің) қызметіне қойылатын талаптар өрескел, елеулі және болмашы бұзушылық дәрежелеріне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жерлерді пайдалану және қорғау талаптарының бұзылу дәрежесі осы Өлшемшарттарға 1-қосымшаға сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z53" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ауыл шаруашылығы алқаптары бар ауыл шаруашылығы тауарын өндірушілердің тәуекел дәрежесін объективті өлшемшарттар бойынша айқындау ауыл шаруашылығы алқаптарының алаңына қарай жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Объективті өлшемшарттар бойынша тәуекел дәрежесі жоғары бақылау субъектілеріне (объектілеріне) мынадай ауыл шаруашылығы алқаптары бар ауыл шаруашылығы тауарын өндірушілер жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алаңы 3000 (үш мың) гектардан асатын тәлімі жерлер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2735,70 +2719,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алаңы 50 (елу) гектардан асатын суармалы егістер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алаңы 300 (үш жүз) гектардан асатын ауыл шаруашылығы алқаптары (егістіктен басқа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Объективті өлшемшарттар бойынша орташа дәрежелі бақылау субъектілеріне (объектілеріне) мынадай ауыл шаруашылығы алқаптары бар ауыл шаруашылығы тауарын өндірушілер жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алаңы 1000 (бір мың) гектардан 3000 (үш мың) гектарға дейінгі тәлімі жерлер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2809,51 +2793,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алаңы 10 (он) гектардан 50 (елу) гектарға дейінгі суармалы егістер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алаңы 100 (жүз) гектардан 300 (үш жүз) гектарға дейінгі ауыл шаруашылығы алқаптары (егістіктен басқа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="41"/>
+    <w:bookmarkStart w:name="z146" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Объективті өлшемшарттар бойынша тәуекел дәрежесі төмен бақылау субъектілеріне (объектілеріне) осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2868,229 +2852,229 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келмейтін бақылау субъектілері (объектілері) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z147" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z147" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Субъективті өлшемшарттарды айқындау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дерекқорды қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау кезеңдерін қолдана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Дерекқор қалыптастыру және ақпарат жинау бақылау субъектілерін (объектілерін) анықтау үшін қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесін бағалау үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алдыңғы тексерулердің және бақылау субъектісіне (объектісіне) бара отырып жүргізілген профилактикалық бақылаудың нәтижелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қолда бар ақпарат көздерінің негізінде талдауға және бағалауға жататын субъективті өлшемшарттар бойынша деректер қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттарды талдау және бағалау ықтимал тәуекелі барынша жоғары бақылау субъектісіне (объектісіне) қатысты бақылау субъектісіне (объектісіне) профилактикалық бақылау жүргізуді шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3121,262 +3105,386 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдыңғы бара отырып жүргізілген профилактикалық бақылаудың қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты мемлекеттік бақылаудың кезекті кезеңіне тізімдерді қалыптастыру кезінде оларды қосуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қолданылатын ақпарат көздерінің басымдығын және осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібіне сәйкес субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткіші 0-ден 100-ге дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қолданылатын ақпарат көздерінің басымдығы және субъективті өлшемшарттар көрсеткіштерінің маңыздылығы осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жерлерді пайдалану мен қорғау үшін субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындау үшін субъективті өлшемшарттар тізбесіне сәйкес белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Адал бақылау субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) осы Өлшемшарттардың 22-тармағында айқындалатын кезеңге субъективті өлшемшарттарды қолдану арқылы бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылаудан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
-[...15 lines deleted...]
-      17. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бақылау субъектілері (объектілері) Қазақстан Республикасының заңдарында және осы Өлшемшарттарда бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылаудан босату жағдайлары айқындалған жағдайларда, цифрлық жүйені қолдана отырып, жерлерді пайдалану мен қорғаудың жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне ауыстырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 № 110 (12.07.2026 бастап қолданысқа енгiзiледi) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылауды жүзеге асыратын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі жер құқығы қатынастары субъектілерінің жерлерін пайдалану мен қорғауды бақылайтын осындай субъектілердің жалпы санының бес пайызынан аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 № 110 (12.07.2026 бастап қолданысқа енгiзiледi) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z148" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z148" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бақылау субъектісін осы Өлшемшарттың 3 және 4-тармақтарына сәйкес тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесі көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік орган осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3577,70 +3685,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептеу жерлердің пайдаланылуы мен қорғалуын бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте жерлердің пайдаланылуы мен қорғалуын бақылау субъектілерінің (объектілерінің) біртекті тобына жататын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="58"/>
+    <w:bookmarkStart w:name="z149" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Бақылау субъектілеріне (объектілеріне) бара отырып жүргізілген алдыңғы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі балмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4191,90 +4299,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтар көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="59"/>
+    <w:bookmarkStart w:name="z150" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4585,110 +4693,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкілі бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – осы Өлшемшарттардың 18-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="60"/>
+    <w:bookmarkStart w:name="z151" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізудің еселігі жүргізілетін талдау және субъективті өлшемшарттар бойынша алынған мәліметтерді бағалау нәтижелері бойынша, бірақ жылына бір реттен жиі болмай айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z152" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z152" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау Кодекстің 144-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылатын бақылау субъектісіне (объектісіне) бара отырып жүргізілетін профилактикалық бақылаудың жартыжылдық тізімдері негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5900,68 +6008,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жердің пайдаланылуы мен қорғалуының субъективті өлшемшарттары бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7032,68 +7140,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 101 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="63"/>
+    <w:bookmarkStart w:name="z42" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Геодезиялық және картографиялық қызмет субъектілерінің қызметі үшін геодезия және картография саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымшаның күші жойылды – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 30.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7314,141 +7422,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 101 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z58" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік жер кадастры саласындағы тәуекелдер дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 17.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 264</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 17.07.2023 № 141 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="64"/>
+    <w:bookmarkStart w:name="z154" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Мемлекеттік жер кадастрысаласындағы тәуекел дәрежесін бағалау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7503,957 +7595,1019 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28577 болып тіркелген) бекітілген Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларына, "Тексеру парақтарының нысанын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 31 шілдедегі № 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген) сәйкес, мемлекеттік жер кадастрысаласындағы бақылау субъектілерін (объектілерін) тәуекел дәрежелеріне жатқызу үшін және бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізу кезінде бақылау субъектілерін (объектілерін) іріктеу үшін әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z88" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z89" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z89" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балл – тәуекелді есептеудің сандық өлшемі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z90" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z90" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деректерді қалыпқа келтіру – әртүрлі шәкілдерде өлшенген мәндерді шартты түрде жалпы шәкілге келтіруді көздейтін статистикалық рәсім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z91" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z91" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бақылау субъектілері (объектілері) – "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Қоғам) және оның облыстардағы, Астана, Алматы және Шымкент қалаларындағы мемлекеттік жер кадастрын жүргізуді жүзеге асыратын филиалдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z92" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) болмашы бұзушылықтар – жер-кадастрлық кітапты және жерлердің бірыңғай мемлекеттік тізілімін жүргізу кезінде мемлекеттік жер кадастрын жүргізу саласындағы талаптарды бұзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z93" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) елеулі бұзушылықтар – жер учаскесінің кадастрлық ісін қалыптастыру тәртібін сақтамау түрінде көрінген мемлекеттік жер кадастрын жүргізу саласындағы талаптарды бұзу; жер учаскелері және олардың субъектілері туралы деректер банкін, сондай-ақ басқа да жер-кадастрлық ақпаратты қағаз жеткізгіштерде және электрондық түрде жинақтау, өңдеу және жүргізу тәртібін бұзу; жер учаскелеріне кадастрлық нөмірлер беру рәсімін бұзу; мемлекеттік жер кадастрын жүргізуге байланысты қызмет тәртібін бұзу; мемлекеттік жер кадастрының дұрыс емес мәліметтерін ұсыну;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өрескел бұзушылықтар – жерлердің экономикалық бағалауын қамтитын жерлердің сапасын есепке алу жөніндегі талаптарды сақтамаудан көрінген мемлекеттік жер кадастрын жүргізу саласындағы талаптарды бұзу; мемлекеттік тіркеу мақсаттары үшін жерлердің, жер учаскелері меншік иелерінің және жер пайдаланушылардың, сондай-ақ жер құқықтық қатынастарының басқа да субъектілерінің санын есепке алуды бұзу; бірыңғай мемлекеттік жылжымайтын мүлік кадастрының автоматтандырылған цифрлық жүйесін жүргізуді бұзу; жер-кадастрлық карталарды, оның ішінде цифрлық карталарды дайындау мен жүргізуді бұзу; жер учаскелерінің кадастрлық (бағалау) құнын айқындауды, елді мекендерде жер учаскелері үшін төлемақының базалық мөлшерлемелеріне түзету коэффициенттерін белгілей отырып, бағалау аймақтары шекараларының схемаларын жасауды, жер учаскелері үшін төлемақының базалық мөлшерлемелерін есептеуді, ауыл шаруашылығын жүргізуге байланысты емес мақсаттар үшін ауыл шаруашылығы алқаптарын алып қою кезінде ауыл шаруашылығы өндірісінің шығасыларын айқындауды қамтитын жерлерді кадастрлық бағалау есептерін дайындау әдістемесін бұзу; жер учаскесіне сәйкестендіру құжатын, жер-кадастрлық жоспарды дайындау және беру тәртібін бұзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z95" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тәуекел – бақылау субъектісінің қызметі нәтижесінде жеке және заңды тұлғалардың заңды мүдделеріне, мемлекеттің мүліктік мүдделеріне салдарларының ауырлық дәрежесін ескере отырып зиян келтіру ықтималдығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z96" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тәуекелдерді бағалау және басқару жүйесі – тиісті қызмет салаларында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін шектеудің ең төменгі ықтимал дәрежесі мақсатында бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылауды жүзеге асыру үшін бақылау субъектілерін тәуекел дәрежелері бойынша бөлу арқылы қолайсыз факторлардың туындау ықтималдығын азайтуға бағытталған, сондай-ақ нақты бақылау субъектісі (объектісі) үшін тәуекел деңгейін өзгертуге бағытталған басқарушылық шешімдерді қабылдау және (немесе) осындай бақылаусубъектісін (объектісін) бақылау субъектісіне (объектісіне) бара отырып арқылы профилактикалық босату процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z97" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – жерлердің пайдаланылуы мен қорғалуы үшін тәуекел дәрежесіне байланысты және жеке бақылау субъектісіне (объектісіне) тікелей байланыссыз бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z98" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) тәуекел дәрежесін бағалау өлшемшарттары – бақылау субъектісінің тікелей қызметімен, салалық даму ерекшеліктерімен және осы дамуға әсер ететін факторлармен байланысты, бақылау субъектілерін (объектілерін) тәуекелдің әртүрлі дәрежелеріне жатқызуға мүмкіндік беретін сандық және сапалық көрсеткіштердің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z99" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) – нақты бақылау субъектісінің (объектісінің) қызметі нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z100" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тексеру парағы – бақылау субъектілерінің (объектілерінің) қызметіне қойылатын, олардың сақталмауы адамның өмірі мен денсаулығына, қоршаған ортаға, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделеріне қатер төндіруге алып келетін талаптар тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) іріктеме жиынтық (іріктеме) – Кодекстің 143-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік бақылау нақты саласында бақылау субъектілерінің (объектілерінің) біртекті тобына жатқызылатын бағаланатын субъектілердің (объектілердің) тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 № 110 (12.07.2026 бастап қолданысқа енгiзiледi) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу кезінде тәуекелдерді бағалау және басқару жүйесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z103" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылауды жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары кезең-кезеңмен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады (шешімдерді мультиөлшемшартты талдау).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші кезеңде тәуекел дәрежесін бағалаудың объективті өлшемшарттары бойынша бақылау субъектілері (объектілері) мынадай тәуекел дәрежелерінің біріне жатқызылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің жоғары және орташа дәрежелеріне жатқызылған бақылау субъектілеріне (объектілеріне) қатысты бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекелдің төмен дәрежесіне жатқызылған бақылау субъектілеріне (объектілеріне) қатысты бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау және жоспардан тыс тексеру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Екінші кезеңде субъективті бойынша бақылау субъектілері (объектілері) мынадай тәуекел дәрежелерінің біріне жатқызылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орташа тәуекел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z111" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) төмен тәуекел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z112" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесінің көрсеткіштері бойынша бақылау субъектісі (объектісі) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z113" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тәуекел дәрежесінің көрсеткіші 71-ден 100-ді қоса алғанға дейін болған кезде – тәуекелдің жоғары дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z114" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тәуекел дәрежесінің көрсеткіші 31-ден 70-ті қоса алғанға дейін болған кезде – тәуекелдің орташа дәрежесіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z115" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тәуекел дәрежесінің көрсеткіші 0-ден 30-ты қоса алғанға дейін болған кезде – тәуекелдің төмен дәрежесіне жатқызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z116" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z116" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ықтимал тәуекел мен проблеманың маңыздылығына, бұзушылықтың біржолғы немесе жүйелі сипатына, әрбір ақпарат көзі бойынша бұрын қабылданған шешімдерді талдауға байланысты бақылау субъектілерінің (объектілерінің) қызметіне қойылатын талаптар өрескел, елеулі және болмашы бұзушылық дәрежелеріне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік жер кадастры саласындағы талаптардың бұзылу дәрежесі осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="95"/>
+    <w:bookmarkStart w:name="z117" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары объективті және субъективті өлшемшарттарды айқындау арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z118" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z118" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z119" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z119" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Объективті өлшемшарттар бойынша тәуекел дәрежесі жоғары бақылау субъектілеріне (объектілеріне) Қоғамның облыстардағы, Астана, Алматы және Шымкент қалаларындағы мемлекеттік жер кадастрын жүргізуді жүзеге асыратын филиалдары жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z120" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z120" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Объективті өлшемшерттар бойынша тәуекел дәрежесі орташа бақылау субъектілеріне (объектілеріне) Қоғамның аудандардағы және облыстық және аудандық маңызы бар қалалардағы мемлекеттік жер кадастрын жүргізуді жүзеге асыратын филиалдарының бөлімдері жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z121" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z121" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Объективті өлшемшерттар бойынша тәуекел дәрежесі төмен бақылау субъектілеріне (объектілеріне) Қоғамның орталық аппаратының мемлекеттік жер кадастрын жүргізуді жүзеге асыратын құрылымдық бөлімшесі жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z122" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z123" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z123" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Субъективті өлшемшарттарды айқындау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z124" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z124" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дерекқорды қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z125" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z125" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау кезеңдерін қолдана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z126" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z126" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Дерекқор қалыптастыру және ақпарат жинау бақылау субъектілерін (объектілерін) анықтау үшін қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуекел дәрежесін бағалау үшіналдыңғы тексерулердің және бақылау субъектілеріне (объектілеріне) бара отырып жүргізілген профилактикалық бақылаудың нәтижелері пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="105"/>
+    <w:bookmarkStart w:name="z127" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қолда бар ақпарат көздерінің негізінде талдауға және бағалауға жататын субъективті өлшемшарттарбойынша деректер қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттарталдау және бағалау бақылау субъектісіне (объектісіне) қатысты барынша ықтимал тәуекелі бар бақылау субъектісіне (объектісіне) профилактикалық бақылау жүргізуді шоғырландыруға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8484,225 +8638,349 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бара отырып жүргізілген алдыңғы профилактикалық бақылаудың қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты мемлекеттік бақылаудың кезекті кезеңіне тізімдерді қалыптастыру кезінде оларды қосуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="106"/>
+    <w:bookmarkStart w:name="z128" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қолданылатын ақпарат көздерінің басымдығын негізге ала отырып субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібіне сәйкес субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткіші 0-ден 100-ге дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z129" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z129" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Тәуекелдерді басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z130" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z130" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Адал бақылау субъектілерін көтермелеу және бақылауды бұзушыларға шоғырландыру қағидатын іске асыру мақсатында бақылау субъектілері (объектілері) осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалатын кезеңге бақылау субъектісіне (объектісіне) бара отырып, субъективті өлшемшарттарды қолдану арқылы профилактикалық бақылау жүргізуден босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Бақылау субъектілері (объектілері), егер Қазақстан Республикасының заңдарында және осы Өлшемшарттарда бақылау субъектісіне (объектісіне) бара отырып, профилактикалық бақылаудан босату жағдайлары айқындалса, онда цифрлық жүйені қолдана отырып, жерлерді пайдалану мен қорғаудың жоғары тәуекел дәрежесінен орташа тәуекел дәрежесіне немесе орташа тәуекел дәрежесінен төмен тәуекел дәрежесіне ауыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 № 110 (12.07.2026 бастап қолданысқа енгiзiледi) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 16. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, мемлекеттік статистикаға, ведомстволық статистикалық байқау қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуекелдерді бағалау мен басқарудың цифрлық жүйесі болмаған кезде оларға қатысты бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылауды жүзеге асыратын бақылау субъектілері (объектілері) санының ең төменгі жол берілетін шегі жер құқығы қатынастары субъектілерінің жерлерін пайдалану мен қорғауды бақылайтын осындай субъектілердің жалпы санының бес пайызынан аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 № 110 (12.07.2026 бастап қолданысқа енгiзiледi) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3- тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесінің жалпы көрсеткішін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z134" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z134" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Бақылау субъектісін осы Өлшемшарттың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8717,51 +8995,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесі көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік орган осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8962,70 +9240,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептеу жерлердің пайдаланылуы мен қорғалуын бақылау субъектілерінің (объектілерінің) біртекті тобының әрбір бақылау субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте жерлердің пайдаланылуы мен қорғалуын бақылау субъектілерінің (объектілерінің) біртекті тобына жататын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="113"/>
+    <w:bookmarkStart w:name="z135" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бақылау субъектілеріне (объектілеріне) бара отырып жүргізілген алдыңғы профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 0-ден 100-ге дейінгі балмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9576,90 +9854,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн– болмашы бұзушылықтар көрсеткіші.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9794,70 +10072,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="115"/>
+    <w:bookmarkStart w:name="z137" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формуланы пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9992,110 +10270,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Rарал – осы Өлшемшарттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="116"/>
+    <w:bookmarkStart w:name="z138" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізудің еселігі жүргізілетін талдау және субъективті өлшемшарттар бойынша алынған мәліметтерді бағалау нәтижелері бойынша, бірақ жылына бір реттен жиі болмай айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z139" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z139" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау Кодекстің 144-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылатын бақылау субъектісіне (объектісіне) бара отырып жүргізілетін профилактикалық бақылаудың жартыжылдық тізімдері негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10187,68 +10465,113 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">өлшемшарттарына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="118"/>
+    <w:bookmarkStart w:name="z141" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік жер кадастры саласындағы талаптардың бұзылу дәрежелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 № 110 (12.07.2026 бастап қолданысқа енгiзiледi) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10862,51 +11185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесін жүргізу</w:t>
+Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесін жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11927,50 +12250,60 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -12181,68 +12514,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 101 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="119"/>
+    <w:bookmarkStart w:name="z74" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жергілікті атқарушы органдар мен аудандық маңызы бар қалалар, кенттер, ауылдар, ауылдық округтер әкiмдерiнің қабылдаған шешiмдерiнiң заңдылығы үшін жер құқығы қатынастары саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша алып тасталды – ҚР Ауыл шаруашылығы министрінің 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12463,68 +12796,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 101 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="120"/>
+    <w:bookmarkStart w:name="z76" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер құқығы қатынастары субъектілеріне қатысты жерлердің пайдаланылуы мен қорғалуын тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 13.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14473,68 +14806,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 101 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="121"/>
+    <w:bookmarkStart w:name="z78" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Геодезиялық және картографиялық қызмет субъектілерінің қызметі үшін геодезия және картография саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 7-қосымшаның күші жойылды – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 30.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14755,120 +15088,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 101 бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z80" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік жер кадастрын жүргізу жөніндегі субъектілердің қызметі үшін мемлекеттік жер кадастры саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 8-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің м.а. 17.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 264</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 17.07.2023 № 141 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің м.а. 17.07.2023 № 141 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен; ; өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 13.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 22.07.2026 № 110 (12.07.2026 бастап қолданысқа енгiзiледi) бірлескен бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеруді/бақылау субъектісіне (объектісіне) бара отырып </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16034,51 +16371,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесін жүргізу</w:t>
+Жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесін жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17598,55 +17935,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17972,31 +18309,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>