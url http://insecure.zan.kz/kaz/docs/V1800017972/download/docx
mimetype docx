--- v0 (2025-10-08)
+++ v1 (2026-06-09)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9ac6551" w14:textId="9ac6551">
+    <w:p w14:paraId="05faa2a" w14:textId="05faa2a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -123,53 +88,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -480,127 +449,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы, Тізбенің 2019 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 2, 4, 5, 6, 7 және 8-тармақтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -4136,2141 +4117,1715 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="62"/>
+    <w:bookmarkStart w:name="z178" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. "Банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде басқа банкке (банктерге) бір мезгілде беру жөніндегі операцияны, оның ішінде бас банк пен еншілес банк арасындағы активтер мен міндеттемелерді бір мезгілде беру жөніндегі операцияны жүргізу және уәкілетті органның осы операцияларды келісу қағидаларын, сондай-ақ көрсетілген операцияларды жүргізу кезінде беруге жататын активтер мен міндеттемелердің түрлерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 8 мамырдағы № 77 </w:t>
+      7. "Тұрақтандыру банкін басқару, оларды жасасуға қатысты ерекше шарттар белгіленген мәмілелерді жасасу, консервациялау режиміндегі банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу, тұрақтандыру банкінің активтер мен міндеттемелерді сатып алушы банкке беру қағидаларын, сондай-ақ тұрақтандыру банкіне берілуге жататын активтер мен міндеттемелердің түрлерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 312 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11158 болып тіркелген, 2017 жылғы 27 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14785 болып тіркелген, 2017 жылғы 16 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z121" w:id="63"/>
+    <w:bookmarkStart w:name="z179" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>
+      тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z122" w:id="64"/>
+    <w:bookmarkStart w:name="z180" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>
+      "Тұрақтандыру банкін басқару, жасалуына қатысты ерекше шарттар белгіленген мәмілелерді жасасу, төлемге қабілетсіз банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу, тұрақтандыру банкінің активтер мен міндеттемелерді уәкілетті орган айқындайтын басқа банкке беру қағидаларын бекіту туралы";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z123" w:id="65"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-тармақ</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="66"/>
+    <w:bookmarkStart w:name="z182" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "12. Уәкілетті орган активтерді және міндеттемелерді беру жөніндегі операцияны жүргізуге келісім берген күннен бастап бір ай ішінде Қазақстан Республикасының аумағында таралатын мерзімді баспасөз басылымдарында қазақ және орыс тілдерінде, Банктер туралы заңның 61-2-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> екінші бөлігінде белгіленген қарсылық білдіру мерзімін және олар қабылданатын мекенжайды көрсете отырып, беруші банк активтері мен міндеттемелерінің бір бөлігін не оларды толық мөлшерде беру туралы хабарландыру жариялайды.</w:t>
+      "1. Қоса беріліп отырған Тұрақтандыру банкін басқару, жасалуына қатысты ерекше шарттар белгіленген мәмілелерді жасасу, төлемге қабілетсіз банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу, тұрақтандыру банкінің активтер мен міндеттемелерді уәкілетті орган айқындайтын басқа банкке беру қағидалары бекітілсін."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z126" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z183" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банктер туралы заңның 61-2-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> төртінші бөлігінде көзделген жағдайларды қоспағанда, беруші банктің депозиторларының және (немесе) кредиторларының келісімімен оның міндеттемелері беріледі.</w:t>
+      көрсетілген қаулымен бекітілген Тұрақтандыру банкін басқару, оларды жасасуға қатысты ерекше шарттар белгіленген мәмілелерді жасасу, консервациялау режиміндегі банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу, тұрақтандыру банкінің активтер мен міндеттемелерді сатып алушы банкке беру қағидаларында, сондай-ақ тұрақтандыру банкіне берілуге жататын активтер мен міндеттемелердің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлерінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z127" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z184" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және беруші банк пен депозиторлардың және (немесе) кредиторлардың арасында жасалған шарттармен реттеледі.</w:t>
+        <w:t>
+      тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z128" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z185" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Беруші банктің құқықтары (талаптары) түріндегі активтерін беру шартта өзгеше көзделмесе, борышкердің (борышкерлердің) келісімін талап етпейді.";</w:t>
+      "Тұрақтандыру банкін басқару, жасалуына қатысты ерекше шарттар белгіленген мәмілелерді жасасу, төлемге қабілетсіз банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу, тұрақтандыру банкінің активтер мен міндеттемелерді уәкілетті орган айқындайтын басқа банкке беру қағидалары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18-тармақ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="70"/>
+    <w:bookmarkStart w:name="z187" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "18. Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бірінші бөлігінде көзделген шығыстарды қоспағанда, активтерді және міндеттемелерді беру бойынша операцияларды жүргізумен байланысты шығыстар иеленуші банктің қаражаты есебінен жүзеге асырылады.".</w:t>
+      "1. Осы Тұрақтандыру банкін басқару, жасалуына қатысты ерекше шарттар белгіленген мәмілелерді жасасу, төлемге қабілетсіз банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу, тұрақтандыру банкінің активтер мен міндеттемелерді уәкілетті орган айқындайтын басқа банкке беру қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі - Банктер туралы заң) сәйкес әзірленді және тұрақтандыру банкін басқару, жасалуына қатысты ерекше шарттар белгіленген мәмілелерді жасасу тәртібін, төлемге қабілетсіз банктің (бұдан әрі - банк) активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу, тұрақтандыру банкінің активтер мен міндеттемелерді қаржы нарығын мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі - уәкілетті орган) айқындайтын басқа банкке (бұдан әрі - сатып алушы) беру шарттары мен тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z178" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z188" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14785 болып тіркелген, 2017 жылғы 16 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t>
+      2. Банкті басқару жөніндегі уақытша әкімшілік (банкті уақытша басқарушы) банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу үшін, оның ішінде банктің активтері мен міндеттемелерінің бір бөлігін немесе толық мөлшерде бір мезгілде басқа банкке (банктерге) беру операциясын жүзеге асыруға мүмкін болмаған жағдайда уәкілетті органға өтініш жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z179" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z189" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тақырыбы мынадай редакцияда жазылсын:</w:t>
+      3. Банкті басқару жөніндегі уақытша әкімшілік (банкті уақытша басқарушы) активтерді бағалайды және тұрақтандыру банкі қызметінің жоспарын әзірлейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z180" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z190" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Тұрақтандыру банкін басқару, жасалуына қатысты ерекше шарттар белгіленген мәмілелерді жасасу, төлемге қабілетсіз банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу, тұрақтандыру банкінің активтер мен міндеттемелерді уәкілетті орган айқындайтын басқа банкке беру қағидаларын бекіту туралы";</w:t>
+        <w:t xml:space="preserve">
+      6-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z191" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3) Банктер туралы заңның 61-12-бабының 4-тармағында белгіленген талаптарды ескере отырып, міндеттемелерді орындау;"; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>3-тараудың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="74"/>
+    <w:bookmarkStart w:name="z193" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      "1. Қоса беріліп отырған Тұрақтандыру банкін басқару, жасалуына қатысты ерекше шарттар белгіленген мәмілелерді жасасу, төлемге қабілетсіз банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу, тұрақтандыру банкінің активтер мен міндеттемелерді уәкілетті орган айқындайтын басқа банкке беру қағидалары бекітілсін."; </w:t>
+        <w:t>
+      "3-тарау. Төлемге қабілетсіз банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүзеге асырудың шарттары мен тәртібі";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z183" w:id="75"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+        <w:t>15-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="78"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тараудың</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> тақырыбы мынадай редакцияда жазылсын:</w:t>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="83"/>
+    <w:bookmarkStart w:name="z196" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3-тарау. Төлемге қабілетсіз банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүзеге асырудың шарттары мен тәртібі";</w:t>
+      "17. Тұрақтандыру банкі қабылданатын активтер мен міндеттемелердің көлемін айқындағаннан кейін тұрақтандыру банкі мен банктің арасында тапсыру актісін қоса бере отырып қазақ және орыс тілдерінде екі данада жасалған активтер мен міндеттемелерді беру шартына қол қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z197" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу күні тапсыру актісін ресімдеу кезінде онда мынадай мәліметтер көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z198" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауын, түгендеу нөмірін (бар болса), баланстық құнын, банктің активтері есепке жазылған банк шоттарының нөмірлерін (қажет болғанда), банктің меншік құқығын растайтын құжаттарды (қажет болғанда) көрсете отырып банктің берілетін активтерінің мөлшері мен тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z199" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз алушы-жеке тұлғаның тегін, атын, әкесінің атын (ол бар болса), қарыз алушы-заңды тұлғаның атауын, қарыздар бойынша негізгі борышты, банктік қарыз шарттарының жасалған күндері мен нөмірлерін, банктік қарыз шарттарының қолданылу мерзімін, банктік қарыздар бойынша сыйақы мөлшерлемелерін, банк банктік қарыздар бойынша есептеген және алған сыйақы сомаларын көрсете отырып, банктік қарыздар бойынша берілетін талап ету құқықтарының құны мен тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z200" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      депозитор-жеке тұлғалардың тегін, атын, әкесінің атын (ол бар болса), депозитор-заңды тұлғалардың атауын, депозиттар сомасы есепке жазылған банк шоттарының нөмірлерін, депозит сомасын, банктік шот және (немесе) банктік салым шартының жасалған күні мен нөмірін, шарттың қолданылу мерзімін, салым бойынша сыйақы мөлшерлемесін көрсете отырып берілетін, оның ішінде депозиттер бойынша міндеттемелер тізбесі мен мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z201" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттер, олардың операциялары және банктің операциялары туралы ақпарат, бастапқы құжаттар, клиенттермен орнатылған өзара қарым-қатынастар тарихы және қабылданатын активтер мен міндеттемелер бойынша құқықтар мен міндеттемелерді тиісінше орындау үшін қажетті өзге ақпарат қамтылған берілетін дерекқор (оның ішінде қағаз нысандағы құжаттардың мұрағат қоймаларының) тізбесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z202" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Банк міндеттемелерін тұрақтандыру банкіне беру Банктер туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74-2-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген кредиторлардың талаптарын қанағаттандырудың кезектілігін сақтай отырып жүзеге асырылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z203" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z204" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "3) өтінімдер берген күнге 2014 жылғы 5 шілдедегі Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>213-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алтыншы, сегізінші бөліктерінде, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>227-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылықтары үшін орындалмаған әкімшілік жазалар, уәкілетті орган қолданған қадағалап ден қою шаралары (қадағалап ден қоюдың ұсынымдық шараларынан басқа) және санкциялар жоқ;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z205" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының қаржылық жағдайының нашарлауына ықпал ететін өзге де факторларды белгілеу, сондай-ақ Ертерек ден қою шараларын қолдану қағидаларын және Сақтандыру (қайта сақтандыру) ұйымының (сақтандыру тобының) қаржылық жағдайының нашарлауына әсер ететін факторларды анықтау әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі №75 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16944 болып тіркелген, 2018 жылғы 6 маусымда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z206" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тақырыбы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z207" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының қаржылық жағдайының нашарлауына әсер ететін факторларды белгілеу, сондай-ақ Ерте ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидаларын және Сақтандыру (қайта сақтандыру) ұйымының (сақтандыру тобының) қаржылық жағдайының нашарлауына әсер ететін факторларды айқындау әдістемесін бекіту туралы"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-тармақ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z209" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>
+      "1. Сақтандыру (қайта сақтандыру) ұйымының қаржылық жағдайының нашарлауына әсер ететін мынадай факторлар белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z210" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "17. Тұрақтандыру банкі қабылданатын активтер мен міндеттемелердің көлемін айқындағаннан кейін тұрақтандыру банкі мен банктің арасында тапсыру актісін қоса бере отырып қазақ және орыс тілдерінде екі данада жасалған активтер мен міндеттемелерді беру шартына қол қойылады.</w:t>
+      1) сақтандыру (қайта сақтандыру) ұйымының төлем қабілеттілігі маржасының жеткіліктілігі нормативінің төмендеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z197" w:id="85"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z211" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банктің активтері мен міндеттемелерін тұрақтандыру банкіне беру жөніндегі операцияны жүргізу күні тапсыру актісін ресімдеу кезінде онда мынадай мәліметтер көрсетіледі:</w:t>
+      2) сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтердің жеткіліктілігі нормативінің төмендеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z198" w:id="86"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z212" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      атауын, түгендеу нөмірін (бар болса), баланстық құнын, банктің активтері есепке жазылған банк шоттарының нөмірлерін (қажет болғанда), банктің меншік құқығын растайтын құжаттарды (қажет болғанда) көрсете отырып банктің берілетін активтерінің мөлшері мен тізбесі;</w:t>
+      3) сапасы мен өтімділігі бойынша жіктелуін ескере отырып сақтандыру резервтерінің жалпы сомасын өтеу үшін активтердің жеткіліксіз болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z199" w:id="87"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z213" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қарыз алушы-жеке тұлғаның тегін, атын, әкесінің атын (ол бар болса), қарыз алушы-заңды тұлғаның атауын, қарыздар бойынша негізгі борышты, банктік қарыз шарттарының жасалған күндері мен нөмірлерін, банктік қарыз шарттарының қолданылу мерзімін, банктік қарыздар бойынша сыйақы мөлшерлемелерін, банк банктік қарыздар бойынша есептеген және алған сыйақы сомаларын көрсете отырып, банктік қарыздар бойынша берілетін талап ету құқықтарының құны мен тізбесі;</w:t>
+      4) талап етілетін капитал сомасының валюталық тәуекелді өтеу үшін жеткілікті болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z200" w:id="88"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z214" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      депозитор-жеке тұлғалардың тегін, атын, әкесінің атын (ол бар болса), депозитор-заңды тұлғалардың атауын, депозиттар сомасы есепке жазылған банк шоттарының нөмірлерін, депозит сомасын, банктік шот және (немесе) банктік салым шартының жасалған күні мен нөмірін, шарттың қолданылу мерзімін, салым бойынша сыйақы мөлшерлемесін көрсете отырып берілетін, оның ішінде депозиттер бойынша міндеттемелер тізбесі мен мөлшері;</w:t>
+      5) Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "В-" және одан төмен ұзақ мерзімді кредиттік рейтингі немесе Moody's Investors Service және Fitch агенттіктерінің (бұдан әрі - басқа рейтингтік агенттіктер) осыған ұқсас деңгейдегі рейтингі бар екінші деңгейдегі банктердегі және осы банктердің үлестес тұлғаларындағы бағалы қағаздарға ("керi РЕПО" операцияларын ескере отырып), салымдарға және ақшаға (күмәнді борыштар бойынша резервті шегергенде) жалпы жиынтық орналастырудың ұлғаюы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z201" w:id="89"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z215" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      клиенттер, олардың операциялары және банктің операциялары туралы ақпарат, бастапқы құжаттар, клиенттермен орнатылған өзара қарым-қатынастар тарихы және қабылданатын активтер мен міндеттемелер бойынша құқықтар мен міндеттемелерді тиісінше орындау үшін қажетті өзге ақпарат қамтылған берілетін дерекқор (оның ішінде қағаз нысандағы құжаттардың мұрағат қоймаларының) тізбесі.</w:t>
+      6) Standard &amp; Poor's агенттігінің халықаралық шәкілі бойынша "В-" және одан төмен ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар екінші деңгейдегі бір банктегі және осы банктің үлестес тұлғаларындағы бағалы қағаздарға ("керi РЕПО" операцияларын ескере отырып), салымдарға және ақшаға (күмәнді борыштар бойынша резервті шегергенде) жиынтық орналастырудың ұлғаюы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z202" w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z216" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көзделген кредиторлардың талаптарын қанағаттандырудың кезектілігін сақтай отырып жүзеге асырылады.";</w:t>
+        <w:t>
+      7) сақтандыру (қайта сақтандыру) ұйымының шығынды қызметі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z203" w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z217" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+        <w:t>
+      8) қайта сақтандырушының үлесін ескермегендегі аралас коэффициенттің ұлғаюы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z204" w:id="92"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z218" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> көзделген әкімшілік құқық бұзушылықтары үшін орындалмаған әкімшілік жазалар, уәкілетті орган қолданған қадағалап ден қою шаралары (қадағалап ден қоюдың ұсынымдық шараларынан басқа) және санкциялар жоқ;".</w:t>
+        <w:t>
+      9) жалпы және әкімшілік шығыстар, сақтандыру қызметі бойынша комиссиялық сыйақы төлеу шығыстары және өзге шығыстар сомасының сақтандыру (қайта сақтандыру) шартын бұзуға байланысты шығыстар сомасына азайтылған сақтандыру (қайта сақтандыру) ұйымы кірістерінің сомасына арақатынасының асуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z205" w:id="93"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z219" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16944 болып тіркелген, 2018 жылғы 6 маусымда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t>
+      10) сақтандыру және қайта сақтандыру шарттары бойынша мерзімі өткен дебиторлық берешектің жалпы сомасының (құнсыздануға резервтерді шегергенде) қайта сақтандыру активтерін шегергендегі сақтандыру (қайта сақтандыру) ұйымы активтерінің сомасына арақатынасының асуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z206" w:id="94"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z220" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тақырыбы мынадай редакцияда жазылсын:</w:t>
+      2. Сақтандыру тобының қаржылық жағдайының нашарлауына әсер ететін мынадай факторлар белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z207" w:id="95"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z221" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Сақтандыру (қайта сақтандыру) ұйымының және сақтандыру тобының қаржылық жағдайының нашарлауына әсер ететін факторларды белгілеу, сондай-ақ Ерте ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидаларын және Сақтандыру (қайта сақтандыру) ұйымының (сақтандыру тобының) қаржылық жағдайының нашарлауына әсер ететін факторларды айқындау әдістемесін бекіту туралы"; </w:t>
+      1) сақтандыру тобының төлем қабілеттілігі маржасының жеткіліктілігі нормативінің төмендеуі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z222" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+        <w:t>
+      2) сақтандыру тобы қатысушысының (қатысушыларының) балансы бойынша меншікті капиталының олардың баланс бойынша жарғылық капиталының мөлшерінен төмендеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="96"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z223" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Сақтандыру (қайта сақтандыру) ұйымының қаржылық жағдайының нашарлауына әсер ететін мынадай факторлар белгіленсін:</w:t>
+      3) сақтандыру тобының қатысушылары арасындағы мәмілелер көлемінің асуы.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z210" w:id="97"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z224" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) сақтандыру (қайта сақтандыру) ұйымының төлем қабілеттілігі маржасының жеткіліктілігі нормативінің төмендеуі;</w:t>
+        <w:t xml:space="preserve">
+      3-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z211" w:id="98"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z225" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) сақтандыру (қайта сақтандыру) ұйымының өтімділігі жоғары активтердің жеткіліктілігі нормативінің төмендеуі;</w:t>
+        <w:t xml:space="preserve">
+      "1) осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Ерте ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидалары;"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z212" w:id="99"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z226" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) сапасы мен өтімділігі бойынша жіктелуін ескере отырып сақтандыру резервтерінің жалпы сомасын өтеу үшін активтердің жеткіліксіз болуы;</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Ерте ден қою шараларын қолдану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге 4-қосымшаға сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z213" w:id="100"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z227" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...100 lines deleted...]
-      9) жалпы және әкімшілік шығыстар, сақтандыру қызметі бойынша комиссиялық сыйақы төлеу шығыстары және өзге шығыстар сомасының сақтандыру (қайта сақтандыру) шартын бұзуға байланысты шығыстар сомасына азайтылған сақтандыру (қайта сақтандыру) ұйымы кірістерінің сомасына арақатынасының асуы;</w:t>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Сақтандыру (қайта сақтандыру) ұйымының (сақтандыру тобының) қаржылық жағдайының нашарлауына әсер ететін факторларды айқындау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z219" w:id="106"/>
-[...258 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6803,68 +6358,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидалары мен әдістемелеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="115"/>
+    <w:bookmarkStart w:name="z232" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген сауда-саттықты ұйымдастырушы активтерiнiң кестесі Есепті кезең: 20 ___ жылғы "___" ___________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: TA-1_ОТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7061,209 +6616,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мың теңгемен)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="212"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баптардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекел деңгейі пайызбен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7302,2333 +6858,2165 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолма-қол теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң қолма-қол шетел валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тазартылған бағалы металдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Ұлттық Банкіндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiндегi салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Үкіметінің дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының жергілікті билік органдарының салықтар мен бюджетке басқа төлемдер бойынша дебиторлық берешегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Үкiметi мен Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттiк бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамы шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар шет мемлекеттердiң орталық үкiметтерi шығарған, мемлекеттiк мәртебесi бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" емес борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9636,2715 +9024,2519 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң және тиiстi рейтингілiк бағасы жоқ елдердiң қолма-қол шетел валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ұлттық Банкінің корреспонденттік шоттарындағы ақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "A+"-тен "A-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiндегi салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "A+"-тен "A-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi немесе басқа рейтингілік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi немесе басқа рейтингілік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдардың корреспонденттік шоттарындағы ақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәуекелдің І тобына жатқызылған дебиторлық берешекті қоспағанда, Қазақстан Республикасының жергiлiктi билiк органдарының дебиторлық берешегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi немесе басқа рейтингілік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдардың дебиторлық берешегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "A+"-тен "A-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық үкіметтерi шығарған, мемлекеттiк мәртебесi бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгінiң "A+"-тен "A-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының жергiлiктi билiк органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң жергiлiктi билiк органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушы баланста ұстап тұратын және Standard &amp; Poor's агенттiгiнің "ААА"-дан "AA-"-ке дейiнгі кредиттік рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттігінің ұлттық шәкілі бойынша "kzAAA"-дан "kzAA-"-ке дейінгі рейтингілік бағасы немесе басқа рейтингілік агенттіктердің бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12352,2333 +11544,2165 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тазартылмаған бағалы металдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қазақстан Даму Банкі" акционерлік қоғамы шығарған борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тен "ВВВ-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiндегi салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тен "ВВВ-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тен "А-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тен "А-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдардың корреспонденттік шоттарындағы ақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor'sагенттiгiнiң "А+"-тен "А-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тен "ВВВ-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық үкiметтерi шығарған, мемлекеттiк мәртебесi бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тен "ВВВ-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тен "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингі бар елдердiң жергiлiктi билiк органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А+"-тен "А-"-ке дейiнгі борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушы баланста ұстап тұратын және Standard &amp; Poor's агенттiгiнің "А+"-тен "А-"-ке дейiнгі кредиттік рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzA+"-тен "kzA-"-ке дейінгі рейтингілік бағасы немесе басқа рейтингілік агенттіктердің бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14686,2920 +13710,2714 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ+"-тен "В-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар және тиiстi рейтингілiк бағасы жоқ елдердiң орталық банктерiндегi салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгінiң "ВВ+"-тен</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "В-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегі рейтингi бар халықаралық қаржы ұйымдарындағы және тиiстi рейтингілiк бағасы жоқ халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А-" төмен борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының резидент ұйымдарындағы, тиiстi рейтингілiк бағасы жоқ Қазақстан Республикасының резидент ұйымдарындағы және Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тен "ВВ-"-ке дейiнгi борыштық рейтингі немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының бейрезидент ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А-" төмен борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының резидент ұйымдарының, тиiстi рейтингілiк бағасы жоқ Қазақстан Республикасының резидент ұйымдарының және Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тен "ВВ-"-ке дейiнгi борыштық рейтингі немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының бейрезидент ұйымдарының корреспонденттік шоттарындағы ақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "А-" төмен борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының резидент ұйымдарының, тиiстi рейтингілiк бағасы жоқ Қазақстан Республикасының резидент ұйымдарының және Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тен "ВВ-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының бейрезидент ұйымдарының дебиторлық берешегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке тұлғалардың дебиторлық берешегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ+"-тен "В-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердің және тиiстi рейтингілiк бағасы жоқ елдердiң орталық үкiметтерi шығарған мемлекеттiк мәртебесi бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тен "ВВ-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердің және тиiстi рейтингілiк бағасы жоқ елдердiң жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ+"-тен "В-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдары және тиiстi рейтингілiк бағасы жоқ халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгінiң "А-" төмен борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының резидент ұйымдары, тиiстi рейтингілiк бағасы жоқ Қазақстан Республикасының резидент ұйымдары және Standard &amp; Poor's агенттiгiнiң "ВВВ+"-тен "BB-"-ке дейiнгi борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингі бар Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушы баланста ұстап тұратын және Standard &amp; Poor's агенттiгiнің "ВВВ+"-тен "ВВВ-"-ке дейiнгі кредиттік рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzBBB+"-тен "kzBBB-"-ке дейінгі рейтингілік бағасы немесе басқа рейтингілік агенттіктердің бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлемдер бойынша есеп айырысулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негiзгi құрал-жабдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық қорлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыйақы және шығыстар сомасын алдын ала төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17607,3743 +16425,3490 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушының негiзгi қызметінің мақсаты үшiн сатып алынған және 38 Халықаралық қаржылық есептілік стандарттарына сәйкес келетін лицензиялық бағдарламалық қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "В-" төмен тәуелсiз рейтингi немесе басқа рейтингілік агенттіктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiндегi салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "В-" төмен борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ-" төмен борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының бейрезидент ұйымдарындағы және тиiстi рейтингілік бағасы жоқ Қазақстан Республикасының бейрезидент ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ-" төмен борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының бейрезидент ұйымдарының және тиiстi рейтингілік бағасы жоқ Қазақстан Республикасының бейрезидент ұйымдарының корреспонденттік шоттарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы қосымшаның ескертуінде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы қосымшаның ескертуінде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарының корреспонденттік шоттарындағы ақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ-" төмен борыштық рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының бейрезидент ұйымдарының және тиiстi рейтингілік бағасы жоқ Қазақстан Республикасының бейрезидент ұйымдарының дебиторлық берешегi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы қосымшаның ескертуінде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарының дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "В-" төмен тәуелсiз рейтингi бар немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық үкіметтерi шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгiнiң "ВВ-" төмен тәуелсiз рейтингi бар немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң жергiлiктi билiк органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгінiң "В-" төмен борыштық рейтингi бар немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Standard &amp; Poor's агенттiгінiң "ВВ-" төмен борыштық рейтингi бар немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi бар Қазақстан Республикасының бейрезидент ұйымдары және тиiстi рейтингілік бағасы жоқ Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы қосымшаның ескертуінде көрсетілген шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушы баланста ұстап тұратын және Standard &amp; Poor's агенттiгiнің "ВВ+"-тен "ВВ-"-ке дейiнгі кредиттік рейтингi немесе басқа рейтингілік агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе Standard &amp; Poor's агенттiгiнің ұлттық шәкілі бойынша "kzВВ+"-тен "kzВВ-" дейінгі рейтингілік бағасы немесе басқа рейтингілік агенттіктердің бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы нысанның 51-жолында көрсетілген деңгейден төмен рейтингілік бағасы бар, сондай-ақ рейтингілік бағасы жоқ, қор биржасының ресми тізімі "Негізгі" алаңының "борыштық бағалы қағаздар" секторына енгізілген мемлекеттік емес борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, мынадай талаптарға сәйкес келетін Қазақстан Республикасы ұйымдарының мемлекеттік емес борыштық бағалы қағаздары:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) борыштық бағалы қағаздар эмитенті қаржылық есептілікті ҚЕХС немесе АҚШ ҚЕС сәйкес жасайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) осы жолдың 1) тармақшысының талаптарына сәйкес жасалған борыштық бағалы қағаздар эмитентінің қаржылық есептілігінің аудитін қор биржасымен танылатын аудиторлық ұйымдар тізбесіне кіретін аудиторлық ұйымдардың бірі жүргізеді;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) борыштық бағалы қағаздар эмитенті аудиторлық есеппен расталған, қор биржасының ішкі құжаттарымен белгіленген кезеңдердегі эмитенттің қаржылық есептілігін немесе аралық қаржылық ақпаратқа шолу жасау бойынша аудитордың есебін (эмитенттің аралық қаржылық есептілігінің толық топтамасын) ұсынған;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) борыштық бағалы қағаздар эмитенті акционерлерінің жалпы жиналысында бекітілген корпоративтік басқару кодексінің болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) борыштық бағалы қағаздар эмитентінің құрылтай құжаттарында және (немесе) бағалы қағаздар шығарылымының проспектісінде бағалы қағаздардың меншік иелерінің оларды иеліктен шығару (тапсыру) құқықтарына нұқсан келтіретін немесе шектейтін нормалар болмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа қаржы құралдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="11032" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="212" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бiрiншi басшы немесе есепке қол қоюға уәкілетті тұлға </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -22665,244 +21230,244 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұйымдастырушы активтерiнiң</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кестесі нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z234" w:id="116"/>
+    <w:bookmarkStart w:name="z234" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме Салымдардың кредиттiк тәуекел дәрежесi бойынша мөлшерленген сауда-саттықты ұйымдастырушының активтерiнiң кестесi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z235" w:id="117"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z235" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z236" w:id="118"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z236" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме (бұдан әрі - Түсіндірме) "Салымдардың кредиттiк тәуекел дәрежесi бойынша мөлшерленген сауда-саттықты ұйымдастырушының активтерiнiң кестесi" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z237" w:id="119"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z237" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасы Заңының 9-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z238" w:id="120"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z238" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды тоқсан сайын есепті кезеңнің соңына сауда-саттықты ұйымдастырушы толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z239" w:id="121"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z239" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды толтыру кезінде пайдаланылатын өлшем бірлігі мың теңгемен белгіленеді. 500 (бес жүз) теңгеден аз сома 0 (нөлге) дейін дөңгелектенеді, ал 500 (бес жүз) теңгеге тең және одан жоғары сома 1000 (бір мың) теңгеге дейін дөңгелектенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z240" w:id="122"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z240" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанға бірінші басшы немесе есепке қол қоюға уәкілетті тұлға, бас бухгалтер және орындаушы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z241" w:id="123"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z241" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z242" w:id="124"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z242" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сауда-саттықты ұйымдастырушыда осы тармаққа сәйкес түзетiлген қамтамасыз ету құнын анықтауға мүмкiндiк беретiн осыған ұқсас есепке алу жүйесi болғанда, сауда-саттықты ұйымдастырушыда түзетiлген құны аталған активтер мөлшерінің 50 (елу) пайызынан кем емес болатын қамтамасыз етуi бар (Нысанның 1, 2, 3, 4, 5, 6, 9, 10, 11, 12-жолдарында көрсетiлген активтер түрiндегi) салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар түзетiлген қамтамасыз ету құнын шегергенде, тәуекел дәрежесi бойынша мөлшерленген активтер есебiне енгiзiлуi мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қамтамасыз етудің түзетiлген құны (Нысанның 1, 2, 3, 4, 5, 6, 9, 10, 11, 12-жолдарында көрсетiлген активтер түрiндегi) мыналарға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22949,228 +21514,228 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамтамасыз етуге берiлген тазартылған қымбат металдардың нарықтық құнының 85 (сексен бес) пайызына тең болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоғарыда аталған салымдардың, дебиторлық берешектiң, сатып алынған бағалы қағаздардың қамтамасыз етiлмеген бөлiгi салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес келетін Тәуекел дәрежесi бойынша Нысанға сай мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="125"/>
+    <w:bookmarkStart w:name="z243" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қарсы агенттен төмен тәуекел дәрежесi бар ұйымдар кепiлдiк берген (сақтандырылған) сауда-саттықты ұйымдастырушының инвестицияларының есебiне енгiзiлмеген салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, заемдар, инвестициялар тәуекел дәрежесi бойынша (сауда-саттықты ұйымдастырушының инвестицияларының есебiне енгiзiлмеген салымдардың, дебиторлық берешектiң, сатып алынған бағалы қағаздардың, заемдардың, инвестициялардың кепiлдiк берілген (сақтандырылған) сомасын шегергендегi) сараланған активтердiң есебiне борышкердің тәуекелi бойынша енгiзiлуi мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауда-саттықты ұйымдастырушының инвестицияларының есебiне енгiзiлмеген салымдардың, дебиторлық берешектiң, сатып алынған бағалы қағаздардың, заемдардың, инвестициялардың кепiлдiк берілген (сақтандырылған) сомасы тиiстi кепiлгердiң (сақтандырылушының) дебиторлық берешегiнiң тәуекел дәрежесi бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="126"/>
+    <w:bookmarkStart w:name="z244" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қазақстан Республикасының мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z245" w:id="127"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z245" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оффшорлық аймақтың аумағында заңды тұлға ретiнде тiркелген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z246" w:id="128"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z246" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жекелей алғанда жарғылық капиталға қатысу үлесінің 5 (бес) пайызынан астамын иеленушi оффшорлық аймақ аумағында тiркелген заңды тұлғаларға тәуелді немесе оффшорлық аймақ аумағында тiркелген заңды тұлғаға қатысты еншiлес болып табылатын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z247" w:id="129"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z247" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оффшорлық аймақ азаматтары болып табылатын бейрезиденттерiне ұсынылған, Түсiндiрменiң 6-тармағында көрсетiлген салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар Түсiндiрменiң 6-тармағында көрсетiлген қамтамасыз ету болуына қарамастан, Нысанға сәйкес тәуекел дәрежесi бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z248" w:id="130"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z248" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қазақстан Республикасының мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z249" w:id="131"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z249" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оффшорлық аймақ аумағында заңды тұлға ретiнде тiркелген, бiрақ Standard &amp; Poor's агенттiгiнiң "AA-" төмен емес борыштық рейтингi бар немесе басқа рейтингілік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар немесе мiндеттемелердің барлық сомасын қамтамасыз ету үшін, аталған деңгейден төмен емес борыштық рейтингi бар бас ұйымның тиiстi кепiлі бар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z250" w:id="132"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z250" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жекелей алғанда жарғылық капиталға қатысу үлесінің 5 (бес) пайызынан астамын иеленушi, оффшорлық аймақ аумағында тiркелген заңды тұлғаға тәуелді болып табылатын немесе оффшорлық аймақ аумағында тiркелген заңды тұлғаға қатысты еншiлес болып табылатын, бiрақ аталған деңгейден төмен емес борыштық рейтингi бар немесе мiндеттемелердің барлық сомасын қамтамасыз ету үшін борыштық рейтингi осы тармақтың 1) тармақшасында аталған деңгейден төмен емес бас ұйымның тиiстi кепiлi бар, оффшорлық аймақ аумағында тiркелген заңды тұлғалар болып табылатын Қазақстан Республикасының бейрезиденттерiне немесе Нысанға Ескертуде белгіленген оффшорлық аумақтар тізбесіне енгізілген не Экономикалық ынтымақтастық және даму ұйымымен ақпарат алмасу жөнінде міндеттемелер қабылдамаған оффшорлық аймақтардың тізбесіне не жекелей алғанда жарғылық капиталға қатысу үлесінің 5 (бес) пайызынан астамын иеленушi, заңды тұлғаға қатысты тәуелді болып табылатын ұйымдарға енгізілген мемлекеттердің азаматтары не аталған оффшорлық аймақтардың аумағында тiркелген заңды тұлғаларға қатысты еншiлес болып табылатын Қазақстан Республикасының бейрезиденттерiне қойылатын талаптарды қоспағанда, бейрезиденттерiне ұсынылған Түсiндiрменiң 6-тармағында көрсетiлген салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар тәуекелдің нөл дәрежесi бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23405,68 +21970,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидалары мен әдістемелеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="133"/>
+    <w:bookmarkStart w:name="z252" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан Кредиттік тәуекел деңгейі бойынша мөлшерленген сауда-саттықты ұйымдастырушының шартты және ықтимал міндеттемелерінің кестесі Есепті кезең: 20 ___ жылғы "___" ___________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: TA-2_ОТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23663,209 +22228,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мың теңге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="175"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баптардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конверсия коэффициенті пайызбен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23904,423 +22470,395 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Үкіметі, Қазақстан Республикасының Ұлттық Банкі шығарған бағалы қағаздарды немесе "Standard &amp; Poor's" агенттiгiнiң "АА-"-ден деңгейiндегі және одан жоғарғы тәуелсiз рейтингi немесе басқа рейтингтiк агенттiктердiң бiрiнiң осындай деңгейдегi рейтингi бар шетел мемлекеттерiнiң орталық үкiметтерi және орталық банктері шығарған бағалы қағаздарды сатып алу не сату бойынша шартты (ықтимал) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушының талабы бойынша кез келген сәтте болдырмауға жататын заемдар мен салымдарды сауда-саттықты ұйымдастырушының болашақта орналастыруы бойынша ықтимал (шартты) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24328,437 +22866,413 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтеу мерзiмi 1 жылдан кем заемдар мен салымдарды сауда-саттықты ұйымдастырушының болашақта орналастыруы бойынша ықтимал (шартты) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="509" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушымен шартты міндеттемелер шоттарында ұсталынатын және "Standard &amp; Poor's" агенттігінің "ААА"-дан</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "АА-"-ға дейінгі кредиттік рейтингі немесе басқа рейтинг агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе "Standard &amp; Poor's" агенттiгiнің ұлттық шәкілі бойынша "kzAAA"-дан "kzAA-" дейінгі рейтингтік бағасы немесе басқа рейтинг агенттіктердің бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24766,423 +23280,395 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтеу мерзiмi 1 жылдан астам заемдар мен салымдарды сауда-саттықты ұйымдастырушының болашақта орналастыруы бойынша ықтимал (шартты) мiндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушымен шартты міндеттемелер шоттарында ұсталынатын және "Standard &amp; Poor's" агенттігінің "А+"-тен "А-"-ға дейінгі кредиттік рейтингі немесе басқа рейтинг агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе "Standard &amp; Poor's" агенттiгiнің ұлттық шәкілі бойынша "kzA+"-тен "kzA-" дейінгі рейтингтік бағасы немесе басқа рейтинг агенттіктердің бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25190,1232 +23676,1153 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV-топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушы қаржы құралдарын керi сатып алу міндеттемесімен сауда-саттықты ұйымдастырушының сатуы туралы келісім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушымен шартты міндеттемелер шоттарында ұсталынатын және "Standard &amp; Poor's" агенттігінің "ВВВ+"-тен "ВВВ-"-ға дейінгі кредиттік рейтингі немесе басқа рейтинг агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе "Standard &amp; Poor's" агенттiгiнің ұлттық шәкілі бойынша "kzBBB+"-тен "kzBBB-" дейінгі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рейтингтік бағасы немесе басқа рейтинг агенттіктердің бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушының өзге аккредитивтерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушының өзге шартты (ықтимал) мiндеттемелерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушымен шартты міндеттемелер шоттарында ұсталынатын және "Standard &amp; Poor's" агенттігінің "ВВ+"-тен</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "ВВ-"-ға дейінгі кредиттік рейтингі немесе басқа рейтинг агенттiктердің бiрiнiң осыған ұқсас деңгейдегi рейтингi немесе "Standard &amp; Poor's" агенттiгiнің ұлттық шәкілі бойынша "kzBB+"-тен "kzBB-" дейінгі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рейтингтік бағасы немесе басқа рейтинг агенттіктердің бірінің ұлттық шәкілі бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="10868" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиынтығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="509" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="175" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бiрiншi басшы немесе есепке қол қоюға уәкілетті тұлға </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -26773,264 +25180,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>міндеттемелерінің кестесі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="134"/>
+    <w:bookmarkStart w:name="z254" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме Кредиттік тәуекел деңгейі бойынша мөлшерленген сауда-саттықты ұйымдастырушының шартты және ықтимал міндеттемелерінің кестесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z255" w:id="135"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z255" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z256" w:id="136"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z256" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме (бұдан әрі - Түсіндірме) "Кредиттік тәуекел деңгейі бойынша мөлшерленген сауда-саттықты ұйымдастырушының шартты және ықтимал міндеттемелерінің кестесі" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z257" w:id="137"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z257" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасы Заңының 9-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z258" w:id="138"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z258" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды тоқсан сайын есепті кезеңнің соңына сауда-саттықты ұйымдастырушы толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z259" w:id="139"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z259" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды толтыру кезінде пайдаланылатын өлшем бірлігі мың теңгемен белгіленеді. 500 (бес жүз) теңгеден аз сома 0 (нөлге) дейін дөңгелектенеді, ал 500 (бес жүз) теңгеге тең және одан жоғары сома 1000 (бір мың) теңгеге дейін дөңгелектенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z260" w:id="140"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z260" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанға бірінші басшы немесе есепке қол қоюға уәкілетті тұлға, бас бухгалтер және орындаушы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z261" w:id="141"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z261" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z262" w:id="142"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z262" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Депозиттер мен заемдарды келешекте орналастыру-алу бойынша, бағалы қағаздарды сатып алу-сату бойынша және валюталық құндылықты сатып алу-сату бойынша шоттар бөлігінде баланстан тыс міндеттемелер бойынша тәуекел деңгейін анықтауда, еспке ағымдағы және жүйелі екі ай ішінде пайда болатын міндеттемелерді алу қажет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z263" w:id="143"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z263" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Заем" деген анықтамада сауда-саттықты ұйымдастырушының заем, лизинг, факторинг, форфейтинг операцияларды жүзеге асыруы түсіндіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27265,68 +25672,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидалары мен әдістемелеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="144"/>
+    <w:bookmarkStart w:name="z266" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан Кредиттік тәуекелді ескеріп мөлшерленген, туынды қаржы құралдарын ашып жазу Есепті кезең: 20 ___ жылғы "___" ___________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: TA-3_ОТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27523,6458 +25930,5801 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мың теңгемен)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="681"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2287"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Баптардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туынды қаржы құралдарының номиналды құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туынды қаржы құралдарына арналған кредиттік тәуекел коэффициенті пайызбен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туынды қаржы құралдарына арналған кредиттік тәуекелді ескерген сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туынды қаржы құралдарының нарықтық құны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1823" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы Қағидаларға 1-қосымшаға сәйкес қарсы агент үшін пайыздағы кредиттік тәуекел коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепке сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5=3*4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1823" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2287" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8=(5+6)*7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылға дейінгі өтеу мерзімі бар мемлекеттік бағалы қағаздармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылдан 5 (бес) жылға дейінгі өтеу мерзімі бар мемлекеттік бағалы қағаздармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 (бес) жылдан астам өтеу мерзімі бар мемлекеттік бағалы қағаздармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылға дейінгі өтеу мерзімі бар валюталық мәмілелермен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылдан 5 (бес) жылға дейінгі өтеу мерзімі бар валюталық мәмілелермен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 (бес) жылдан астам өтеу мерзімі бар валюталық мәмілелермен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылға дейінгі өтеу мерзімі бар пайыздық мәмілелермен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылдан 5 (бес) жылға дейінгі өтеу мерзімі бар пайыздық мәмілелермен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 (бес) жылдан астам өтеу мерзімі бар пайыздық мәмілелермен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылға дейінгі өтеу мерзімі бар мемлекеттік емес бағалы қағаздармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылдан 5 (бес) жылға дейінгі өтеу мерзімі бар мемлекеттік емес бағалы қағаздармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 (бес) жылдан астам өтеу мерзімі бар мемлекеттік емес бағалы қағаздармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылға дейінгі өтеу мерзімі бар қымбат металдармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылдан 5 (бес) жылға дейінгі өтеу мерзімі бар қымбат металдармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 (бес) жылдан астам өтеу мерзімі бар қымбат металдармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылға дейінгі өтеу мерзімі бар өзге операциялармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (бір) жылдан 5 (жылға) дейінгі өтеу мерзімі бар өзге операциялармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3651" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 (жылдан) астам өтеу мерзімі бар өзге операциялармен байланысты туынды қаржы құралдармен жасалатын операциялар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кредиттік тәуекелді ескеріп мөлшерленген туынды қаржы құралдарының жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="683" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1049" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1823" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2287" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бiрiншi басшы немесе есепке қол қоюға уәкілетті тұлға </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -34293,264 +32043,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құралдарын ашып жазу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="145"/>
+    <w:bookmarkStart w:name="z268" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме Кредиттік тәуекелді ескеріп мөлшерленген, туынды қаржы құралдарын ашып жазу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z269" w:id="146"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z269" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z270" w:id="147"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z270" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме (бұдан әрі - Түсіндірме) "Кредиттік тәуекелді ескеріп мөлшерленген, туынды қаржы құралдарын ашып жазу" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z271" w:id="148"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z271" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасы Заңының 9-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z272" w:id="149"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z272" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды тоқсан сайын есепті кезеңнің соңына сауда-саттықты ұйымдастырушы толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z273" w:id="150"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z273" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды толтыру кезінде пайдаланылатын өлшем бірлігі мың теңгемен белгіленеді. 500 (бес жүз) теңгеден аз сома 0 (нөлге) дейін дөңгелектенеді, ал 500 (бес жүз) теңгеге тең және одан жоғары сома 1000 (бір мың) теңгеге дейін дөңгелектенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z274" w:id="151"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z274" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанға бірінші басшы немесе есепке қол қоюға уәкілетті тұлға, бас бухгалтер және орындаушы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z275" w:id="152"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z275" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z276" w:id="153"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z276" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Туынды қаржы құралдары бойынша кредиттік тәуекел номиналды контракты құнын есептік күннен валюталау күніне дейін қалған мерзіміне байланысты коэффициенттерге көбейту жолымен есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z277" w:id="154"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z277" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы кестеде келтірілген санаттардың біреуіне де жатпайтын туынды қаржы құралдармен операциялар "Өзге мәмілелер" деген санатта көрсетілген кредиттік тәуекелдің коэффициенттері бойынша мөлшерленуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34785,87 +32535,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидалары мен әдістемелеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="155"/>
+    <w:bookmarkStart w:name="z280" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ағымдағы өтімділік коэффициентін ашып жазу Есепті кезең: 20 ___ жылғы "___" ___________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: TA-4_ОТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -35062,8537 +32812,7313 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мың теңге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="258"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3934"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары өтімді активтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3391" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттыққа қатысушылардың сауда-саттықты ұйымдастырушының корреспонденттік шоттарындағы ақшалары бойынша сауда-саттықты ұйымдастырушының сауда-саттыққа қатысушылары алдындағы міндеттемелерінің сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3229" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушы өзінің қаражатымен жауапкершілікті көтеретін, сауда-саттыққа қатысушылардың сауда-саттықты ұйымдастырушыға қоятын нетто-талаптарының сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3934" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушысымен техникалық іркіліс басталу нәтижесінде өтеуге жататын мүше болудың барлық санаты бойынша сауда-саттықты ұйымдастырушының мүшелеріне келтірген барынша жоғарғы шығынның сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиынтығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орташа айлық шаманың жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс күндерінің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="258" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="905" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағымдағы өтімділік коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="583" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бiрiншi басшы немесе есепке қол қоюға уәкілетті тұлға </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -43918,303 +40444,303 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коэффициентін ашып жазу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z282" w:id="156"/>
+    <w:bookmarkStart w:name="z282" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ағымдағы өтімділік коэффициентін ашып жазу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z283" w:id="157"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z283" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z284" w:id="158"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z284" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме (бұдан әрі - Түсіндірме) "К2 ағымдағы өтімділік коэффициентін ашып жазу" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z285" w:id="159"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z285" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасы Заңының 9-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z286" w:id="160"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z286" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды тоқсан сайын есепті кезеңнің соңына сауда-саттықты ұйымдастырушы толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z287" w:id="161"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z287" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды толтыру кезінде пайдаланылатын өлшем бірлігі мың теңгемен белгіленеді. 500 (бес жүз) теңгеден аз сома 0 (нөлге) дейін дөңгелектенеді, ал 500 (бес жүз) теңгеге тең және одан жоғары сома 1000 (бір мың) теңгеге дейін дөңгелектенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z288" w:id="162"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z288" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанға бірінші басшы немесе есепке қол қоюға уәкілетті тұлға, бас бухгалтер және орындаушы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z289" w:id="163"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z289" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z290" w:id="164"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z290" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сауда-саттықты ұйымдастырушының ағымдағы өтімділік коэффициенті осы Ереженің 8-тармағына сәйкес ай сайын есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z291" w:id="165"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z291" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жоғары өтімді активтерді есептеу осы Қағидалардың 9-тармағына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z292" w:id="166"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z292" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. K2 коэффициенті бойынша көрсеткіштерді есептеу алдыңғы жұмыс күнінің соңындағы әрбір жұмыс күні, сондай-ақ ағымдағы жұмыс күнінің алдындағы кез келген күндердің соңында жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -44449,68 +40975,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидалары мен әдістемелеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="167"/>
+    <w:bookmarkStart w:name="z295" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан Пруденциалдық нормативтерді орындау есебі Есепті кезең: 20 ___ жылғы "___" ___________ жағдай бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: TA-5_ОТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -44707,2947 +41233,2787 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мың теңге)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1937"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1249"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сома</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сатып алынған меншікті жай акцияларды шегергенде, жай акциялар бөлігіндегі жарғылық капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сатып алынған меншікті артықшылық берілген акцияларды шегергенде, артықшылық берілген акциялар бөлігіндегі жарғылық капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша капитал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өткен жылдардың бөлінбеген таза кірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өткен жылдардың шығыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өткен жылдардың таза кірісі есебінен қалыптастырылған қорлар, резервтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағымдағы жылдың бөлінбеген таза кірісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағымдағы жылдың шығыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негiзгi қызметтің мақсаты үшiн сатып алынған лицензиялық бағдарламалық қамтамасыз етуді қоспағанда, материалдық емес активтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушының заңды тұлғаның акцияларына (жарғылық капиталдағы қатысу үлесіне) инвестициялары (сауда-саттықты ұйымдастырушының салымдары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушының меншікті капиталы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кредиттік тәуекел деңгейі бойынша мөлшерленген активтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кредиттік тәуекел деңгейі бойынша мөлшерленген шартты және ықтимал міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кредиттік тәуекел деңгейі бойынша мөлшерленген туынды қаржы құралдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соңғы өткен үш жылдағы сауда-саттықты ұйымдастырушының сауда жүйесіндегі қаржы құралдармен сауда-саттықтың жылдық көлемінің шамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Операциялық тәуекел</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К1 меншікті капиталдың жеткіліктілігі коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары өтімді активтердің орташа айлық мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттыққа қатысушылардың сауда-саттықты ұйымдастырушының корреспонденттік шоттарындағы ақшалары бойынша сауда-саттықты ұйымдастырушының сауда-саттыққа қатысушылары алдындағы міндеттемелерінің орташа айлық сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушы өзінің қаражатымен жауапкершілікті көтеретін, сауда-саттыққа қатысушыларының сауда-саттықты ұйымдастырушыға қоятын нетто-талаптарының орташа айлық сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сауда-саттықты ұйымдастырушысымен техникалық іркіліс басталу нәтижесінде өтеуге жататын мүше болудың барлық санаты бойынша сауда-саттықты ұйымдастырушының мүшелеріне келтірілген барынша жоғарғы шығынның орташа айлық сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүше болудың барлық санаттары бойынша сауда-саттықты ұйымдастырушының мүшелерінің саны (бірлікпен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1937" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9114" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 К2 ағымдағы өтімділік коэффициенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1249" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бiрiншi басшы немесе есепке қол қоюға уәкілетті тұлға </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -47953,344 +44319,344 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орындау есебі нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="168"/>
+    <w:bookmarkStart w:name="z297" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме Пруденциалдық нормативтерді орындау есебі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z298" w:id="169"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z298" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z299" w:id="170"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z299" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме (бұдан әрі - Түсіндірме) "Пруденциалдық нормативтерді орындау есебі" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі - Нысан) толтыру бойынша бірыңғай талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z300" w:id="171"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z300" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасы Заңының 9-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z301" w:id="172"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z301" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды тоқсан сайын есепті кезеңнің соңына сауда-саттықты ұйымдастырушы толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z302" w:id="173"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z302" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды толтыру кезінде пайдаланылатын өлшем бірлігі мың теңгемен белгіленеді. 500 (бес жүз) теңгеден аз сома 0 (нөлге) дейін дөңгелектенеді, ал 500 (бес жүз) теңгеге тең және одан жоғары сома 1000 (бір мың) теңгеге дейін дөңгелектенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z303" w:id="174"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z303" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанға бірінші басшы немесе есепке қол қоюға уәкілетті тұлға, бас бухгалтер және орындаушы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z304" w:id="175"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z304" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z305" w:id="176"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z305" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 3-бағанда есептік кезеңнің соңғы күнтізбелік күнінің соңындағы деректер толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z306" w:id="177"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z306" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 11-жол осы Қағидалардың 6-тармағының 1) тармақшасының талаптарына сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z307" w:id="178"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z307" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 12, 13, 14-жолдар осы Қағидалардың 6-тармағының 2) тармақшасының талаптарына сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z308" w:id="179"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z308" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 16-жол осы Қағидалардың 6-тармағының 3) тармақшасының талаптарына сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z309" w:id="180"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z309" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 17-жол осы Қағидалардың 6-тармағының талаптарын ескере отырып толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z310" w:id="181"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z310" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 23-жол осы Қағидалардың 8, 9 және 9-1-тармақтарының талаптарына сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -48884,128 +45250,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 75 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="182"/>
+    <w:bookmarkStart w:name="z318" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ерте ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z319" w:id="183"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z319" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ерте ден қою шараларын көздейтін іс-шаралар жоспарын мақұлдау қағидалары (бұдан әрі - Қағидалар) "Сақтандыру қызметі туралы" 200 жылғы 18 желтоқсандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Заң) әзірленді және қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органның (бұдан әрі - уәкілетті орган) сақтандыру (қайта сақтандыру) ұйымының және (немесе) оның акционерлерінің, сақтандыру холдингінің және (немесе) оның ірі қатысушыларының сақтандыру (қайта сақтандыру) ұйымының (сақтандыру тобының) қаржылық орнықтылығын арттыру, оның қаржылық жағдайының нашарлауына және сақтандыру қызметіне (сақтандыру тобының қызметіне) байланысты тәуекелдердің өсуін болдырмау бойынша ерте ден қою шараларын көздейтін іс-шаралар жоспарын (бұдан әрі - іс-шаралар жоспары) мақұлдау тәртібін айқындайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z320" w:id="184"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z320" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сақтандыру (қайта сақтандыру) ұйымы және (немесе) оның акционерлері, сақтандыру холдингі және (немесе) оның ірі қатысушылары іс-шаралар жоспарын әзірлейді және уәкілетті органға мақұлдау үшін ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс-шаралар жоспарында төмендегілермен шектелмей, мынадай ақпарат қамтылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -49142,164 +45508,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган сақтандыру (қайта сақтандыру) ұйымы және (немесе) оның акционерлері, сақтандыру холдингі және (немесе) оның ірі қатысушылары қарастыруға ұсынған іс-шаралар жоспарымен келіспеген жағдайда, уәкілетті орган ол бойынша жазбаша ескертулер жібереді не іс-шаралар жоспарын пысықтау мақсатында оны сақтандыру (қайта сақтандыру) ұйымымен және (немесе) оның акционерлерімен, сақтандыру холдингімен және (немесе) оның ірі қатысушыларымен бірлесіп талқылайды. Бұл ретте сақтандыру (қайта сақтандыру) ұйымы және (немесе) оның акционерлері, сақтандыру холдингі және (немесе) оның ірі қатысушылары уәкілетті органның ескертулерін жою үшін іс-шаралар жоспарын түзетеді немесе ондай ескертулермен келіспеген жағдайда өздерінің негіздемелерін береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган сақтандыру (қайта сақтандыру) ұйымы және (немесе) оның акционерлері, сақтандыру холдингі және (немесе) оның ірі қатысушылары ұсынған іс-шаралар жоспарын жазбаша нысанда мақұлдайды немесе мақұлдаусыз қалдырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="185"/>
+    <w:bookmarkStart w:name="z321" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Сақтандыру (қайта сақтандыру) ұйымының (сақтандыру тобының) қаржылық жағдайының нашарлауына әсер ететін факторларды өздігінен анықтаған жағдайда, сақтандыру (қайта сақтандыру) ұйымы және (немесе) оның акционерлері, сақтандыру холдингі және (немесе) оның ірі қатысушылары көрсетілген факторлар анықталған күннен бастап 5 (бес) жұмыс күні ішінде уәкілетті органға Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде көзделген іс-шаралар жоспарын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z322" w:id="186"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z322" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сақтандыру (қайта сақтандыру) ұйымының қаржылық жағдайының нашарлауына әсер ететін факторлар анықталған жағдайда, оларға қатысты жазбаша келісім немесе пруденциалдық нормативтерді және басқа да сақталуы міндетті нормалар мен лимиттерді бұзумен байланысты қолданылған жазбаша келісім немесе жазбаша ұйғарым шеңберінде ұсынылған іс-шаралар жоспары нысанында қаржылық жай-күйін жақсарту және (немесе) тәуекелдерді азайту бойынша шаралар, сақтандырудың барлық сыныптары бойынша лицензияның қолданылуын тоқтата тұру, консервациялау, акцияларын мәжбүрлеп сатып алу түріндегі санкциялар қолданылып отырған сақтандыру (қайта сақтандыру) ұйымдары бойынша, сондай-ақ уәкілетті органға сақтандыру (қайта сақтандыру) ұйымын ерікті түрде қайта ұйымдастыруды не таратуды жүргiзуге рұқсат алуға өтiнiшхат берілген жағдайда іс-шаралар жоспарын ұсыну талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -49621,35 +45987,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>