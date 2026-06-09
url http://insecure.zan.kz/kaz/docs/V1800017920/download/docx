--- v1 (2026-03-04)
+++ v2 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ad4029" w14:textId="1ad4029">
+    <w:p w14:paraId="663a4b6" w14:textId="663a4b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1838,118 +1838,364 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі); жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 25.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkStart w:name="z217" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2. Орталық депозитарий орталық депозитарийдің қағидалар жинағында белгіленген тәртіппен және шарттарда инвесторлар үшін цифрлық қаржы активтері туралы ақпарат беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-2-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3. Орталық депозитарий цифрлық активтерді, оның ішінде Ұлттық стратегиялық крипторезервтің құрамына кіретін активтерді есепке алу және сақтау жөніндегі қызметті, сондай-ақ осы қаулыға, сондай-ақ орталық депозитарий қағидаларының жиынтығына сәйкес өзге де функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-3-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-4. Цифрлық қаржы активтерін ұстаушылар тізілімдерінің жүйесін қалыптастыру, жүргізу және сақтау жөніндегі қызметті жүзеге асыру тәртібі Орталық депозитарийдің қағидалар жинағында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 6-4-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Орталық депозитарийдің депозитарлық қызметі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Орталық депозитарий депозитарлық қызметті жүзеге асыру барысында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) депоненттерге қаржы құралдарының номиналдық ұстау қызметтерін көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1978,90 +2224,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік эмиссиялық бағалы қағаздарға депозитарлық қызмет көрсетуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының бағалы қағаздар рыногы туралы заңнамасына сәйкес өзге де қызметтің түрлерін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="18"/>
+    <w:bookmarkStart w:name="z88" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1. Орталық депозитарий клиентке қолма-қол ақшасыз шетел валютасын сатып алу немесе сату бойынша қызметтер көрсетуді Нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 18512 болып тіркелген, "Қазақстан Республикасында валюталық операцияларды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 30 наурыздағы № 40 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, банктік шот шартында және орталық депозитарийдің қағидалар жинағында көзделген тәртіппен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Валюталық бақылау агентінің функцияларын орындайтын уәкілетті банк ретінде танылатын орталық депозитарий Нормативтік құқықтық актілерін мемлекеттік тіркеу тізілімінде № 18544 болып тіркелген, "Қазақстан Республикасында валюталық операцияларды мониторингтеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 10 сәуірдегі № 64 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2118,70 +2364,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="19"/>
+    <w:bookmarkStart w:name="z89" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2. Орталық депозитарийдің құжаттамалық нысанда шығарылған қаржы құралдарын сақтау жөнінде қызметтер көрсетуі Қазақстан Республикасының Азаматтық кодексінде (Ерекше бөлім), "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңында және орталық депозитарийдің қағидалар жинағында көзделген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2220,366 +2466,402 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="21"/>
+    <w:bookmarkStart w:name="z19" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Орталық депозитарийдің ұйымдық құрылымына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z221" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) депозитарлық қызметті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z156" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z222" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаржы құралдарымен мәмілелерді тіркеу кезінде, қаржы құралдары бойынша кірісті төлеу және оларды өтеу кезінде ақша аударымдарын жүзеге асыруды, сондай-ақ депоненттердің және олардың клиенттерінің ақшасын есепке алуға және сақтауға арналған ағымдағы шоттарды ашуды және жүргізуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z223" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағалы қағаздарды, цифрлық қаржы активтерін ұстаушылар тiзiлiмдерiнiң жүйесін және жауапкершілігі шектеулі серіктестігі қатысушыларының тізілімін жүргізуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z224" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы құралдарымен мәмілелер бойынша клирингтік қызметті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z159" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z225" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тәуекелдерді басқаруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z160" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z226" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ішкі аудитті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...73 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z227" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кастодиандық қызметті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z228" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) цифрлық қаржы активтері платформасының операторы ретінде цифрлық қаржы активтерін шығарылымын тіркеуді жүзеге асыратын жекелеген бөлімшелер кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z229" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 4) тармақшасында көрсетілген бөлімшенің болуы туралы талап орталық депозитарийге қаржы құралдарымен мәмілелер бойынша клирингтік қызметті жүзеге асыру кезінде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z230" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінің 7) тармақшасында көрсетілген бөлімшенің болуы туралы талап орталық депозитарийге оның кастодиандық қызметке лицензиясы болған кезде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z231" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржы құралдарымен мәмілелер бойынша клирингтік қызметті жүзеге асыратын бөлімшені және кастодиандық қызметті жүзеге асыратын бөлімшені қоспағанда, осы тармақтың бірінші бөлігінде көрсетілген бөлімшелердің қызметкерлері басқа бөлімшелер қызметкерлерінің функциялары мен міндеттерін қоса атқармайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="28"/>
+    <w:bookmarkStart w:name="z20" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Орталық депозитарий өз активтерінің есебінен қаржы құралдарымен мәмілелерді жүзеге асыру бойынша инвестициялық шешімдерді қабылдау үшін құрамында 3 (үш) адамнан кем болмайтын инвестициялық комитетті құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z21" w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z21" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Инвестициялық комитеттің құрамына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орталық депозитарийдің атқарушы органының мүшелері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2590,70 +2872,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орталық депозитарийдің тәуекелдерді басқаруды жүзеге асыратын бөлімшесінің басшысы кіреді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инвестициялық комитеттің мүшелерін сайлауды орталық депозитарийдің атқарушы органы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="30"/>
+    <w:bookmarkStart w:name="z22" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Орталық депозитарий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық-талдамалық қызметтерді көрсететін ұйымдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2664,382 +2946,672 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орталық депозитарийдің қызметіне техникалық қолдау көрсетуді жүзеге асыратын ұйымдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) клирингтік немесе есеп айырысу ұйымдарын қоспағанда, заңды тұлғалардың құрылуына және қызметіне араласпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="31"/>
+    <w:bookmarkStart w:name="z23" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Орталық депозитарий Бағалы қағаздар рыногы туралы заңның </w:t>
+      12. Орталық депозитарий бағалы қағаздар нарығы туралы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тармағына сәйкес уәкілетті органның нормативтік құқықтық актісімен бекітілген бағалы қағаздарды ұстаушылар тiзiлiмдерiнiң жүйесін жүргізу жөніндегі қызметті жүзеге асыру тәртібіне сәйкес бағалы қағаздарды ұстаушылар тiзiлiмдерiнiң жүйесін жүзеге асырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+        <w:t xml:space="preserve"> 5 және 5-1-тармақтарына, Қазақстан Республикасындағы цифрлық активтер туралы Заңның 5-бабының 2) және 3) тармақшаларына, уәкілетті органның нормативтік құқықтық актілеріне және Орталық депозитарийдің қағидалар жинағына сәйкес бағалы қағаздар мен цифрлық қаржы активтерін ұстаушылар тізілімдерінің жүйесін жүргізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.10.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="32"/>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1. Орталық депозитарий бағалы қағаздармен және өзге де қаржы құралдарымен сауданы ұйымдастыру қызметі шеңберінде мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшаның қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(01.05.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) биржадан тыс бағалы қағаздар нарығының интеграцияланған ақпараттық жүйесін пайдалану және қолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақшаның қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(01.05.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз клиенттеріне биржадан тыс бағалы қағаздар нарығының интеграцияланған ақпараттық жүйесіне қол жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұйымдастырылмаған бағалы қағаздар нарығында бағалы қағаздармен және өзге де қаржы құралдарымен мәмілелер жасау үшін орталық депозитарий клиенттерінің арасында бағалы қағаздар мен өзге де қаржы құралдарына баға белгілеумен алмасуды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z236" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) орталық депозитарий клиенттерінің арасында бағалы қағаздармен және өзге де қаржы құралдарымен мәмілелер жасау туралы хабарламалармен алмасуды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z237" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) орталық депозитарий Эмитент және оның бағалы қағаздары, инвесторлар үшін цифрлық қаржы активтері туралы ақпарат беруді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z238" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бағалы қағаздар нарығы туралы Заңда және цифрлық активтер туралы заңда көзделген өзге де функциялар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z239" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық депозитарийдің бағалы қағаздармен сауданы ұйымдастыру жөніндегі қызметті, цифрлық активтер платформасы операторының және цифрлық қаржы активтері сауда платформасы операторының қызметін және өзге де қаржы құралдарымен сауданы ұйымдастыру қызметін жүзеге асыру тәртібі орталық депозитарий қағидаларының жинағында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 12-1-тармақпен толықтырылды – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі); жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="33"/>
+    <w:bookmarkStart w:name="z127" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12-2. Орталық депозитарий бағалы қағаздар нарығы туралы Заңның 102-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес қаржылық есептілік депозитарийінің интернет-ресурсында эмитенттің корпоративтік оқиғалары туралы мынадай ақпаратты орналастыруды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эмитенттің дауыс беретін акцияларының он және одан да көп пайызын иеленетін акционерлер құрамындағы өзгеріс - бағалы қағаздарды ұстаушылар тізілімдерінің жүйесіндегі және (немесе) номиналды ұстауды есепке алу жүйесіндегі өзгерістерді орталық депозитарий тіркеген күннен бастап 2 (екі) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3242,642 +3814,934 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="34"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z113" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-3. Орталық депозитарий уәкілетті органға облигацияларды (оның ішінде электрондық-цифрлық нысанда шығарылған) өтеу қорытындылары туралы хабарламаны облигациялар шығару проспектісінде (жеке меморандумда) белгіленген өтеу мерзімі аяқталғаннан кейін 1 (бір) ай ішінде береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z241" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық депозитарийдің хабарламасы төмендегілерді көрсете отырып, эмитенттің облигацияларды өтеу бойынша өз міндеттемелерін орындауы туралы ақпаратты қамтиды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z242" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) облигациялар туралы мәліметтерді (ISIN, эмитенттің атауы);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z243" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) облигацияларды өтеу күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z244" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) облигациялардың номиналды құны;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z245" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) облигацияларды өтеу күніндегі жағдай бойынша эмитент сатып алған облигациялардың саны туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z246" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оларды өтеу күні айналыстағы облигациялардың саны туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z247" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) облигациялар бойынша соңғы купондық кезең үшін төленген сыйақының жиынтық мөлшері және номиналды құнын өтеу сомасы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z248" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер эмитент облигацияларды өтеу міндеттемелерін орындамаған және осы бағалы қағаздар эмитенттің эмиссиялық бағалы қағаздар жөніндегі міндеттемелері бойынша талап ету құқығына ауыстырылса, осы тармақтың екінші бөлігінде көрсетілген ақпарат берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-3-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.10.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-3-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-4. Орталық депозитарий Қазақстан Республикасының Ұлттық Банкінде есептік тіркеуден өтпей-ақ цифрлық қаржы активтері платформасының операторы және (немесе) цифрлық активтер сауда платформасының операторы ретіндегі қызметті осы қызмет үшін Қазақстан Республикасының Ұлттық Банкі белгілеген біліктілік талаптарына сәйкес келген кезде жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z250" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық депозитарийдің цифрлық активтер платформасы операторының және цифрлық қаржы активтері сауда платформасы операторының қызметін жүзеге асыру тәртібі Орталық депозитарийдің қағидалар жинағында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 12-4-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-5. Орталық депозитарий цифрлық қаржы активтерін ұстаушылардың құқықтарын есепке алу жүйесінде және бағалы қағаздар мен цифрлық қаржы активтерін ұстаушылардың тізілімдері жүйесінде цифрлық Қаржы активтерімен тіркелген мәмілелерді көрсетуді жүзеге асырады. Цифрлық қаржы активтері бойынша құқықтарды есепке алу ерекшеліктері, сондай-ақ мұндай құқықтарды растау шарттары мен тәртібі Орталық депозитарийдің қағидалар жинағында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z252" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық депозитарий Эмитент және оның бағалы қағаздары, инвесторлар үшін цифрлық қаржы активтері туралы ақпарат беруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 12-5-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Орталық депозитарий клиенттерге, клирингтік ұйымдарға, ұйымдастырылған және (немесе) ұйымдастырылмаған бағалы қағаздар нарығының орталық контрагентіне, цифрлық қаржы активтері платформаларының операторларына, цифрлық активтердің сауда платформаларының операторларына орталық депозитарийдің қағидалары мен қағидалар жинағында белгіленген шарттарда және тәртіппен қызметтер көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Орталық депозитарий өз клиенттерінің эмиссиялық бағалы қағаздары мен қаржы құралдары бойынша мәмілелерді тіркеу, есепке алуды жүргізу және құқықтарды растау мақсатында жеке шоттар (қосалқы шоттар) ашады және күндерді, уақытты және оларды жүргізу үшін негіздерді көрсете отырып, жеке шоттар (қосалқы шоттар) бойынша операциялардың есебін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1. Жеке тұлға болып табылатын клиентті биометриялық сәйкестендіру құралдарын пайдалана отырып сәйкестендіру кезінде сәйкестендіру деректерімен алмасу орталығының (бұдан әрі – СДАО) қызметін пайдалануға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға болып табылатын клиентті сәйкестендіру кезінде мемлекет қатысатын кредиттік бюроның қызметтерін пайдалануға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық депозитарийдің СДАО-мен немесе мемлекет қатысатын кредиттік бюромен өзара іс-әрекет жасауы олардың арасында жасалған шарт негізінде жүзеге асырылады, шартта мына талаптар қамтылған, алайда олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызметті ұсыну және алу тәртібі мен мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіпсіздікті қамтамасыз ету рәсімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алынатын комиссияның мөлшері, оны алу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тараптардың жауапкершілігі, оның ішінде конфиденциалдылық режимін сақтау, бағалы қағаздар нарығында коммерциялық құпияны сақтау және клиенттердің дербес деректерін қорғау бөлігіндегі жауапкершілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тараптардың құқықтары мен міндеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) алынған сәйкестендіру нәтижелерін және (немесе) мәліметтерді сақтау тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) талаптарды қою тәртібі және даулы жағдайларды шешу тәсілдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-1-тармақпен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 21.09.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="35"/>
-[...345 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="38"/>
+    <w:bookmarkStart w:name="z85" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-2. Қағидалардың 14-1-тармағының бірінші бөлігінде көзделген жағдайда, сәйкестендіру құралы арқылы расталған, оның ішінде қажет болған кезде үшінші тұлғаларға дербес деректерін жинауға, өңдеуге, сақтауға және ұсынуға алынған клиенттің келісімі негізінде орталық депозитарий клиентте бар орталық депозитарийдің құрылғыларын және (немесе) құрылғыларын пайдалана отырып, клиентпен бейнеконференция сеансын өткізеді. Бейнеконференция сеансының мазмұнды бөлігін (бақылау сұрақтарының тізбесі), сондай-ақ клиенттерді қашықтан сәйкестендіру кезінде орталық депозитарий көрсететін қызметтердің тізбесі мен көлемін орталық депозитарий дербес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық депозитарий СДАО-ға клиенттің жеке не бизнес-сәйкестендіру нөмірін және бейнеконференябайланысы сеансынан алынған клиенттің бейне суретін береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3968,70 +4832,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="39"/>
+    <w:bookmarkStart w:name="z26" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Орталық депозитарий клиенттерінің қаржы құралдарын есепке алу орталық депозитарий клиенттерінің ақшасын қоспағанда, орталық депозитарийдің өзіне тиесілі қаржы құралдарынан бөлек баланстан тыс шоттарда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4050,480 +4914,480 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="40"/>
+    <w:bookmarkStart w:name="z27" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16. Орталық депозитарий номиналды ұстауды есепке алу жүйесінде мынадай тұлғаларға жеке шоттар ашады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z163" w:id="41"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z163" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті органның бағалы қағаздар нарығында кастодиандық қызметті жүзеге асыруға берілген лицензиясына ие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z164" w:id="42"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z164" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті органның бағалы қағаздар нарығында брокерлік қызметті жүзеге асыруға берілген лицензиясына ие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z165" w:id="43"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z165" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының Ұлттық Банкіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z166" w:id="44"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z166" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті органның бағалы қағаздар нарығында дилерлік қызметті жүзеге асыруға берілген лицензиясына ие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z167" w:id="45"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z167" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңдарына сәйкес дилерлік қызметті лицензиясыз жүзеге асыратын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z168" w:id="46"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z168" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шетелдік депозитарийлер, кастодиандар және клирингтік ұйымдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z169" w:id="47"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z169" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында белгіленген функцияларға ұқсас функцияларды жүзеге асыру құқығына ие шетелдік ұйымдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z170" w:id="48"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z170" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының мемлекеттік мүлік туралы заңнамасына сәйкес айқындалған мемлекеттік мүлікті есепке алу саласындағы бірыңғай операторға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z171" w:id="49"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z171" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) "Астана" халықаралық қаржы орталығының аумағында бағалы қағаздармен мәмілелерді тіркеуді жүзеге асыратын ұйымға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z172" w:id="50"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z172" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) "Астана" халықаралық қаржы орталығының аумағында тіркелген және Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында белгіленген функцияларға ұқсас функцияларды жүзеге асыру құқығына (лицензиясына) ие ұйымдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z173" w:id="51"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z173" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) клирингтік ұйымдарға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z174" w:id="52"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z174" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уәкілетті органның бағалы қағаздар нарығында инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыруға берілген лицензиясына ие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z175" w:id="53"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z175" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) орталық депозитарийдің орталық депозитарий кастодиандық қызмет көрсету жөнінде шарттар жасасқан клиенттеріне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z176" w:id="54"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z176" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық депозитарий номиналды ұстауды есепке алу жүйесінде жоғарыда көрсетілген тұлғаларға номиналды ұстаушының бір ғана жеке шотын ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z177" w:id="55"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z177" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың екінші бөлігінің талаптары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z178" w:id="56"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z178" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағалы қағаздар нарығында кәсіби қызмет түрлерін қоса атқаратын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z179" w:id="57"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z179" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орталық депозитарий кастодиандық қызмет көрсететін депоненттер болып табылатын заңды тұлғаларға қатысты қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z180" w:id="58"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z180" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номиналды ұстаушының жеке шотын ашу орталық депозитарий "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында (бұдан әрі – КЖ/ТҚ/ЖҚҚТҚҚІ туралы заң) көзделген клиентті тиісті тексеру шараларын қабылдағаннан кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4562,70 +5426,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="59"/>
+    <w:bookmarkStart w:name="z129" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-1. Қағидалардың мақсаттары үшін шот операторы деп депонент берген өкілеттіктер шегінде осы депонентке номиналды ұстаушының жеке шотын және (немесе) орталық депозитарийде депоненттің атына ашылған банктік шоттарды басқару жөнінде қызметтер көрсететін екінші деңгейдегі банк түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депонент орталық депозитарийдің қағидалар жинағында белгіленген тәртіппен және талаптармен орталық депозитарийдің клиентін шот операторы етіп тағайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4698,70 +5562,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="60"/>
+    <w:bookmarkStart w:name="z28" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қағидалардың 16-тармағының 4), 5) және 13) тармақшаларында көрсетілген тұлғаның жеке шотында осы тұлғаға тиесілі қаржы құралдарын есепке алуға арналған бір қосалқы шот қана ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4780,480 +5644,480 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="61"/>
+    <w:bookmarkStart w:name="z29" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18. Депоненттердің және олардың клиенттерінің қаржы құралдарын бөлек есепке алуды қамтамасыз ету үшін депоненттің жеке шотында орталық депозитарийдің қағидалар жинағында айқындалған тәртіппен мынадай қосалқы шоттар ашылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z182" w:id="62"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z182" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) депонентке тиесілі қаржы құралдарын есепке алуға арналған депоненттің қосалқы шоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z183" w:id="63"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z183" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) депонент бағалы қағаздардың қайталама нарығында сатып алған қаржы құралдарын есепке алуға арналған, депоненттің сатып алған меншікті бағалы қағаздарды есепке алуға арналған қосалқы шоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z184" w:id="64"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z184" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы депоненттің орналастырылмаған қаржы құралдарын есепке алуға арналған, депоненттің жария етілген бағалы қағаздарды есепке алуға арналған қосалқы шоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z185" w:id="65"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z185" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) депоненттің клиенттеріне тиесілі қаржы құралдарын біріктірілген есепке алуға арналған қосалқы шоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z186" w:id="66"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z186" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депоненттің сұратуы бойынша оған өз клиенттеріне тиесілі қаржы құралдарын біріктірілген есепке алуға арналған депоненттің бірнеше қосалқы шоты ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z187" w:id="67"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z187" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депоненттің клиенттеріне тиесілі қаржы құралдарын біріктірілген есепке алуға арналған қосалқы шоттарын пайдалану тәртібі орталық депозитарийдің қағидалар жинағымен айқындалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z188" w:id="68"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z188" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қағидалардың 37-1 және 37-2-тармақтарына сәйкес орталық депозитарий берген депонент клиентінің бірегей коды бойынша ашылатын және депоненттің осы клиентіне тиесілі қаржы құралдарын есепке алуға арналған депонент клиентінің қосалқы шоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z189" w:id="69"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z189" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) номиналды ұстаушы болып табылатын клиенттің номиналды ұстауға берілген қаржы құралдарын есепке алуға арналған қосалқы шоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z190" w:id="70"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z190" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номиналды ұстаушы болып табылатын клиенттің қосалқы шоты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z191" w:id="71"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z191" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалы қағаздар рыногы туралы заңның 59-бабының 1-тармағында белгіленген функцияларға ұқсас функцияларды жүзеге асыру құқығына ие шетелдік депозитарийге, шетелдік кастодианға немесе шетелдік ұйымға олардың клиенттеріне тиесілі қаржы құралдарын есепке алу үшін олардың жеке шотында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z192" w:id="72"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z192" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағалы қағаздар рыногы туралы заңның 59-бабының 1-тармағында белгіленген функцияларға ұқсас функцияларды жүзеге асыру құқығына ие, депоненттің клиенті болып табылатын шетелдік ұйымға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z193" w:id="73"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z193" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       номиналды ұстаушыға – шетелдік мемлекеттің заңнамасына сәйкес шығарылған қаржы құралдарын есепке алу үшін кастодианның клиенті болып табылатын Қазақстан Республикасының резидентіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z194" w:id="74"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z194" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының листингіндегі қаржы құралдарын есепке алу үшін "Астана" халықаралық қаржы орталығының аумағында бағалы қағаздармен мәмілелерді тіркеуді жүзеге асыратын ұйымға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z195" w:id="75"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z195" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Астана" халықаралық қаржы орталығының аумағында тіркелген және Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында белгіленген функцияларға ұқсас функцияларды жүзеге асыру құқығына (лицензияға) ие ұйымға ашылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z196" w:id="76"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z196" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) орталық депозитарий кастодиандық қызмет көрсету бойынша қызметтер көрсететін депонент клиентінің қосалқы шоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z197" w:id="77"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z197" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) эмитент бағалы қағаздардың қайталама нарығында сатып алған қаржы құралдарын есепке алуға арналған, эмитенттің сатып алған бағалы қағаздарды есепке алуға арналған қосалқы шоты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z198" w:id="78"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z198" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осы эмитенттің орналастырылмаған қаржы құралдарын есепке алуға арналған, эмитенттің жария етілген бағалы қағаздарды есепке алуға арналған қосалқы шоты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z199" w:id="79"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z199" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банкаралық төлем карталары жүйесінің қатысушылары болып табылатын депоненттер немесе депоненттердің клиенттері үшін банкаралық төлем карталары жүйесі бойынша кепілді қамтамасыз ету болып табылатын қаржы құралдарын жеке есепке алу мақсатында депоненттің дербес шотында осы тармақтың 1) тармақшасында және 5) тармақшасының бірінші бөлігінде көрсетілген жеке қосалқы шоттар ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z200" w:id="80"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z200" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық Банкінің сұратуы бойынша оған Қазақстан Республикасының Ұлттық Банкіне тиесілі қаржы құралдарын есепке алуға арналған депоненттің бірнеше қосалқы шоты ашылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5380,70 +6244,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2022 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="81"/>
+    <w:bookmarkStart w:name="z30" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Орталық депозитарийдің депоненті номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығымен кастодиандық, брокерлік және (немесе) дилерлік қызметті қоса атқарған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5656,51 +6520,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="82"/>
+    <w:bookmarkStart w:name="z31" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Орталық депозитарий клиенттерінің (депоненттер клиенттерінің) жеке шоттарын (қосалқы шоттарын) номиналды ұстауды есепке алу жүйесінде ашу және жүргізу тәртібі Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5875,51 +6739,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>82-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9876 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 22 қазандағы № 210 қаулысымен бекітілген Эмиссиялық бағалы қағаздармен жасалған мәмілелерді, эмиссиялық бағалы қағаздар жөніндегі эмитенттердің міндеттемелері бойынша талап ету құқықтарын беруді номиналды ұстауды есепке алу жүйесінде және бағалы қағаздарды ұстаушылардың тізілімі жүйесінде тіркеу, орталық депозитарийдің есепке алу жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде тіркелген тұлғаның жеке шотынан үзінді- көшірмені беру және номиналды ұстаушының номиналды ұстауындағы бағалы қағаздары бар клиенттер туралы ақпаратты орталық депозитарийдің және эмитенттің талап етуі бойынша табыс ету қағидаларында (бұдан әрі – № 210 қағида), Қағидаларда және орталық депозитарий қағидаларының жинағында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5938,70 +6802,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:bookmarkStart w:name="z86" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20-1. Орталық депозитарий СДАО, мемлекет қатысатын кредиттік бюро немесе мемлекеттік дерекқордан операторлар айқындаған тәртіппен, орталық депозитарийдің ішкі қағидаларында айқындалған мерзімдерде орталық депозитарийдің есепке алу жүйесіндегі өз клиенттері туралы деректерді орталық депозитарий жоғарыда көрсетілген көздерден алатын осындай клиенттер туралы ақпаратпен салыстырып тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы салыстырып тексерудің қорытындысы бойынша клиент туралы деректерде сәйкессіздіктер анықталған кезде орталық депозитарий оның ішкі құжаттарында көзделген тәртіппен клиент туралы жаңартылуға тиіс деректердің болуын айқындайды және өзінің есептік жүйесіне тиісті өзгерістер енгізеді, содан кейін мұндай клиентке СДАО-ның немесе мемлекеттің қатысуымен кредиттік бюроның қызметтерін пайдаланумен немесе орталық депозитарийдің қағидалар жинағында белгіленген тәртіппен, мерзімде және тәсілмен тікелей мемлекеттік дерекқордан алынған ақпарат негізінде оның деректері жаңартылған жағдайда хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6112,422 +6976,536 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="84"/>
+    <w:bookmarkStart w:name="z32" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>21. Орталық депозитарий қаржы құралдарымен мәмілелерді тіркеу бойынша операцияларды және ақпараттық операцияларды:</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z203" w:id="86"/>
+        <w:t>21. Қаржы құралдарымен мәмілелерді тіркеу жөніндегі операцияларды және ақпараттық операцияларды орталық депозитарий мыналардың негізінде жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z254" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) депоненттердің немесе шот операторларының тиісті бұйрықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z255" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сауда-саттықты ұйымдастырушының бұйрықтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z204" w:id="87"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z256" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) клирингтік ұйымның және (немесе) орталық контрагенттің бұйрықтары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z205" w:id="88"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақшаның қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(01.05.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ақпараттық жүйелер деректерінің провайдерлері мен орталық депозитарий арасында жасалған шартта айқындалған тәртіппен және талаптармен Bloomberg (Блумберг) және (немесе) Reuters (Рейтер) ақпараттық жүйелері арқылы алынған бұйрықтар және (немесе) өзге де нұсқаулар (құжаттар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z209" w:id="92"/>
+    <w:bookmarkStart w:name="z258" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы қор биржасы немесе клирингтік ұйым мен Орталық депозитарий арасында жасалған шартта айқындалған тәртіппен және шарттарда "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының немесе клирингтік ұйымның бұйрықтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z259" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) шет мемлекеттің аумағында бағалы қағаздармен және өзге де қаржы құралдарымен сауданы ұйымдастыру жөніндегі қызметті жүзеге асыруға уәкілетті шетелдік ұйымның немесе шет мемлекеттің аумағында қызметті жүзеге асыруға уәкілетті клирингтік ұйымның бұйрықтары және (немесе) өзге де нұсқаулары (құжаттары) осы шетелдік ұйымның немесе клирингтік ұйым және орталық депозитарий арасында жасалған шартта айқындалған тәртіппен және шарттарда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z260" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) орталық депозитариймен орталық депозитарийдің қағидалар жинағында белгіленген тәртіппен шарт жасасқан депонент клиентінің бұйрығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z261" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) орталық депозитарий кастодиандық қызмет көрсету бойынша қызметтер көрсететін заңды және жеке тұлғалардың тиісті бұйрықтары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z262" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) орталық депозитарий кастодиандық қызмет көрсету бойынша қызметтер көрсететін заңды және жеке тұлғалардың тиісті бұйрықтарының негізінде жүзеге асырылады. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
+      Депоненттің клиенттері орталық депозитарийге оның қағидалар жинағында көзделген тәртіппен және шарттарда жүгінген кезде орталық депозитарий депонент клиенттерінің бұйрықтары негізінде ақпараттық операцияларды жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="94"/>
+    <w:bookmarkStart w:name="z92" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1. Эмиссиялық бағалы қағаздармен мәмілені орталық депозитарийдің есепке алу жүйесінде тіркеу мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z137" w:id="95"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бағалы қағаздармен мәмілені тіркеуге бұйрық берген адамның өкілеттіктерін және осы бұйрық нысанының белгіленген талаптарға сәйкестігін тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z138" w:id="96"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бағалы қағаздармен мәмілені тіркеуге бұйрықты тіркеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z139" w:id="97"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бағалы қағаздармен мәмілені орындаудан бас тарту үшін негіздер болмаған кезде оны тіркеуге бұйрықта көрсетілген іс-әрекеттерді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z140" w:id="98"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) клиентке немесе шот операторына бағалы қағаздармен мәмілені тіркеуге оның бұйрығының орындалуы туралы есепті жіберу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6603,569 +7581,647 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақтың бірінші абзацының қолданысы 12.07.2026 дейін тоқтатыла тұрады және тоқтатыла тұру кезеңінде осы редакциясында қолданыста болады - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(01.05.2026 бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Орталық депозитарий бұйрықты алған күннен бастап күнтізбелік 3 (үш) күн ішінде Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасына сәйкес ақпараттық жүйелерді пайдалана отырып, оны орындамау себептерін көрсетіп, мына жағдайларда жазбаша түрде немесе электрондық құжат нысанында бас тартуды ресімдейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орталық депозитарий клиентінің бағалы қағаздар нарығында кәсіби қызметті жүзеге асыруға лицензиясының және (немесе) лицензиясына қосымшаның қолданысы тоқтатыла тұрған немесе одан айырылған (қайтарып алынған) (қаржы құралдарын басқа депоненттерге номиналды ұстауға аудару немесе орталық депозитарийдің номиналды ұстауынан қаржы құралдарын шығару жөніндегі операцияларды және ақпараттық операцияларды қоспағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="103"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z265" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уәкілетті орган немесе бағалы қағаздардың айналысын тоқтата тұруға немесе тоқтатуға уәкілеттік берілген мемлекеттік органдар (ақпараттық операцияларды қоспағанда) бағалы қағаздардың және (немесе) цифрлық қаржы активтерінің айналысы тоқтатыла тұрған немесе тоқтатылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z266" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағалы қағаздар шығарылымы тоқтатыла тұрған немесе тоқтатылған (ақпараттық операцияларды, номиналды ұстаушыны ауыстыру кезінде қажетті немесе осындай бағалы қағаздарды өтеу кезінде жүргізілетін операцияларды, сондай-ақ ерікті жинақтаушы зейнетақы қорларына ашылған қосалқы шоттардан бағалы қағаздарды есептен шығару және бірыңғай жинақтаушы зейнетақы қорына ашылған қосалқы шотқа есепке жатқызу жөніндегі операцияларды қоспағанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z267" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бұйрық орталық депозитарийдің қағидалар жинағында белгіленген нысанға сәйкес келмеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z145" w:id="104"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z268" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) толтыру үшін міндетті бұйрықтың деректемелері болмаған, сондай-ақ түзетулер немесе боялған жерлер болған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z146" w:id="105"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z269" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бұйрықтардағы қолдардың үлгілері нотариат куәландырған үлгілерге сәйкес келмеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="108"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z270" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасы Заңының 65-бабында көрсетілген жағдайларды қоспағанда, бұйрықта көрсетілген бағалы қағаздар және (немесе) цифрлық қаржы активтері және (немесе) жеке шот (қосалқы шот) бұғатталған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z271" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банктерді біріктіру нысанында қайта ұйымдастыру кезінде тіркелген тұлғалардың біреуіне қатысты "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңына сәйкес қайта құрылымдау жүргізілген жеке шоттарынан (шоттарына) (қосалқы шоттарынан (қосалқы шоттарына) қаржы құралдарын есептен шығару (есепке жатқызу) жөніндегі операцияларды жүргізуді қоспағанда, бұйрықта көрсетілген қаржы құралдарына ауыртпалықтар болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z272" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) есептеулерін есепке алу ұйымы жүзеге асыратын бұйрықтардың жекелеген түрлеріне қатысты орталық депозитарий қағидаларының жинағында белгіленген жағдайларды қоспағанда, орталық депозитарий клиенттерінің қаржы құралдарының және (немесе) шоттарында (қосалқы шоттарында) қажетті ақша саны болмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z150" w:id="109"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z273" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) егер оны беру қажеттілігі Қазақстан Республикасының бағалы қағаздар нарығы туралы заңнамасында белгіленген болса, қарсы бұйрық болмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z151" w:id="110"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z274" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) есепке алу ұйымының орталық депозитарийдің қаржы құралдарын номиналды ұстауға (номиналды ұстаудан) енгізуге (шығаруға) бұйрығын орындамағаны туралы хабарлама алған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z152" w:id="111"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z275" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мәміле Қазақстан Республикасының бағалы қағаздар рыногы туралы заңнамасына сәйкес келмеген жағдайларда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z276" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) орталық депозитарийдің қағидалар жинағында белгіленген жағдайларда орындалмау себептерін көрсете отырып, жазбаша түрде немесе Қазақстан Республикасының электрондық құжат және электрондық цифрлық қолтаңба туралы заңнамасына сәйкес цифрлық жүйелерді пайдалана отырып, электрондық құжат нысанында бас тартуды ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z277" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша түрдегі бас тарту орталық депозитарийдің қағидалар жинағында көзделген байланыс түрлерімен жіберіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z278" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың цифрлық қаржы активтеріне қатысты бөлігіндегі ережелері, егер орталық депозитарий қызметті цифрлық қаржы активтері платформасының операторы ретінде жүзеге асырған жағдайда ғана қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 22.01.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="113"/>
+    <w:bookmarkStart w:name="z34" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Орталық депозитарий құжаттама нысанында шығарылған қаржы құралдарын және клиенттердің олар бойынша құқықтары туралы жазбаларды, оның ішінде көрсетілген ақпаратты көшіру жүйесін және жазбаларды сақтаудың қауіпсіз жүйесін пайдалану арқылы сақтау үшін қажетті жағдайларды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z35" w:id="114"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z35" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Орталық депозитарий құжаттама нысанында шығарылған қаржы құралдарын материалсыздандыруды аталған қаржы құралдары бойынша құқықтарды орталық депозитарий клиенттерінің жеке шоттарында (қосалқы шоттарында) номиналды ұстауды өзінің есепке алу жүйесінде есепке алу және куәландыру арқылы жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық депозитарий қаржы құралдары бойынша клиенттердің құқықтарын орталық депозитарийдің есепке алу жүйесінде жеке шоттан (қосалқы шоттан) үзінді-көшірмені беру арқылы растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="115"/>
+    <w:bookmarkStart w:name="z36" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Орталық депозитарий материалсыздандырылған қаржы құралдарын Қазақстан Республикасының бағалы қағаздар нарығы туралы заңнамасында белгіленген тәртіппен сақтауды жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z37" w:id="116"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z37" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Номиналды ұстаудағы қаржы құралдарымен мәмілелер бойынша, сондай-ақ бағалы қағаздар бойынша кірісті төлеу бойынша және оларды өтеген кезде төлем агентінің функцияларын орындау мақсатында орталық депозитарий бірмезгілде клиенттерге номиналдық ұстауды есепке алу жүйесінде жеке шоттар (қосалқы шоттар) мен банк шоттарын ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z154" w:id="117"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-1. Шет мемлекеттердің заңнамасына сәйкес шығарылған қаржы құралдары бойынша кірістер төлемдерін алу шеңберінде орталық депозитарий қағидалар жинағында белгіленген тәртіппен және талаптармен шет мемлекеттердің заңнамасына сәйкес төленетін қаржы құралдары бойынша кірістерден алынатын салықтарды әкімшілендіру функцияларын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7184,70 +8240,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="118"/>
+    <w:bookmarkStart w:name="z38" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Орталық депозитарий клиенттерінің, депоненттер клиенттерінің ақшасын есепке алу, сондай-ақ талап етілмеген ақшаны баланстан тыс шоттарда орталық депозитарийде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Депоненттің және оның клиенттерінің ақшасын есепке алуды орталық депозитарий бөлек жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7284,108 +8340,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="119"/>
+    <w:bookmarkStart w:name="z39" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Орталық депозитарий күн сайын брокерлерден және (немесе) дилерлерден әрбір клиенттің орталық депозитарийде ашылған шотындағы және эмиссиялық бағалы қағаздармен және өзге қаржы құралдарымен мәмілелер жасауға арналған ақша сомасы туралы мәліметтерді қабылдауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокерлер және (немесе) дилерлер әрбір клиенттің орталық депозитарийде ашылған шотындағы және эмиссиялық бағалы қағаздармен және өзге қаржы құралдарымен мәмілелер жасауға арналған ақша сомасы туралы ұсынған мәліметтерді орталық депозитарий орталық депозитарийдің есепке алу жүйесіндегі клиенттің қосалқы шоты жабылған күннен бастап 5 (бес жыл) ішінде сақтауы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="120"/>
+    <w:bookmarkStart w:name="z93" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28-1. Орталық депозитарий орталық депозитарийдің қағидалар жинағында белгіленген тәртіппен депоненттің клиенттеріне тиесілі қаржы құралдарын біріктірілген есепке алуға арналған депоненттің қосалқы шоты бойынша номиналды ұстаушының есепке алу жүйесінен мыналар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       есепті күннің басында және соңында осы қосалқы шотта есепте тұрған қаржы құралдарының қалдықтары туралы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7498,90 +8554,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="121"/>
+    <w:bookmarkStart w:name="z40" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Орталық депозитарий немесе есеп айырысу ұйымы орталық депозитарийдің тапсырмасы бойынша қаржы құралдарымен мәмілелер жасалған кезде ақша бойынша есеп айырысуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z41" w:id="122"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z41" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Орталық депозитарий бағалы қағаздарды номиналды ұстау бойынша функцияларды орындау шеңберінде шетелдік номиналды ұстаушы болып табылатын депонент клиентінің артықшылықпен сатып алу құқығын іске асыруға өтінімді депоненттен немесе шот операторынан алғаннан кейінгі келесі жұмыс күнінен кешіктірмей осы өтінімді эмитентке жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7600,126 +8656,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="123"/>
+    <w:bookmarkStart w:name="z42" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Орталық депозитарий номиналды ұстау қызметін көрсету мақсатында өз атына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қаржы құралдарын есепке алу үшін кастодиан банктерде, халықаралық және шетелдік депозитарийлердегі, сондай-ақ "Астана" Халықаралық қаржы орталығының актілеріне сәйкес депозитарийлiк қызметті жүзеге асыратын ұйымда номиналды ұстаудың жеке шоттарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орталық депозитарий кірісті төлеген кезде және (немесе) орталық депозитарийдің номиналды ұстауындағы қаржы құралдарын өтеген кезде алатын ақшаны есептеу үшін, сондай-ақ Қазақстан Республикасынан тыс жерлерде қаржы құралдарымен мәмілелерді жасау үшін кастодиан банктерде, халықаралық және шетелдік депозитарийлерде банк шоттарын ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:bookmarkStart w:name="z128" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31-1. Клиентпен жасалған шартта орталық депозитарийдің өз меншігіне осы шартта айқындалған операциялардан кіріс алуы көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7738,250 +8794,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="125"/>
+    <w:bookmarkStart w:name="z43" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32. Орталық депозитарий мемлекеттік бағалы қағаздарды және олар бойынша құқықтарды есепке алады. Орталық депозитарийдің мемлекеттік бағалы қағаздарға депозиторлық қызмет көрсетуді жүзеге асыру талаптары мен тәртібі Бағалы қағаздар нарығы туралы заңның </w:t>
+      32. Орталық депозитарий мемлекеттік бағалы қағаздарды (оның ішінде электрондық-цифрлық нысанда шығарылған) және олар бойынша құқықтарды есепке алады. Орталық депозитарийдің мемлекеттік бағалы қағаздарға (оның ішінде электрондық-цифрлық нысанда шығарылған) депозиторлық қызмет көрсетуді жүзеге асыру талаптары мен тәртібі Бағалы қағаздар нарығы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> орталық депозитарийдің қағидалар жиынтығында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 22.01.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="127"/>
+    <w:bookmarkStart w:name="z44" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Орталық депозитарий орталық депозитарийдің қағидалар жинағында белгіленген тәртіппен клиенттер (шоттар операторлары) және (немесе) бағалы қағаздарды және (немесе) цифрлық қаржы активтерін ұстаушылар алдында олардың жеке шоттарының (қосалқы шоттарының), банк шоттарының және орталық депозитарийдің есепке алу жүйесінде олар туралы мәліметтер бар көрсетілген шоттар бойынша жүргізілетін операциялардың жай-күйі туралы есеп береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенттердің және (немесе) бағалы қағаздарды және (немесе) цифрлық қаржы активтерін ұстаушылардың жеке шоттарынан (қосалқы шоттарынан) және банктік шоттарынан үзінді-көшірмелер ұсыну мерзімдері орталық депозитарийдің қағидалар жинағында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың цифрлық қаржы активтеріне қатысты бөлігіндегі ережелері, егер орталық депозитарий қызметті цифрлық қаржы активтері платформасының операторы ретінде жүзеге асырған жағдайда ғана қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Орталық депозитарий орталық депозитарийдің қағидалар жинағында белгіленген тәртіппен айналыс мерзімі өткен, эмитенттің оларды өтеу бойынша міндеттемелерді орындамауы нәтижесінде осы талап ету құқығы туындаған эмитенттің эмиссиялық бағалы қағаздар бойынша міндеттемелері жөніндегі талап ету құқықтарына идентификаторларды береді және уәкілетті органға осындай эмиссиялық бағалы қағаздардың идентификаттау нөмірін көрсете отырып, эмитенттің эмиссиялық бағалы қағаздар бойынша міндеттемелері жөніндегі талап ету құқықтарына берілген идентификатор туралы мәліметтерді жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z46" w:id="128"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z46" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Орталық депозитарий бағалы қағаздар ұстаушыларының тізілімі жүйесінде ашылған жеке шот бойынша айналыс мерзімі өткен эмиссиялық бағалы қағаздарды есептен шығару және эмитенттің эмиссиялық бағалы қағаздар бойынша міндеттемелері жөніндегі талап ету құқықтарын есепке жатқызу бойынша операцияларды жүргізгеннен кейін депоненттердің және олардың клиенттерінің қосалқы шоттарынан осындай эмиссиялық бағалы қағаздарды (номиналды ұстауды есепке алу жүйесінде мемлекеттік органдардың актілері және КЖ/ТҚ/ЖҚҚТҚҚІ туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалар тізбесінің негізінде бұғаттау операциясы жүргізілген эмиссиялық бағалы қағаздарды қоспағанда) есептен шығару және осындай бағалы қағаздар бойынша туындаған міндеттемелерді (ауыртпалық салу, сенімгерлік басқару) сақтай отырып, эмитенттің осындай эмиссиялық бағалы қағаздар бойынша міндеттемелері жөніндегі талап ету құқықтарын есепке жатқызу бойынша операцияларды жүргізеді және депоненттерге немесе шот операторларына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       айналыс мерзімі өткен және эмитент оларды өтеу бойынша міндеттемелерін орындамаған эмиссиялық бағалы қағаздар бойынша эмитент жол берген дефолт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8092,70 +9228,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="129"/>
+    <w:bookmarkStart w:name="z47" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Орталық депозитарий қайта ұйымдастырылатын қаржы ұйымдары акционерлерінің жалпы жиналысы шешімінің көшірмесін алған күні операцияларды номиналды ұстауды есепке алу жүйесінде тиісті жеке шоттарда (қосалқы шоттарда) көрсетеді және депоненттерге немесе шоттар операторларына номиналды ұстауды есепке алу жүйесінде тіркелген операциялар туралы есептерді жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8174,70 +9310,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="130"/>
+    <w:bookmarkStart w:name="z48" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Орталық депозитарий уәкілетті орган берген қызметтің бір лицензияланатын түріне (шағын түріне) лицензиялары бар және Қағидалардың 16-тармағының 1) және (немесе) 2) тармақшаларында көрсетілген қаржы ұйымдары қайта ұйымдастырылған жағдайда, қайта ұйымдастыру нәтижесінде құрылған және оған қайта ұйымдастырылған қаржы ұйымдарының лицензиясы қайта ресімделген қаржы ұйымынан алынған бұйрықтың негізінде, сол күні:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қаржы ұйымдары қосылған кезде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8518,68 +9654,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер қайта ұйымдастырылатын қаржы ұйымының және (немесе) оның клиенттерінің қосалқы шоттарында мәмілелер жасауға шектеулер белгіленген бағалы қағаздар (эмитенттің эмиссиялық бағалы қағаздар жөніндегі міндеттемелері бойынша талап ету құқықтар) есепте болса, Қағидалардың осы тармағында көрсетілген іс-қимылдарды орталық депозитарий осы бағалы қағаздарды (эмитенттің эмиссиялық бағалы қағаздар жөніндегі міндеттемелері бойынша талап ету құқықтарын) есепке алу жүзеге асырылатын қаржы ұйымының және (немесе) оның клиенттерінің қосалқы шоттарында осындай салынған шектеулер туралы және осы шектеулерді салған адамдарға осындай бағалы қағаздарды (эмитенттің эмиссиялық бағалы қағаздар жөніндегі міндеттемелері бойынша талап ету құқықтарын) оларға салынған шектеулермен одан әрі есепке алу жүзеге асырылатын қосалқы шоттардың жаңа деректемелері көрсетіле отырып жүргізілген операциялар туралы мәліметтерді бір мезгілде көрсете отырып, жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші және екінші бөліктерінде көрсетілген операциялар жүргізілгеннен кейін орталық депозитарий қайта ұйымдастырылатын қаржы ұйымдарына орталық депозитарийдің есепке алу жүйесінде тіркелген операциялар туралы есептерді операция жүргізілген күннен кейінгі келесі жұмыс күнінен кешіктірмей жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="131"/>
+    <w:bookmarkStart w:name="z108" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.1-тарау. Орталық депозитарий клиенттеріне және депоненттердің клиенттеріне бірегей кодтарды тағайындау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 2.1-тараумен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 24.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8594,90 +9730,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз) қаулысымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="132"/>
+    <w:bookmarkStart w:name="z109" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-1. Депоненттердің клиенттеріне, соның ішінде оның клиенттеріне тиесілі қаржылық құралдарды біріктіріп есепке алу үшін депоненттің қосалқы шотының шеңберінде қызмет көрсетілетін депоненттердің клиенттеріне, сондай-ақ орталық депозитарий клиенттеріне бірегей кодтарды тағайындау тәртібі орталық депозитарий қағидаларының жиынтығымен белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z110" w:id="133"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z110" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-2. Орталық депозитарий орталық депозитарийдің қағидалар жинағында белгіленген тәртіппен депоненттің мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының резиденті – жеке тұлға депоненті клиентінің жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8768,70 +9904,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="134"/>
+    <w:bookmarkStart w:name="z111" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-3. Орталық депозитарий қағидаларының жинағында белгіленген тәртіппен және мерзімде орталық депозитарий депонентке, шот операторына және сауда-саттықты ұйымдастырушыға депоненттің клиентіне тағайындалған бірегей код туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8850,70 +9986,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z112" w:id="135"/>
+    <w:bookmarkStart w:name="z112" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-4. Орталық депозитарийдің номиналды ұстауды есепке алу жүйесінде оның бірегей коды бойынша қосалқы шот ашылған және (немесе) қаржы құралдарын біріктірілген есепке алу үшін депоненттің қосалқы шоты шеңберінде қызмет көрсетілетін депоненттің клиенті бойынша эмитенттің бағалы қағаздарын ұстаушылардың тізілімінде (акционерлер тізімінде) депоненттің осы клиентіне бірегей код берілген мәліметтерді көрсете отырып, белгілі бір номиналды ұстаушының клиенті ретінде көрсетіледі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер орталық депозитарийдің есепке алу жүйесінде акционерлердің тізімін жасау үшін қажетті көлемде және уақтылы оның номиналды ұстаушысы туралы белгісі бар ол туралы мәліметтер ашылса, эмитент акционерлерінің тізімінде акционер – депоненттің клиенті көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8950,166 +10086,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="136"/>
+    <w:bookmarkStart w:name="z49" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Депозитарлық қызмет көрсету шарты және банк шотының шарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z50" w:id="137"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z50" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Депозитарлық қызметті жүзеге асырған кезде орталық депозитарийдің клиенттері Бағалы қағаздар рыногы туралы заңның 78-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғалар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орталық депозитарий жеке және заңды тұлғалардың банк шоттарын ашу және жүргізу операцияларын жүргізген кезде орталық депозитарийдің клиенттері Бағалы қағаздар рыногы туралы заңның 78-бабының 3-тармағында көрсетілген, орталық депозитариймен банк шоты шартын жасасқан ұйымдар болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="138"/>
+    <w:bookmarkStart w:name="z51" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Орталық депозитарий Бағалы қағаздар рыногы туралы Заңның 78-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген клиенттермен депозитарлық қызмет көрсету шарттарын және (немесе) банк шоты шарттарын жасайды. Шарттар жазбаша түрде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орталық депозитарий бағалы қағаздарды номиналды ұстау қызметтерін көрсеткен кезде депозитарлық қызмет көрсету шартында Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9204,51 +10340,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="139"/>
+    <w:bookmarkStart w:name="z52" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Орталық депозитарий банктердің, Қазақстан Республикасының бейрезидент-банктері филиалдарының және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың корреспонденттік шоттарын ашу және жүргізуді, сондай-ақ жеке және заңды тұлғалардың төлемдер мен ақша аударымдары бойынша тапсырмаларын орындау бойынша аударым операцияларын "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9263,51 +10399,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14335 болып тіркелген, Қазақстан Республикасының Ұлттық Банкі Басқармасының 2016 жылғы 31 тамыздағы № 210 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Банктер, Қазақстан Республикасы бейрезидент-банктерінің филиалдары және банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар арасында корреспонденттік қатынастар орнату, сондай-ақ банктердің "Астана" халықаралық қаржы орталығына қатысушы банктермен корреспонденттік қатынастар орнату қағидаларында және орталық депозитарийдің қағидалар жинағында көзделген тәртіппен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9326,126 +10462,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="140"/>
+    <w:bookmarkStart w:name="z72" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-1-тарау. Талап етілмеген ақшаны орталық депозитарийдің есепке алу жүйесінде есепке алу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-1-тараумен толықтырылды – ҚР Ұлттық Банкі Басқармасының 26.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="141"/>
+    <w:bookmarkStart w:name="z73" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40-1. Қоғамда және (немесе) бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) нақтылы ұстауды есепке алу жүйесінде акционердің бағалы қағаздармен операциялардан түскен ақшаны есепке жатқызуға арналған банктік шоты туралы мәліметтер болмаған кезде, қоғамның ірі акционерінің қалған акционерлерден сатып алған дауыс беретін акцияларына ақы төлеуге арналған ақша орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алу үшін шотқа аударылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамда, бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) нақтылы ұстауды есепке алу жүйесінде акционердің өзекті деректемелері туралы мәліметтер болмаған кезде, қоғамның жай акциялары бойынша дивидендтер төлеу акционерлердің жалпы жиналысы қоғамның жай акциялары бойынша дивидендтер төлеу туралы шешім қабылдаған күннен кейінгі күннен бастап күнтізбелік тоқсан күн өткеннен кейін бес жұмыс күні ішінде орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотқа жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9554,90 +10690,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="142"/>
+    <w:bookmarkStart w:name="z74" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40-2. Қоғамның ірі акционері Акционерлік қоғамдар туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалған акционерлерден сатып алған дауыс беретін акцияларына ақы төлеуге арналған ақшаны және қоғамда және (немесе) бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) нақтылы ұстауды есепке алу жүйесінде олар туралы өзекті мәліметтер жоқ акционерлерге дивидендтер төлеуге арналған ақшаны есепке алу орталық депозитарийдің есепке алу жүйесінде әрбір тұлға бойынша бөлек жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9656,90 +10792,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="143"/>
+    <w:bookmarkStart w:name="z75" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40-3. Акционерлік қоғамдар туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ірі акционер акционердің бағалы қағаздармен операциялардан түскен ақшаны есепке жатқызуға арналған банк шоты туралы өзекті деректемелері жоқ қалған акционерлерден сатып алған қоғамның дауыс беретін акцияларына ақы төлеу үшін осы тұлға бірмезгілде орталық депозитарийге қоғамның акцияларын сатып алу бұйрығын береді және орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотқа қажетті ақша сомасын аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген бұйрыққа акционерлердің өздеріне тиесілі дауыс беретін акцияларды Акционерлік қоғамдар туралы заңның 25-1-бабының 4-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9804,120 +10940,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 40-3-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="144"/>
+    <w:bookmarkStart w:name="z76" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40-4. Акционердің бағалы қағаздармен жасалатын операциялардан түсетін ақшаны есепке алуға арналған банктік шоты туралы өзекті мәліметтері жоқ акционерлердің өздеріне тиесілі қоғамның дауыс беретін акцияларын ірі акционердің талап етуі бойынша Акционерлік қоғамдар туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сату мәмілесін тіркеуді жүзеге асырғанға дейін орталық депозитарий орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотқа аударылған ақша сомасын ірі акционердің тиісті бұйрығындағы ақпаратпен салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген соманың алшақтығы анықталған кезде ірі акционер орталық депозитарийден осы алшақтық туралы хабарламаны алған күннен бастап 1 (бір) жұмыс күні ішінде бұйрыққа қажетті түзету енгізеді не орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотқа жетпей тұрған ақша сомасын аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9962,100 +11098,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 40-4-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="145"/>
+    <w:bookmarkStart w:name="z77" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40-5. Орталық депозитарий эмитентке төлем агентінің қызметін көрсетпейтін болса, эмитент Қағидалардың 40-1-тармағының екінші және үшінші бөліктерінде көзделген мерзім ішінде орталық депозитарийге орталық депозитарийдің ішкі құжатымен бекітілген нысанға сәйкес қоғамда және (немесе) бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде өзекті деректемелері туралы мәліметтердің болмауына байланысты дивиденд төленбеген акционерлер туралы мәліметтерді жібереді, сондай-ақ қоғамда және (немесе) бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде олардың өзекті деректемелері туралы мәліметтер жоқ акционерлерге дивиденд төлеуге арналған ақшаны орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотқа аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өз облигацияларын өтеу жөніндегі міндеттемелерді орындағаннан кейін банктік аударым операцияларын жүзеге асыруға лицензиясы бар эмитент орталық депозитарийдің ережелер жинағында белгіленген тәртіппен және мерзімде орталық депозитарийдің ішкі құжатымен бекітілген нысанға сәйкес соңғы купондық сыйақыны қоса алғанда, облигацияларды өтеуге арналған сомалар төленбеген облигацияларды ұстаушылар туралы мәліметтерді орталық депозитарийге жібереді қоғамда және (немесе) бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде олардың өзекті деректемелері туралы мәліметтердің болмауына байланысты, сондай-ақ орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотқа осы сомаларды төлеуге арналған ақшаны аударуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10116,220 +11252,220 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 40-5-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="146"/>
+    <w:bookmarkStart w:name="z78" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40-6. Егер орталық депозитарий эмитентке төлем агентінің қызметін көрсететін болса, қоғамда және (немесе) бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде олардың өзекті деректемелері туралы мәліметтер жоқ қаржы құралдарының ұстаушыларына облигациялар бойынша дивидентер, және (немесе) сыйақылар, және (немесе) облигацияларды өтеу үшін арналған сомаларды орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотқа аудару бойынша операция "Төлем агентінің қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2003 жылғы 2 желтоқсандағы № 409 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2632 болып тіркелген) және орталық депозитарий қағидаларының жинағына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық депозитарий қоғамда және (немесе) бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде олардың өзекті деректемелері туралы мәліметтер жоқ қаржы құралдарының ұстаушыларына облигациялар бойынша дивидентер, және (немесе) сыйақылар, және (немесе) облигацияларды өтеу үшін арналған сомаларды төлеуге арналған ақшаны орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотқа аударады, сондай-ақ орталық депозитарийдің есепке алу жүйесіне тиісті мәліметтерді енгізеді және бір мезгілде эмитентке осы операциялардың орындалғаны туралы есепті жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 40-6-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="147"/>
+    <w:bookmarkStart w:name="z79" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40-7. Эмитент 2019 жылғы 1 шілдеде төленбеген дивидендтер болған кезде орталық депозитарийге орталық депозитарийдің ішкі құжатымен бекітілген нысанға сәйкес қоғамда немесе бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде олардың өзекті деректемелері туралы мәліметтердің болмауына байланысты дивиденд төленбеген акционерлер туралы мәліметтерді жібереді, сондай-ақ қоғамда немесе бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде олардың өзекті деректемелері туралы мәліметтер жоқ акционерлерге дивиденд төлеуге арналған ақшаны орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотқа аударады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық депозитарий эмитенттен алған дивиденд төленбеген акционерлер туралы мәліметтерді орталық депозитарийдің есепке алу жүйесіндегі ақпаратпен (бар болса) салыстырып тексереді, сондай-ақ эмитенттен орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотқа түскен ақша сомасын осы эмитенттің ұсынған мәліметтерінде көрсетілген ақша сомасымен салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10372,100 +11508,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 40-7-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="148"/>
+    <w:bookmarkStart w:name="z80" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40-8. Қоғамда және (немесе) бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде олардың жаңартылған деректемелері туралы мәліметтердің болмауына байланысты облигациялар бойынша дивидендтер және (немесе) сыйақылар және (немесе) облигацияларды өтеуге арналған сомалар және (немесе) қоғам таратылған кезде кредиторлардың талаптары қанағаттандырылғаннан кейін акционерге төленуге тиіс ақша төленбеген тұлғаның деректемелері туралы мәліметтерді орталық депозитарий тұлғаның өзінің немесе осы тұлғаның депонентінің, немесе осы депонент шотының операторының жолданымы негізінде жолданымды алған күннен кейінгі операциялық күннен кешіктірмей жаңартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамда және (немесе) бағалы қағаздарды ұстаушылар тізілімдерінің жүйесінде және (немесе) номиналды ұстауды есепке алу жүйесінде олардың жаңартылған деректемелері туралы мәліметтердің болмауына байланысты осы тармақтың бірінші бөлігінде көрсетілген ақша сомасы төленбеген тұлғаның деректемелері жаңартылғаннан кейін орталық депозитарий осы тұлғаға тиесілі ақша сомасын деректемелер жаңартылған күннен бастап күнтізбелік 10 (он) күн ішінде оның банктік шотына аударады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10520,90 +11656,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="149"/>
+    <w:bookmarkStart w:name="z81" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40-9. Акционерлік қоғамдар туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-1-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өзінен ірі акционер қоғамның акцияларын сатып алған тұлға немесе осы тұлғаның номиналды ұстаушысы көрсетілген тұлғаға орталық депозитарийдің ішкі құжатында көзделген тәртіппен оған тиесілі ақшаны төлеу үшін орталық депозитарийге кез келген уақытта өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10622,70 +11758,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="150"/>
+    <w:bookmarkStart w:name="z82" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40-10. Орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотында жинақталған ақша Қазақстан Республикасының Ұлттық Банкінде ашылған орталық депозитарийдің корреспонденттік шотында сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны, ақша тиесілі болатын адамдарға шетел валютасындағы ақшаны есепке алу үшін шоттан төлемдерді жүзеге асыру үшін мұндай ақша сомалары Орталық депозитарийдің қызмет көрсететін банкінде ашылған орталық депозитарийдің шотына аударылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10722,108 +11858,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="151"/>
+    <w:bookmarkStart w:name="z83" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40-11. Орталық депозитарий орталық депозитарийдің есепке алу жүйесінде ашылған талап етілмеген ақшаны есепке алуға арналған шотында есепке алынатын ақшаның сақталуы үшін өзінің мүлкімен жауап береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z53" w:id="152"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z53" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Бағалы қағаздардың ұйымдастырылған және ұйымдастырылмаған нарықтарында жасалған туынды қаржы құралдарымен мәмілелер тізілімдері жүйесін қалыптастыру және жүргізу жөніндегі қызмет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z54" w:id="153"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z54" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Ұйымдастырылған және ұйымдастырылмаған нарықтарда жасалған туынды қаржы құралдарымен мәмілелер тізілімдерінің жүйесін (бұдан әрі - тізілім) қалыптастыру және жүргізу бойынша қызмет екінші деңгейдегі банктер, Қазақстан Республикасының бейрезидент-банктерінің филиалдары, бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар, инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар және сақтандыру (қайта сақтандыру) ұйымдары (бұдан әрі - субъектілер) бағалы қағаздардың ұйымдастырылған және ұйымдастырылмаған нарықтарында жасалған туынды қаржы құралдарымен мәмілелер бойынша ұсынған ақпаратты қабылдау, енгізу және сақтаудан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың талабы Қазақстан Республикасының Ұлттық Банкіне қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -10860,90 +11996,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="154"/>
+    <w:bookmarkStart w:name="z55" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Орталық депозитарийдің тізілімді жүргізу тәртібі, сондай-ақ субъектілер беретін ақпарат форматына қойылатын талаптар орталық депозитарийдің қағидалар жинағында белгіленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z56" w:id="155"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z56" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Тізілімді қалыптастыру және жүргізу орталық депозитарийдің бағдарламалық қамтамасыз етуінде электрондық түрде жүзеге асырылады. Тізілімде туынды қаржы құралдарымен жасалған мәмілелер туралы ақпарат қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Туынды қаржы құралдарымен (фьючерстермен) мәмілелер туралы ақпарат Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11052,70 +12188,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Туынды қаржы құралдарымен (своптармен) мәмілелер туралы ақпарат Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="156"/>
+    <w:bookmarkStart w:name="z57" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Уәкілетті орган мен Қазақстан Республикасының Ұлттық Банкі тізілімді жүргізу шеңберінде қалыптастырылатын орталық депозитарийдің дерекқорына қол жеткізе алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11134,266 +12270,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="157"/>
+    <w:bookmarkStart w:name="z58" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Ұйымдастырылған және ұйымдастырылмаған нарықтарда туынды қаржы құралдарымен жасалған мәмілелердің заңдылығы мен түпнұсқалығын орталық депозитарий өзінің қағидалар жинағында айқындалған тәртіппен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z59" w:id="158"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z59" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Туынды қаржы құралдарымен мәмілелер туралы ақпаратты сақтау мерзімі тізілімге ол туралы ақпарат енгізілген шарттың қолданылу мерзімі тоқтаған күннен бастап 5 (бес) жылды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z211" w:id="159"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z211" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Орталық депозитарийдің бағалы қағаздар нарығында кастодиандық қызмет көрсету талаптары және тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 5-тараумен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (31.08.2025 бастап қолданысқа енгізіледі) қаулысымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="160"/>
+    <w:bookmarkStart w:name="z212" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Орталық депозитарий бағалы қағаздар нарығында кастодиандық қызметті Қазақстан Республикасының заңнамалық актілеріне, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8692 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 26 шілдедегі № 184 қаулысымен бекітілген Қазақстан Республикасының бағалы қағаздар нарығында кастодиандық қызметті жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, орталық депозитарийдің қағидаларына, қағидалар жиынтығына және клиентпен жасалған кастодиандық қызмет көрсету шартына сәйкес уәкілетті орган берген кастодиандық қызмет көрсету лицензиясының негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z213" w:id="161"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z213" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Орталық депозитарийдің кастодиандық қызметтерді жүзеге асыру кезіндегі клиенттері жеке тұлғалар және заңды тұлғалар, оның ішінде орталық депозитарийдің қағидалар жиынтығында айқындалған тәртіппен орталық депозитариймен кастодиандық қызмет көрсету бойынша шарттар жасаған Қазақстан Республикасының бейрезидент-жеке тұлғалары және Қазақстан Республикасының бейрезидент-заңды тұлғалары болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z214" w:id="162"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z214" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Орталық депозитарий орталық депозитарийге кастодиандық қызмет көрсетуге берілген клиенттер активтерінің орталық депозитарийдің қағидалар жиынтығында айқындалған тәртіппен меншікті активтерге қатысты жеке сақталуын және есепке алынуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z215" w:id="163"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z215" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Орталық депозитарийдің кастодиандық қызмет көрсетуіндегі ақшаны есепке алу мақсатында орталық депозитарий банктік шот шартының негізінде ақшаны есепке алу үшін әрбір клиентке жеке банктік шот ашады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z216" w:id="164"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z216" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Орталық депозитарийдің орталық депозитарийге кастодиандық қызмет көрсетуге берілген клиент активтерін есепке алу бойынша шоттарды енгізу технологиясы мен режимдері орталық депозитарийдің қағидалар жиынтығында және кастодиандық қызмет көрсету шартында айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16441,282 +17577,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 307 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="165"/>
+    <w:bookmarkStart w:name="z65" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылатын Қазақстан Республикасы нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының кейбір нормативтік құқықтық актілері құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z66" w:id="166"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z66" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Орталық депозитарийдің қызметін жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 19 желтоқсандағы № 254 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12957 болып тіркелген, 2016 жылғы 30 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z67" w:id="167"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z67" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне бағалы қағаздар нарығын реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қазандағы № 259 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14525 болып тіркелген, 2016 жылғы 29 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) бекітілген Қазақстан Республикасының өзгерістер мен толықтырулар енгізілетін бағалы қағаздар нарығын реттеу мәселелері жөніндегі нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z68" w:id="168"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z68" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне бағалы қағаздар нарығын реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қаңтардағы № 11 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16643 болып тіркелген, 2018 жылғы 3 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) бекітілген Қазақстан Республикасының өзгерістер мен толықтырулар енгізілетін бағалы қағаздар нарығын реттеу мәселелері жөніндегі нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z69" w:id="169"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z69" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 қыркүйектегі № 230 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17820 болып тіркелген) бекітілген Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша нормативтік құқықтық актілері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17042,31 +18178,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>