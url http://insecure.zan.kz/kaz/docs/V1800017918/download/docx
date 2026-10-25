--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ab63b5b" w14:textId="ab63b5b">
+    <w:p w14:paraId="4d35131" w14:textId="4d35131">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -935,110 +935,172 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуі бойынша ақылы қызмет түрлерін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Академия ақылы қызметтер көрсету туралы келісімшарт жасаса отырып "Білім туралы" Қазақстан Республикасының 2007 жылғы 27 шілдедегі Заңының </w:t>
+      2. Академия ақылы қызметтер көрсету туралы келісімшарт жасаса отырып "Білім туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>63-бабымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тиісті тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тауарларды (жұмыстарды, көрсетілетін қызметтерді) ұсыну бойынша Академияның ақылы қызмет түрлеріне мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қосымша білім беру бағдарламаларын, оның ішінде шетелдіктер үшін әзірлеу, іске асыру (кәсіптік даярлау, қайта даярлау және біліктілігін арттыру, қабылдау емтиханына дайындау);</w:t>
+      1) қосымша білім беру бағдарламаларын, оның ішінде шетел азаматтары үшін әзірлеу, іске асыру (кәсіптік даярлау, қайта даярлау және біліктілігін арттыру, қабылдау емтиханына дайындау);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми зерттеулер және тәжірибелік-конструкторлық жұмыстар жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1048,51 +1110,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оқу-әдістемелік, баспа және полиграфиялық өнімдерді әзірлеу және (немесе) өткізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мемлекеттік жалпыға білім беру стандарттары талаптарынан тыс жоғары оқу орнынан кейінгі білім беру бағдарламаларын іске асыру, оның ішінде ақылы негізде өзге азаматтық жоғары білім беру мекемелері докторанттарының пререквизиттер мен постреквизиттерді тапсыруы, диссертация қорғауы, сондай-ақ шетелдіктер үшін;</w:t>
+      4) мемлекеттік жалпыға білім беру стандарттары талаптарынан тыс жоғары оқу орнынан кейінгі білім беру бағдарламаларын іске асыру, оның ішінде ақылы негізде өзге азаматтық жоғары білім беру мекемелері докторанттарының пререквизиттер мен постреквизиттерді тапсыруы, диссертация қорғауы, сондай-ақ шетел азаматтары үшін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көрмелердің, семинарлардың, конференциялардың, кеңестердің, форумдардың, симпозиумдардың, курстардың, тренингтердің, дөңгелек үстелдердің және өзге де іс-шаралардың материалдарын өткізу, сондай-ақ көрсетілген іс-шараларды (оның ішінде онлайн өткізуді) ұйымдастыру, өткізу немесе осындай шараларға дәрісші ретінде қатысу жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1114,51 +1176,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Бас Прокурорының 14.02.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1207,74 +1289,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сай нысан бойынша жеке және заңды тұлғалардың ақылы қызмет көрсету жөніндегі өтініштерін тіркеу журналына тіркелген жазбаша өтініші негізінде тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Академия және жеке немесе заңды тұлғалар арасындағы өзара қарым-қатынасы, оның ішінде тауарларды (жұмыстарды, көрсетілетін қызметтерді) ақылы негізде өткізу бойынша ақы төлеу нысаны Қазақстан Республикасының 1994 жылғы 27 желтоқсандағы </w:t>
-[...9 lines deleted...]
-        <w:t>Азаматтық кодексіне</w:t>
+      6. Академия және жеке немесе заңды тұлғалар арасындағы өзара қарым-қатынасы, оның ішінде тауарларды (жұмыстарды, көрсетілетін қызметтерді) ақылы негізде өткізу бойынша ақы төлеу нысаны Қазақстан Республикасының Азаматтық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шартпен реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуге ақы төлеу ақша құралдарын Академияның қолма-қол ақшасының бақылау шотына қолма-қол ақшасыз есептеу нысаны бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1285,74 +1429,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Академиямен тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуден түскен ақшаны жұмсау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Академияның тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізу бойынша ақылы қызмет түрлерін көрсетуден түсетін қаражаты Академияның тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуден түсетін ақша түсімдері мен шығыстарының жоспарларына сәйкес жұмсалады, олар "Бюджеттің атқарылуы және оған кассалық қызмет көрсету ережелерін бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2014 жылғы 4 желтоқсандағы № 540 </w:t>
+      8. Академияның тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізу бойынша ақылы қызмет түрлерін көрсетуден түсетін қаражаты Академияның тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуден түсетін ақша түсімдері мен шығыстарының жоспарларына сәйкес жұмсалады, олар "Бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету рәсімдерін, қазынашылық есепке алу және мониторинг рәсімдерін бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9934 болып тіркелген) бекітілген тәртіпте құралады.</w:t>
+        <w:t xml:space="preserve"> бекітілген тәртіпте құралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуден түсетін ақшалай қаражат мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1822,95 +2028,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...40 lines deleted...]
-        <w:t>" 2017 жылғы 1 тамыздағы № 468 (Нормативтік құқықтық актілерінің мемлекеттік тіркеу тізімінде № 15594 болып тіркелген) бұйрықтарымен бекітілген тәртіппен жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve">
+      10. Академияның тауарларды (жұмыстарды, көрсетілген қызметтерді) өткізуден түскен және жұмсалған ақшаны есепке алу Қазақстан Республикасының Бюджеттік кодексіне сәйкес пайдаланылатын ақшаны есепке алу "Мемлекеттік мекемелерде бухгалтерлік есепке алуды жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 12 мамырдағы № 223 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3480,31 +3728,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>