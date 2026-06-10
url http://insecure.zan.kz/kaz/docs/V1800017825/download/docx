--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c5ecdb2" w14:textId="c5ecdb2">
+    <w:p w14:paraId="6d93b5c" w14:textId="6d93b5c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1179,51 +1179,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2024 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1305,168 +1305,80 @@
       3) ақпаратты жоюдан, түрлендіруден және оған қолжетімділікті бұғаттаудан, сондай-ақ осындай ақпаратқа қатысты заңсыз іс-қимылдардан қорғау мақсатында ақпараттық қауіпсіздікті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) электрондық форматта орналастырылған құжатты сақтау және сақтанушылардың (сақтандырылушылардың, пайда алушылардың) және сақтандыру шартын жасасуға және (немесе) сақтандыру шарты бойынша сақтандыру оқиғасын реттеуге ниет білдірген адамдардың техникалық құралдарында одан мәтіннің еркін түрдегі үзіндісінің көшірмесін жасау мүмкіндігін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...88 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      5) интернет-ресурстың басты бетінен бастап гиперсілтемелер (оған сілтеме жасалған ақпаратты көрсете отырып) бойынша бірте-бірте өту арқылы ақпаратқа қолжетімділікті қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) интернет-ресурстың басты бетінен бастап гиперсілтемелер (оған сілтеме жасалған ақпаратты көрсете отырып) бойынша бірте-бірте өту арқылы ақпаратқа қолжетімділікті қамтамасыз етеді.</w:t>
+      Ақпаратқа қол жеткізу интернет-ресурстың басты бетінен үш реттен артық емес басу арқылы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1477,984 +1389,905 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2024 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) қаулысымен.</w:t>
+        <w:t xml:space="preserve">); өзгеріс енгізілді - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.02.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Ақпаратты орналастыру кезінде оның жарияланған күні мен уақыты, сондай-ақ соңғы жаңартылған күні мен уақыты көрсетілуі керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 3-1-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (01.02.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Сақтандыру нарығының қатысушылары интернет-ресурста орналастыратын ақпараттың тізбесі Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Интернет-ресурстар ақпараттың дәйекті және біркелкі көрсетілуін қамтамасыз етуді, сондай-ақ стационарлық компьютерлер мен мобильді құрылғыларда орналастырылған ақпаратқа қол жеткізуді қамтамасыз етуді ескере отырып әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидаларды 3-1-тармақпен толықтыру көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.12.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-1-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.02.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сақтандыру нарығы қатысушыларының интернет-ресурсында ақпарат қазақ және орыс тілдерінде, сондай-ақ қажет болғанда басқа тілдерде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сақтандыру нарығы қатысушысының интернет-ресурсында орындалатын барлық іс-әрекеттерді жауапты лауазымды тұлға немесе сақтандыру нарығы қатысушысының ішкі құжаттарына сәйкес тағайындалған тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру нарығының қатысушысы олардың орындалуының нақты уақытын көрсете отырып, бағдарламалық қамтамасыз етудің және технологиялық құралдардың көмегімен орындалған, жауапты лауазымды тұлғаның немесе сақтандыру нарығы қатысушысының ішкі құжаттарына сәйкес тағайындалған тұлғаның барлық іс-әрекетін есепке алуды қамтамасыз етуге мүмкіндік беретін операцияларды электрондық есепке алу журналын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сақтандыру ұйымдары, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезиденттер-сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қайта сақтандыру) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдарының филиалдары, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сақтандыру омбудсманы, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дерекқор қалыптастыру және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жүргізу жөніндегі ұйым </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">таратылған жағдайда, қызметі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәжбүрлеп тоқтатылатын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сақтандыру ұйымының, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сақтандыру брокерінің, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бейрезидент-сақтандыру (қайта </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сақтандыру) ұйымы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">филиалының, Қазақстан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасының бейрезидент-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сақтандыру брокері </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">филиалының, сақтанушыларға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(сақтандырылушыларға, пайда </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алушыларға) сақтандыру </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">төлемдерін жүзеге асыруға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кепілдік беретін ұйымның </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">интернет-ресурсында ақпарат </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастыру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сақтандыру нарығына қатысушылар интернет-ресурста орналастыратын ақпараттың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 82</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.02.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
-      <w:r>
-[...819 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3338,51 +3171,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік тіркеу нөмірі және бизнес-сәйкестендіру нөмірі туралы мәліметтер</w:t>
+Бизнес-сәйкестендіру нөмірі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3816,51 +3649,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасына сәйкес сақтандыру ұйымы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы жүзеге асыратын сақтандыру өнімдері мен қосымша рұқсат етілген қызмет түрлерінің тізбесі</w:t>
+Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасына сәйкес сақтандыру ұйымы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы жүзеге асыратын сақтандыру өнімдері мен қосымша рұқсат етілген қызмет түрлерінің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5295,52 +5128,72 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4204 болып тіркелген Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2006 жылғы 25 наурыздағы № 85 қаулысымен бекітілген Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру сыныптары (түрлері) бойынша сақтандыру тарифтерін бағалау әдістері мен есептеу қағидаттарына қойылатын талаптар туралы нұсқаулыққа сәйкес есептелген сақтандыру түрлері бойынша сақтандыру тарифтерінің (сақтандыру сыйлықақыларының, жарналарының) мөлшері туралы ақпарат</w:t>
+              <w:t xml:space="preserve">
+Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4204 болып тіркелген Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2006 жылғы 25 наурыздағы № 85 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, сақтандыру (қайта сақтандыру) ұйымдарының сақтандыру сыныптары (түрлері) бойынша сақтандыру тарифтерін бағалау әдістері мен есептеу қағидаттарына қойылатын талаптар туралы нұсқаулыққа сәйкес есептелген сақтандыру түрлері бойынша сақтандыру тарифтерінің (сақтандыру сыйлықақыларының, жарналарының) мөлшері туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5481,51 +5334,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарының көлік құралына келтірілген зиянның мөлшерін айқындау кезінде тозу мөлшерін анықтауға мүмкіндік беретін веб-парақша ("жалпы сақтандыру" саласы бойынша қызметті жүзеге асыратын сақтандыру ұйымдары үшін)</w:t>
+Сақтандыру ұйымы бекіткен, сақтандыру ұйымы олар бойынша қызметті жүзеге асыратын сақтандыру сыныптары (түрлері) бойынша сақтандыру агенттерінің комиссиялық сыйақысының ең төмен және ең жоғары мөлшері туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5629,130 +5482,168 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13460 болып тіркелген "Мамандандырылған бағдарламалық қамтамасыз етуге қойылатын талаптарды және көлік құралына келтірілген зиян мөлшерін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 14 қаулысына өзгерістер және (немесе толықтырулар)енгізілген күннен бастап 5 жұмыс күнінен кешіктірмей</w:t>
+              <w:t xml:space="preserve">
+Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13460 болып тіркелген "Мамандандырылған бағдарламалық қамтамасыз етуге қойылатын талаптарды және көлік құралына келтірілген зиян мөлшерін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 14 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> өзгерістер және (немесе толықтырулар) енгізілген күннен бастап 5 жұмыс күнінен кешіктірмей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік құралына келтірілген зиянның мөлшерін анықтау кезінде тозу мөлшерін анықтауға мүмкіндік беретін веб-парақша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+("жалпы сақтандыру" саласы бойынша қызметті жүзеге асыратын сақтандыру ұйымдарына арналған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының интернет-ресурсында орналастырылатын ақпарат</w:t>
+Информация, размещаемая на интернет-ресурсе страхового брокера, филиала страхового брокера-нерезидента Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6340,51 +6231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік тіркеу нөмірі және бизнес-сәйкестендіру нөмірі туралы мәліметтер</w:t>
+Бизнес-сәйкестендіру нөмірі туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6817,52 +6708,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Брокерлік қызмет түрлері: өз атынан және сақтанушының тапсырмасы бойынша сақтандыру шарттарын жасау бойынша делдалдық қызмет; өз атынан және қайта сақтанушының (цеденттің) тапсырмасы бойынша қайта сақтандыру шарттарын жасау бойынша делдалдық қызмет; Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасына сәйкес сақтандыру брокері, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы жүзеге асыратын қосымша рұқсат етілген қызмет түрлері </w:t>
+              <w:t>
+Брокерлік қызмет түрлері: өз атынан және сақтанушының тапсырмасы бойынша сақтандыру шарттарын жасау бойынша делдалдық қызмет; өз атынан және қайта сақтанушының (цеденттің) тапсырмасы бойынша қайта сақтандыру шарттарын жасау бойынша делдалдық қызмет; Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасына сәйкес сақтандыру брокері, Қазақстан Республикасының бейрезидент-сақтандыру брокерінің филиалы жүзеге асыратын қосымша рұқсат етілген қызмет түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7188,51 +7079,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еншілес ұйым (ұйымдар) болған кезде аудиторлық ұйым растаған, жылдық шоғырландырылған қаржылық есептілік (бухгалтерлік баланс, пайда мен шығын туралы есеп, ақша қаражатының қозғалысы туралы есеп, капиталға өзгерістер туралы есеп және түсіндірме жазба) (*pdf форматтағы құжаттар)</w:t>
+Аудиторлық ұйым растаған, еншілес ұйым (ұйымдар) болған кезде жылдық шоғырландырылған қаржылық есептілік (бухгалтерлік баланс, пайда мен шығын туралы есеп, ақша қаражатының қозғалысы туралы есеп, капиталдағы өзгерістер туралы есеп және түсіндірме жазба) (*pdf форматтағы құжаттар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7373,51 +7264,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының қызметін және оның аяқталған қаржы жылының қорытындылары бойынша маңызды оқиғаларын сипаттайтын негізгі көрсеткіштерге талдауды қамтитын есеп (*pdf форматтағы құжат)</w:t>
+Сақтандыру ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін және аяқталған қаржы жылының қорытындылары бойынша оның қызметіндегі маңызды оқиғаларды сипаттайтын негізгі көрсеткіштердің талдауын қамтитын есеп (*pdf форматтағы құжат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7754,714 +7645,786 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының үшінші тұлғалар алдындағы азаматтық-құқықтық жауапкершілігін сақтандыру шартының нөмірі мен жасалған күнін; сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру ұйымы филиалының толық атауын; сақтандыру объектісін және тәуекелдер тізбесін; сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының сақтандыру және қайта сақтандыру шарттарын жасауға байланысты тәуекелдерге қатысты сақтандыру сомасын; сақтандыру шартының қолданылу мерзімін қамтитын мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Сақтандыру ұйымдары таратылған, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметі мәжбүрлеп тоқтатылған жағдайда сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның интернет-ресурсында орналастыратын ақпарат</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру брокері жасалған сақтандыру (қайта сақтандыру) шарттары бойынша бекіткен сақтандыру брокерінің комиссиялық сыйақысының ең төменгі және ең жоғарғы мөлшері туралы мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру брокерінің комиссиялық сыйақы мөлшерлері туралы қағидалары бекітілгеннен кейін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру брокерінің комиссиялық сыйақы талаптары, төлеу тәртібі және мөлшері туралы ішкі қағидалары бекітілген күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру брокерінің жасалған сақтандыру (қайта сақтандыру) шарттары бойынша көрсетілген қызметтер үшін комиссиялық сыйақысының мөлшерін қамтитын мәліметтер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген мәліметтер сондай-ақ сақтандыру брокерінің клиенттері үшін оның көрсететін қызметтері үшін сыйақы қалыптастыру тәртібі және қағидаттары туралы қысқаша ақпараттық анықтаманы қамтуға тиіс.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...143 lines deleted...]
-Сақтандыру ұйымдары таратылған, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметі мәжбүрлеп тоқтатылған жағдайда сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның толық атауы, орналасқан жері, қаланың коды көрсетілген байланыс телефондарының, факстарының нөмірлері (бар болса), жұмыс режимі</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру (қайта сақтандыру) ұйымдарымен үлестес болу және сақтандыру (қайта сақтандыру) ұйымдарымен өзге де ресми байланыс жасау фактілерінің болуы туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тоқсан сайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпарат тоқсан сайын, сондай-ақ сақтандыру (қайта сақтандыру) ұйымымен үлестес болған немесе жаңа шарт жасалған кезден бастап бес жұмыс күні ішінде орналастырылуға тиіс.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Мәліметтер сақтандыру (қайта сақтандыру) ұйымдарымен үлестес болу фактілерінің болуы туралы ақпаратты қамтиды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәліметтерде мынадай ақпарат көрсетіледі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+үлестес болған күні; толық атауы / Т.А.Ә.; заңды тұлғаның мемлекеттік тіркелген күні; заңдв тұлғаның мемлекеттік тіркелген нөмірі; пошта мекенжайы; елі; пошта мекенжайы; ауданы; үлестестігін тану үшін негіздеме.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қолда бар шарттардың және сақтандыру (қайта сақтандыру) ұйымдарымен өзге де ресми байланыстардың болуы туралы мәліметтер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...143 lines deleted...]
-Бағалы қағаздарды ұстаушылардың тізіліміне сәйкес акционерлер туралы мәліметтер (заңды тұлғаға тиесілі бағалы қағаздар санының эмитенттің (орналастырылған және (немесе) дауыс беретін) бағалы қағаздар санына пайызбен арақатынасы көрсетілген оның толық атауы және орналасқан жері)</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру брокері көрсететін консультациялық қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тоқсан сайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Консультациялық қызметтер көрсету туралы шарттар жасалған күннен бастап (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру брокері жасаған консультациялық қызметтер көрсету туралы шарттар туралы ақпарат көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Басшы қызметкердің тегі, аты, әкесінің аты (бар болса), атқаратын лауазымы және басқа лауазымға тағайындалған (сайланған, тиісті функциялар берілген) немесе ауыстырылған күні</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру ұйымдары таратылған, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметі мәжбүрлеп тоқтатылған жағдайда сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның интернет-ресурсында орналастыратын ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-Мемлекеттік тіркеу нөмірі және бизнес-сәйкестендіру нөмірі туралы мәліметтер</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның толық атауы, мекенжайы (орналасқан жері), телефон нөмірлері, жұмыс режимі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8525,1650 +8488,1650 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру ұйымдары таратылған, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметі мәжбүрлеп тоқтатылған жағдайда сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның мемлекеттік тіркелгені (қайта тіркелгені) туралы анықтама (*pdf форматтағы құжат)</w:t>
+Сақтандыру ұйымдары таратылған, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметі мәжбүрлеп тоқтатылған жағдайда сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның толық атауы, орналасқан жері, қаланың коды көрсетілген байланыс телефондарының, факстарының нөмірлері (бар болса), жұмыс режимі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...143 lines deleted...]
-Сақтандыру төлемдеріне кепілдік беру қоры туралы Қазақстан Республикасының заңнамасына сәйкес кепілдік берілетін сақтандыру түрлерінің және (немесе) Сақтандыру төлемдеріне кепілдік беру қоры туралы Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылатын қызметтің өзге түрлерінің тізбесі</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акционерлер туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акционерлердің құрамындағы өзгерістерге қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздарды ұстаушылардың дербес шотынан үзінді-көшірмені алған күннен бастап 3 (үш) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздарды ұстаушылардың тізіліміне сәйкес акционерлер туралы мәліметтер (заңды тұлғаға тиесілі бағалы қағаздар санының эмитенттің (орналастырылған және (немесе) дауыс беретін) бағалы қағаздар санына пайызбен арақатынасы көрсетілген оның толық атауы және орналасқан жері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...143 lines deleted...]
-Аудиторлық ұйым растаған жылдық қаржылық есептілік (бухгалтерлік баланс, пайда мен шығын туралы есеп, ақша қаражатының қозғалысы туралы есеп, капиталға өзгерістер туралы есеп және түсіндірме жазба) (*pdf форматтағы құжаттар);</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы қызметкерлер туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы қызметкерлер құрамындағы өзгерістерге қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Олар басқа лауазымға тағайындалған (сайланған, тиісті функциялар берілген) немесе ауыстырылған күннен бастап күнтізбелік 10 (он) күн ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшы қызметкердің тегі, аты, әкесінің аты (бар болса), атқаратын лауазымы және басқа лауазымға тағайындалған (сайланған, тиісті функциялар берілген) немесе ауыстырылған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...143 lines deleted...]
-Сақтандыру ұйымдары таратылған, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметі мәжбүрлеп тоқтатылған жағдайда сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның қызметін және оның аяқталған қаржы жылының қорытындылары бойынша маңызды оқиғаларын сипаттайтын негізгі көрсеткіштерге талдауды қамтитын есеп (*pdf форматтағы құжат)</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-сәйкестендіру нөмірі туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңартылуына қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлға мемлекеттік тіркелген (қайта тіркелген) күннен бастап 30 (отыз) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру ұйымдары таратылған, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметі мәжбүрлеп тоқтатылған жағдайда сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның мемлекеттік тіркелгені (қайта тіркелгені) туралы анықтама (*pdf форматтағы құжат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...143 lines deleted...]
-Қауымдастық (одақ) нысанында құрылған бірлестіктің толық атауы, орналасқан жері және оған кірген күні</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзеге асырылатын қызмет түрлері туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңартылуына қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметті жүзеге асырған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру төлемдеріне кепілдік беру қоры туралы Қазақстан Республикасының заңнамасына сәйкес кепілдік берілетін сақтандыру түрлерінің және (немесе) Сақтандыру төлемдеріне кепілдік беру қоры туралы Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылатын қызметтің өзге түрлерінің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...143 lines deleted...]
-Сақтандыру төлемдеріне кепілдік беру қорына қатысу шартының негізінде сақтандыру төлемдеріне кепілдік беру жүйесіне қатысушылар болып табылатын сақтандыру ұйымдарының толық атауын; Сақтандыру төлемдеріне кепілдік беру қорына қатысу шартын жасасу күні мен нөмірін қамтитын мәліметтер</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиторлық ұйым растаған, алдыңғы есепті 3 (үш) жыл ішіндегі жылдық қаржылық есептілік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жыл сайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір мезгілде мерзімді баспа басылымдарында жариялай отырып, есепті жылдан кейінгі жылғы 31 тамыздан кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудиторлық ұйым растаған жылдық қаржылық есептілік (бухгалтерлік баланс, пайда мен шығын туралы есеп, ақша қаражатының қозғалысы туралы есеп, капиталға өзгерістер туралы есеп және түсіндірме жазба) (*pdf форматтағы құжаттар);</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Сақтандыру омбудсманының интернет-ресурсында орналастырылатын ақпарат</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдыңғы есепті 3 (үш) жыл ішіндегі қызмет қорытындылары туралы есептер (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жыл сайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір мезгілде мерзімді баспа басылымдарында жариялай отырып, есепті жылдан кейінгі жылғы 31 тамыздан кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру ұйымдары таратылған, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметі мәжбүрлеп тоқтатылған жағдайда сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның қызметін және оның аяқталған қаржы жылының қорытындылары бойынша маңызды оқиғаларын сипаттайтын негізгі көрсеткіштерге талдауды қамтитын есеп (*pdf форматтағы құжат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...143 lines deleted...]
-Сақтандыру омбудсманының тегі, аты, әкесінің аты (бар болса), сақтандыру омбудсманы офисінің, оның филиалдарының және (немесе) өкілдіктерінің (бар болса) орналасқан жері, қаланың (облыстың, ауданның) коды көрсетілген телефондарының, факстарының нөмірлері (бар болса), жұмыс режимі</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауымдастықтарға (одақтарға), оның ішінде сақтандыру (қайта сақтандыру) ұйымдарының, сақтандыру брокерлерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру брокерлері филиалдарының бірлестігіне қатысу туралы мәліметтер (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіруіне қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлестікке кірген күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауымдастық (одақ) нысанында құрылған бірлестіктің толық атауы, орналасқан жері және оған кірген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...143 lines deleted...]
-Уәкілетті органның сақтандыру омбудсманын сайлау (қайта сайлау, өкілеттіктерін мерзімінен бұрын тоқтату) туралы шешім қабылдау күні және сақтандыру омбудсманы өкілеттіктерінің мерзімі</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қатысушы - сақтандыру ұйымдары туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңартылуына қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру төлемдеріне кепілдік беру қорына қатысу шартына қол қойған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру төлемдеріне кепілдік беру қорына қатысу шартының негізінде сақтандыру төлемдеріне кепілдік беру жүйесіне қатысушылар болып табылатын сақтандыру ұйымдарының толық атауын; Сақтандыру төлемдеріне кепілдік беру қорына қатысу шартын жасасу күні мен нөмірін қамтитын мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Сақтандыру омбудсманының өкілдер кеңесінің құрамына кіретін сақтандыру ұйымдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының толық атауы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру омбудсманының интернет-ресурсында орналастырылатын ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-Жүзеге асырылатын қызмет түрлері туралы мәліметтер</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру омбудсманы офисінің, оның ішінде оның филиалдары мен өкілдіктерінің толық атауы, мекенжайы (орналасқан жері), телефон нөмірлері, жұмыс режимі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10196,719 +10159,719 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сайланған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
-[...35 lines deleted...]
-Міндетті және ерікті сақтандыру мәселелері бойынша сақтандыру ұйымдары, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары арасында; сақтандыру шарттары бойынша сақтанушылар (сақтандырылушылар, пайда алушылар) және сақтандыру ұйымдары, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары арасында туындайтын келіспеушіліктерді реттеу жөніндегі қызмет туралы мәліметтер</w:t>
+Заңды тұлға мемлекеттік тіркелген (қайта тіркелген) және (немесе) филиал және (немесе) өкілдік есептік тіркелген, құрылтай құжаттарға қайта тіркеуді талап ететін енгізілетін өзгерістер және (немесе) толықтырулар тіркелген күннен бастап 30 (отыз) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру омбудсманының тегі, аты, әкесінің аты (бар болса), сақтандыру омбудсманы офисінің, оның филиалдарының және (немесе) өкілдіктерінің (бар болса) орналасқан жері, қаланың (облыстың, ауданның) коды көрсетілген телефондарының, факстарының нөмірлері (бар болса), жұмыс режимі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...143 lines deleted...]
-Сақтандыру омбудсманының қызметін регламенттейтін ішкі қағидалар және сақтандыру нарығына қатысушылармен жасалған меморандумдар (*pdf форматтағы құжаттар)</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру омбудсманын сайлау туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайлануына (қайта сайлануына, өкілеттіктерін мерзімінен бұрын тоқтатуына) қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайланған (қайта сайланған, өкілеттіктерін мерзімінен бұрын тоқтатқан) күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті органның сақтандыру омбудсманын сайлау (қайта сайлау, өкілеттіктерін мерзімінен бұрын тоқтату) туралы шешім қабылдау күні және сақтандыру омбудсманы өкілеттіктерінің мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...143 lines deleted...]
- Қауымдастық (одақ) нысанында құрылған бірлестіктің толық атауы, орналасқан жері және оған кірген күні</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру омбудсманының өкілдер кеңесінің құрамына кіретін сақтандыру ұйымдарының тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өкілдер кеңесі құрамындағы өзгерістерге қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өкілдер кеңесінің құрамы құрылған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру омбудсманының өкілдер кеңесінің құрамына кіретін сақтандыру ұйымдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының толық атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...143 lines deleted...]
-Сақтандыру омбудсманының қызметін сипаттайтын негізгі көрсеткіштерді және аяқталған қаржы жылының қорытындылары бойынша оның қызметіндегі маңызды оқиғаларды талдауды қамтитын есеп (*pdf форматтағы құжат)</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзеге асырылатын қызмет түрлері туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңартылуына қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сайланған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндетті және ерікті сақтандыру мәселелері бойынша сақтандыру ұйымдары, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары арасында; сақтандыру шарттары бойынша сақтанушылар (сақтандырылушылар, пайда алушылар) және сақтандыру ұйымдары, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары арасында туындайтын келіспеушіліктерді реттеу жөніндегі қызмет туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру шеңберінде көлік құралына келтірілген зиянның мөлшерін қалпына келтіріп жөндеудің құнын айқындау кезінде амортизациялық тозу мөлшерін айқындауға мүмкіндік беретін веб-парақша</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру омбудсманының қызметін, оның ішінде дауларды шешу жөніндегі өтініштерді қарау және шешімдер қабылдау тәртібі мен мерзімдерін регламенттейтін ішкі қағидалар, сондай-ақ сақтандыру нарығына қатысушылармен жасалған меморандумдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10936,1279 +10899,2039 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13460 болып тіркелген "Мамандандырылған бағдарламалық қамтамасыз етуге қойылатын талаптарды және көлік құралына келтірілген зиян мөлшерін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 14 қаулысына өзгерістер және (немесе) толықтырулар енгізілген күннен бастап 5 жұмыс күнінен кешіктірмей</w:t>
-[...35 lines deleted...]
-Көлік құралына келтірілген зиянның мөлшерін айқындау кезінде тозу мөлшерін анықтауға мүмкіндік беретін веб-парақша</w:t>
+Бекітілген күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру омбудсманының қызметін регламенттейтін ішкі қағидалар және сақтандыру нарығына қатысушылармен жасалған меморандумдар (*pdf форматтағы құжаттар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның интернет-ресурсында орналастырылатын ақпарат</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауымдастықтарға (одақтарға), оның ішінде сақтандыру (қайта сақтандыру) ұйымдарының, сақтандыру брокерлерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) брокерлері филиалдарының бірлестігіне қатысу туралы мәліметтер (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіруіне қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кірген күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қауымдастық (одақ) нысанында құрылған бірлестіктің толық атауы, орналасқан жері және оған кірген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...143 lines deleted...]
-Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның толық атауы, орналасқан жері, қаланың коды көрсетілген байланыс телефондарының, факстарының нөмірлері (бар болса), жұмыс режимі</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдыңғы есепті 3 (үш) жыл ішіндегі қызмет қорытындылары туралы есептер (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жыл сайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір мезгілде мерзімді баспа басылымдарында жариялай отырып, есепті жылдан кейінгі жылғы 31 тамыздан кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру омбудсманының қызметін сипаттайтын негізгі көрсеткіштерді және аяқталған қаржы жылының қорытындылары бойынша оның қызметіндегі маңызды оқиғаларды талдауды қамтитын есеп (*pdf форматтағы құжат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...143 lines deleted...]
-Бағалы қағаздарды ұстаушылардың тізіліміне сәйкес акционерлер (қатысушылар) туралы мәліметтер (заңды тұлғаға тиесілі бағалы қағаздар санының эмитенттің бағалы қағаздар (орналастырылған және (немесе) дауыс беретін) санына пайызбен арақатынасы көрсетілген заңды тұлғаның толық атауы мен орналасқан жері)</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру шеңберінде көлік құралына келтірілген зиянның мөлшерін қалпына келтіріп жөндеудің құнын айқындау кезінде амортизациялық тозу мөлшерін айқындауға мүмкіндік беретін веб-парақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңартылуына қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13460 болып тіркелген "Мамандандырылған бағдарламалық қамтамасыз етуге қойылатын талаптарды және көлік құралына келтірілген зиян мөлшерін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 14 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> өзгерістер және (немесе) толықтырулар енгізілген күннен бастап 5 жұмыс күнінен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралына келтірілген зиянның мөлшерін айқындау кезінде тозу мөлшерін анықтауға мүмкіндік беретін веб-парақша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...143 lines deleted...]
-Тегі, аты, әкесінің аты (бар болса), атқаратын лауазымының атауы, директорлар кеңесінің басшы лауазымына тағайындау туралы шешім шығарған күні және оның нөмірі</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру омбудсманының офисінде дауларды реттеу туралы өтініштердің саны бойынша сақтандыру ұйымдарының рейтингі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоқсан сайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептік тоқсаннан кейінгі айдың 15 (он бесінші) күнінен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру ұйымдарының сақтанушылармен (сақтандырылушылармен, пайда алушылармен) жүргізетін жұмыстарының деңгейін сипаттайтын көрсеткіштерді қамтитын есеп (*pdf форматтағы құжат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама (*pdf форматтағы құжат)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның интернет-ресурсында орналастырылатын ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...143 lines deleted...]
-Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасының және сақтандырудың міндетті түрлерін реттейтін Қазақстан Республикасының заңнамалық актілерінің негізінде міндетті және ерікті сақтандыру түрлері бойынша дерекқорды қалыптастыру және жүргізу жөніндегі қызметті; сақтандыру агенттерінің бірыңғай тізілімін жүргізу жөніндегі қызметті; сақтандыру шарттарын электрондық нысанда жасау үшін пайдаланылатын сақтандыру ұйымдарының интернет-ресурстарының тізбесін қамтитын мәліметтер</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның толық атауы, мекенжайы, (орналасқан жері), телефон нөмірлері, жұмыс режимі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңартылуына қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлға мемлекеттік тіркелген (қайта тіркелген) күннен бастап 30 (отыз) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның толық атауы, орналасқан жері, қаланың коды көрсетілген байланыс телефондарының, факстарының нөмірлері (бар болса), жұмыс режимі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...143 lines deleted...]
-Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның қызметін және оның аяқталған қаржы жылының қорытындылары бойынша маңызды оқиғаларын сипаттайтын негізгі көрсеткіштерге талдауды қамтитын есеп (*pdf форматтағы құжат)</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акционерлер (қатысушылар) туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акционерлер (қатысушылар) құрамының өзгеруіне қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акт шығарылған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздарды ұстаушылардың тізіліміне сәйкес акционерлер (қатысушылар) туралы мәліметтер (заңды тұлғаға тиесілі бағалы қағаздар санының эмитенттің бағалы қағаздар (орналастырылған және (немесе) дауыс беретін) санына пайызбен арақатынасы көрсетілген заңды тұлғаның толық атауы мен орналасқан жері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшылар туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басшылар құрамының өзгеруіне қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тағайындалған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты, әкесінің аты (бар болса), атқаратын лауазымының атауы, директорлар кеңесінің басшы лауазымына тағайындау туралы шешім шығарған күні және оның нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-сәйкестендіру нөмірі туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңартылуына қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлға мемлекеттік тіркелген (қайта тіркелген) күннен бастап 30 (отыз) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама (*pdf форматтағы құжат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзеге асырылатын қызмет түрлері туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңартылуына қарай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметті жүзеге асырған күннен бастап 5 (бес) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасының және сақтандырудың міндетті түрлерін реттейтін Қазақстан Республикасының заңнамалық актілерінің негізінде міндетті және ерікті сақтандыру түрлері бойынша дерекқорды қалыптастыру және жүргізу жөніндегі қызметті; сақтандыру агенттерінің бірыңғай тізілімін жүргізу жөніндегі қызметті; сақтандыру шарттарын электрондық нысанда жасау үшін пайдаланылатын сақтандыру ұйымдарының интернет-ресурстарының тізбесін қамтитын мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алдыңғы есепті үш жыл ішіндегі қызмет қорытындылары туралы есептер (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жыл сайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір мезгілде мерзімді баспа басылымдарында жариялай отырып, есепті жылдан кейінгі жылғы 31 тамыздан кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дерекқорды қалыптастыру және жүргізу жөніндегі ұйымның қызметін және оның аяқталған қаржы жылының қорытындылары бойынша маңызды оқиғаларын сипаттайтын негізгі көрсеткіштерге талдауды қамтитын есеп (*pdf форматтағы құжат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12236,52 +12959,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Кіруіне қарай </w:t>
+              <w:t>
+Кіруіне қарай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12310,50 +13033,289 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қауымдастық (одақ) нысанында құрылған бірлестіктің толық атауы, орналасқан жері және оған кірген күні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сақтандыру сыныптары бойынша статистикалық ақпарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ай сайын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есепті айдан кейінгі айдың 7 (жетінші) жұмыс күнінен кешіктірмей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы қаржылық жылы жүзеге асырылған сақтандыру төлемдерінің сомасы бойынша, сондай-ақ сақтандырудың мынадай сыныптары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+міндеттемелер көлемі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сақтандыру сыйлықақыларының сомасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сақтандыру (қайта сақтандыру) шарттарының саны бойынша қолданыстағы және ағымдағы қаржылық жылы жасалған сақтандыру (қайта сақтандыру) шарттары бойынша статистикалық ақпарат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>