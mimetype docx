--- v0 (2025-11-07)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8b11ce8" w14:textId="8b11ce8">
+    <w:p w14:paraId="665f385" w14:textId="665f385">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -850,127 +854,139 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (иә (жоқ), ұйымның атауы, лауазымы, жұмыс істеген кезеңі көрсетілсін)".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1311,2174 +1327,616 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 12.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z53" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 29.11.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Банкке және (немесе) банк холдингіне еншілес ұйымды құруға немесе сатып алуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты беру, сондай-ақ банктің және (немесе) банк холдингінің еншілес ұйымды құруға, сатып алуға, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 қаңтардағы № 24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 болып тіркелген, "Егемен Қазақстан" газетінде 2012 жылғы 19 маусымда № 330-335 (27409) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15050 болып тіркелген, 2017 жылғы 23 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z54" w:id="17"/>
+    <w:bookmarkStart w:name="z130" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларында және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын </w:t>
-[...9 lines deleted...]
-        <w:t>талаптарда</w:t>
+      көрсетілген қаулымен бекітілген Банкке және (немесе) банк холдингіне еншiлес ұйымды құруға немесе сатып алуға, бас банктің күмәнді және үмітсіз активтерін сатып алатын еншілес ұйымды банктің құруына немесе сатып алуына, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуға рұқсатты беру, сондай-ақ банктің және (немесе) банк холдингінің еншiлес ұйымды құруға, сатып алуға, банктің және (немесе) банк холдингінің ұйымдардың капиталына қомақты қатысуына рұқсатты қайтарып алу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z131" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 3-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z132" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1. Уәкілетті орган "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерінен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының резиденті-жеке тұлғаның жеке басын куәландыратын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының резиденті-жеке тұлғада алынбаған немесе өтелмеген соттылығының жоқ екенін растайтын; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының резиденті-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) жөніндегі құжаттарда көрсетілген мәліметтерді алады.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
-[...137 lines deleted...]
-      Қазақстан Республикасының резиденті-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) жөніндегі құжаттарда көрсетілген мәліметтерді алады.";</w:t>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақта</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="19"/>
+        <w:t>10-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z135" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      екінші бөлігі мынадай редакцияда жазылсын:</w:t>
-[...19 lines deleted...]
-      "Өтініш беруші жеке тұлғаның, өтініш беруші заңды тұлға басшы қызметкерінің мінсіз іскерлік беделі туралы мәліметтер Қағидаларға 2-қосымшаға сәйкес нысан бойынша мыналарды:</w:t>
+      "10. Ұсынылған құжаттарға ескертулер болған кезде уәкілетті орган банкке және (немесе) банк холдингіне оларды жою мерзімін көрсете отырып, пошта, факсимильді байланыс және (немесе) электрондық пошта арқылы мұндай ескертулерді көрсетіп хат жібереді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақтың</w:t>
-[...775 lines deleted...]
-        <w:t>14-тармақтың</w:t>
+        <w:t>17-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="35"/>
-[...775 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="41"/>
+    <w:bookmarkStart w:name="z137" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "17. Ұсынылған құжаттарға ескертулер болған кезде уәкілетті орган банкке және (немесе) банк холдингіне оларды жою мерзімін көрсете отырып, пошта, факсимильді байланыс және (немесе) электрондық пошта арқылы мұндай ескертулерді көрсетіп хат жібереді."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6516,3869 +4974,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...297 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Тегі, аты және әкесінің аты (ол бар болса)___________________________________ </w:t>
-[...3486 lines deleted...]
-      Күні _________________</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10510,652 +5186,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...297 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Өтініш беруші – жеке тұлға, өтініш беруші – заңды тұлғаның басшы қызметкері ірі </w:t>
-[...269 lines deleted...]
-      Күні _________________</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11287,8213 +5398,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...297 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...22 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Тегі, аты және әкесінің аты (ол бар болса) </w:t>
-[...7830 lines deleted...]
-                  (қолы)</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22682,55 +8667,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>