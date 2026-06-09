--- v0 (2025-11-26)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="30c696f" w14:textId="30c696f">
+    <w:p w14:paraId="773746a" w14:textId="773746a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1551,170 +1551,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қадағалап ден қою шаралары Банктер туралы заңның 45-1-бабының </w:t>
+      2. Қадағалап ден қою шаралары Банктер туралы заңның 78-бабының 2-тармағында, Ипотека туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-4-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Сақтандыру қызметі туралы заңның 53-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Ипотека туралы заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, Сақтандыру қызметі туралы заңның 53-1-бабының </w:t>
+        <w:t xml:space="preserve">, Бағалы қағаздар рыногы туралы заңның 3-3-бабының 2-тармағында, Даму Банкі туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Кепілдік беру қоры туралы заңның 3-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Бағалы қағаздар нарығы туралы заңның 3-3-бабының </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, Кредиттік бюролар туралы заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, Төлемдер туралы заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1760,71 +1720,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.03.2020 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 26</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1975,74 +1935,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Қадағалап ден қою шараларын қолданудың орындылығын айқындау және қадағалап ден қою шарасын таңдау кезінде Банктер туралы заңның 45-1-бабының 3-тармағында, Сақтандыру қызметі туралы заңның 53-1-бабының </w:t>
+      4. Қадағалап ден қою шараларын қолданудың орындылығын айқындау және қадағалап ден қою шарасын таңдау кезінде Банктер туралы заңның 78-бабының 3-тармағында, Сақтандыру қызметі туралы заңның 53-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, Бағалы қағаздар нарығы туралы заңның 3-3-бабының 3-тармағында көзделген факторлар ескеріледі.</w:t>
+        <w:t>, Бағалы қағаздар рыногы туралы заңның 3-3-бабының 3-тармағында көзделген факторлар ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Уәкілетті орган қолданылған қадағалап ден қою шараларын есепке алуды жүргізеді және қолданылған қадағалап ден қою шаралары (қадағалап ден қоюдың ұсынымдық шараларын қоспағанда) туралы ақпаратты өзінің интернет-ресурсында орналастырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2155,74 +2177,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қадағалап ден қоюдың ұсынымдық шаралары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Уәкілетті орган Қағидалардың 3-тармағының 1) тармақшасында көрсетілген тұлғаларға Банктер туралы заңның 45-2-бабының 1-тармағында, Сақтандыру қызметі туралы заңның 53-2-бабының </w:t>
+      7. Уәкілетті орган Қағидалардың 3-тармағының 1) тармақшасында көрсетілген тұлғаларға Банктер туралы заңның 79-бабының 1-тармағында, Сақтандыру қызметі туралы заңның 53-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, Бағалы қағаздар нарығы туралы заңның 3-4-бабының 1-тармағында көрсетілген жағдайларда қадағалап ден қоюдың ұсынымдық шараларын қолданады.</w:t>
+        <w:t xml:space="preserve"> және Бағалы қағаздар рыногы туралы заңның 3-4-бабының 1-тармағында көрсетілген жағдайларда қадағалап ден қоюдың ұсынымдық шараларын қолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қадағалап ден қоюдың ұсынымдық шарасы уәкілетті органның хатымен ресімделеді және онда осы шараны қолдану негіздері мен анықталған кемшіліктер, тәуекелдер немесе бұзушылықтар туралы хабарлама және (немесе) анықталған кемшіліктерді, тәуекелдерді немесе бұзушылықтарды жою жөніндегі ұсынымдар және (немесе) уәкілетті орган кемшіліктерді, тәуекелдерді немесе бұзушылықтарды қайта анықтаған, сондай-ақ қадағалап ден қоюдың ұсынымдық шаралары орындалмаған жағдайда, қадағалап ден қоюдың өзге шараларын қолдану ықтималдығы туралы ескерту қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2293,74 +2377,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар жазбаша нұсқама немесе жазбаша келісім нысанында қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Уәкілетті орган жазбаша нұсқамада Банктер туралы заңның 46-бабының 1-тармағында, Сақтандыру қызметі туралы заңның </w:t>
+      12. Уәкілетті орган жазбаша нұсқамада Банктер туралы заңның 80-бабының 1-тармағында, Сақтандыру қызметі туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-3-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағында, Бағалы қағаздар нарығы туралы заңның 3-5-бабының 1-тармағында белгіленген орындалуы міндетті шараларды қабылдауға және (немесе) оларды орындау жөніндегі іс-шаралар жоспарын (бұдан әрі - іс-шаралар жоспары) жазбаша нұсқамада белгіленген мерзімде ұсыну қажеттігіне нұсқау береді.</w:t>
+        <w:t xml:space="preserve"> 1-тармағында, Бағалы қағаздар рыногы туралы заңның 3-5-бабының 1-тармағында белгіленген орындалуы міндетті шараларды қабылдауға және (немесе) оларды орындау жөніндегі іс-шаралар жоспарын (бұдан әрі - іс-шаралар жоспары) жазбаша нұсқамада белгіленген мерзімде ұсыну қажеттігіне нұсқау береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Іс-шаралар жоспарында кемшіліктердің, тәуекелдердің немесе бұзушылықтардың, олардың туындауына алып келген себептердің сипаттамасы, жоспарланған іс-шаралардың тізбесі, оларды жүзеге асыру мерзімдері, сондай-ақ іс-шаралар жоспарының әрбір тармағының орындалуы үшін жауапты басшы қызметкерлер қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2426,169 +2572,355 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган ұсынылған іс-шаралар жоспарын мақұлдаған жағдайда, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлға оны іске асыруға кіріседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Уәкілетті орган іс-шаралар жоспарын мақұлдамаған жағдайда қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлғаға Банктер туралы заңның 46-бабының 1-тармағында, Сақтандыру қызметі туралы заңның </w:t>
+      Уәкілетті орган іс-шаралар жоспарын мақұлдамаған жағдайда қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлғаға Банктер туралы заңның 80-бабының 1-тармағында, Сақтандыру қызметі туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-3-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағында, Бағалы қағаздар нарығы туралы заңның 3-5-бабының 1-тармағында белгіленген шараларды көрсете отырып, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шараларды қолданады.</w:t>
+        <w:t xml:space="preserve"> 1-тармағында, Бағалы қағаздар рыногы туралы заңның 3-5-бабының 1-тармағында белгіленген шараларды көрсете отырып, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шараларды қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Уәкілетті орган Қағидалардың 3-тармағының 2) тармақшасында көрсетілген тұлғамен Банктер туралы заңның 46-бабының 1-тармағында, Сақтандыру қызметі туралы заңның </w:t>
+      15. Уәкілетті орган Қағидалардың 3-тармағының 2) тармақшасында көрсетілген тұлғамен Банктер туралы заңның 80-бабының 1-тармағында, Сақтандыру қызметі туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-3-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағында, Бағалы қағаздар нарығы туралы заңның 3-5-бабының 1-тармағында белгіленген шараларды орындау туралы жазбаша келісім жасайды.</w:t>
+        <w:t xml:space="preserve"> 1-тармағында, Бағалы қағаздар рыногы туралы заңның 3-5-бабының 1-тармағында белгіленген шараларды орындау туралы жазбаша келісім жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Жазбаша келісімде Банктер туралы заңның 46-бабының 1-тармағында, Сақтандыру қызметі туралы заңның </w:t>
+      16. Жазбаша келісімде Банктер туралы заңның 80-бабының 1-тармағында, Сақтандыру қызметі туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-3-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тармағында, Бағалы қағаздар нарығы туралы заңның 3-5-бабының 1-тармағында көрсетілген шаралардың орындалуы туралы келісім, анықталған кемшіліктерді, тәуекелдерді немесе бұзушылықтарды жою мерзімдері және (немесе) қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлғаның өзіне қабылдайтын шектеулердің тізбесі көзделеді.</w:t>
+        <w:t xml:space="preserve"> 1-тармағында, Бағалы қағаздар рыногы туралы заңның 3-5-бабының 1-тармағында көрсетілген шаралардың орындалуы туралы келісім, анықталған кемшіліктерді, тәуекелдерді немесе бұзушылықтарды жою мерзімдері және (немесе) қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлғаның өзіне қабылдайтын шектеулердің тізбесі көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жазбаша келісімге қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлға міндетті түрде қол қоюға тиіс. Қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлға жазбаша келісімге қол қойған соң оның талаптарын толық көлемде және онда белгіленген мерзімде орындау жөнінде өзіне міндеттемелер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жазбаша келісім заңды күші бірдей 4 (төрт) дана етіп (қазақ және орыс тілдерінде 2 (екі) данадан) жасалады және қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту жөніндегі шаралар қолданылған тұлғаға ілеспе хатпен жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2931,54 +3263,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қадағалап ден қоюдың мәжбүрлеу шаралары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Уәкілетті орган Қағидалардың 3-тармағының 3) тармақшасында көрсетілген тұлғаларға Банктер туралы заңның 47-1-бабының 1-тармағында, Сақтандыру қызметі туралы заңның 53-4-бабының 1-тармағында, Бағалы қағаздар нарығы туралы заңның 72-3-бабының 1-тармағында көзделген жағдайларда қадағалап ден қоюдың мәжбүрлеу шараларын қолданады.</w:t>
+      21. Уәкілетті орган Қағидалардың 3-тармағының 3) тармақшасында көрсетілген тұлғаларға Банктер туралы заңның 81-бабының 1-тармағында, Сақтандыру қызметі туралы заңның 53-4-бабының 1-тармағында, Бағалы қағаздар рыногы туралы заңның 72-3-бабының 1-тармағында көзделген жағдайларда қадағалап ден қоюдың мәжбүрлеу шараларын қолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.05.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қадағалап ден қоюдың мәжбүрлеу шарасы қолданылған тұлға қадағалап ден қоюдың мәжбүрлеу шарасында белгіленген мерзімде жоспарланған іс-шаралардың тізбесін, оларды жүзеге асыру мерзімдерін, сондай-ақ уәкілетті органның талаптарын орындау жөніндегі іс-шаралар жоспарының әрбір тармағының орындалуы үшін жауапты басшы қызметкерлерді көрсете отырып, уәкілетті органға уәкілетті органның талаптарын орындау жөніндегі іс-шаралар жоспарын ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3431,55 +3825,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3805,31 +4199,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>