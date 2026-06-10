--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="297ae43" w14:textId="297ae43">
+    <w:p w14:paraId="b21cd3d" w14:textId="b21cd3d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -540,127 +544,139 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілетін бесінші, алтыншы, жетінші, сегізінші және тоғызыншы абзацтарын қоспағанда, 2019 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -821,157 +837,205 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер енгізілетін банк қызметі мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 23.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
-[...15 lines deleted...]
-      2. "Екінші деңгейдегі банктердің олармен ерекше қатынастар арқылы байланысты тұлғаларға және заңды тұлғаларға (Қазақстан Республикасының резиденттеріне және резиденті еместерге) банктік қарыздар мен банк кепілдіктерін беруі жөніндегі талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 25 ақпандағы № 72 </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Қазақстан Республикасы банктерінің құжаттамалық аккредитивтерімен операциялар жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 22 қазандағы № 199 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8409 болып тіркелген, 2013 жылғы 26 маусымда "Заң газеті" газетінде № 93 (2294) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9948 болып тіркелген, 2014 жылғы 24 желтоқсанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
-[...25 lines deleted...]
-        <w:t>талаптарда</w:t>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қазақстан Республикасы банктерінің құжаттамалық аккредитивтерімен операциялар жүргізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -984,80 +1048,80 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақтың</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+        <w:t>5-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "6. Әдістемені банк өз бетінше әзірлейді және қаржылық жай-күйді бағалау тәртібінен, әдісінен, кезеңділігінен, тәсілдерінен, қажетті құжаттардың тізбесінен және қарыз алушының (борышкердің, тең қарыз алушының) қаржылық жай-күйін айқындауға мүмкіндік беретін өзге де ақпараттан тұрады.";</w:t>
+      "5. Аккредитив ашу үшін (Ұлттық Банкте аккредитивтер ашуды қоспағанда) бұйрық беруші қызмет көрсететін банкке (эмитент банкке) банктің (эмитент банктің) iшкi құжаттарында көзделген құжаттарды, сондай-ақ аккредитив ашуға арналған өтінішті ұсынады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1073,362 +1137,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген мөлшерден аспайтын барлық банктік қарыздар мен банк кепілдіктерінің жиынтық көлемі шегінде банктік қарыздар мен банк кепілдіктерін береді.".</w:t>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "7. Банк (эмитент банк) аккредитив ашу мерзімін белгілейді. Бұл ретте өтелген аккредитивті ашу үшін мерзім 3 (үш) жұмыс күнінен, өтелмеген аккредитив үшін – 20 (жиырма) жұмыс күнінен аспайды. Банк (эмитент банк) аккредитивті ашу мерзімін клиент Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттардың толық топтамасын ұсынған күннен бастап есептейді.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
-[...250 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1719,882 +1511,882 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 257 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылатын Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 23 ақпандағы № 49 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4602 болып тіркелген, 2007 жылғы 25 сәуірде "Заң газеті" газетінде № 62 (1091) жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктердің кредиттеу жөніндегі құжаттамасын жүргізу туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 16 шілдедегі № 209 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4901 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2008 жылғы 2 қазандағы № 144 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5369 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2009 жылғы 27 ақпандағы № 22 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5611 болып тіркелген, 2009 жылғы 17 сәуірде "Заң газеті" газетінде № 57 (1480) жарияланған).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z42" w:id="22"/>
-[...15 lines deleted...]
-      1. "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 23 ақпандағы № 49 </w:t>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына толықтырулар мен өзгерістер енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2009 жылғы 29 сәуірдегі № 91 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4602 болып тіркелген, 2007 жылғы 25 сәуірде "Заң газеті" газетінде № 62 (1091) жарияланған).</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5688 болып тіркелген).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z43" w:id="23"/>
-[...15 lines deleted...]
-      2. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Банктердің кредиттеу жөніндегі құжаттамасын жүргізу туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 16 шілдедегі № 209 </w:t>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2009 жылғы 30 қарашадағы № 241 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4901 болып тіркелген).</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5986 болып тіркелген).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
-[...15 lines deleted...]
-      3. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2008 жылғы 2 қазандағы № 144 </w:t>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2010 жылғы 29 наурыздағы № 38 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5369 болып тіркелген).</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6186 болып тіркелген, 2010 жылғы 26 тамызда Қазақстан Республикасы орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында № 14 жарияланған).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
-[...15 lines deleted...]
-      4. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2009 жылғы 27 ақпандағы № 22 </w:t>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. "Қазақстан Республикасының кейбiр нормативтiк құқықтық актiлерiне сәйкестендiру нөмiрлерi бойынша өзгерiстер мен толықтырулар енгiзу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2010 жылғы 29 наурыздағы № 50 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6219 болып тіркелген, 2010 жылғы 26 тамызда Қазақстан Республикасы орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында № 14 жарияланған) бекітілген Қазақстан Республикасының кейбiр нормативтiк құқықтық актiлерiне сәйкестендiру нөмiрлерi бойынша енгiзiлетiн өзгерiстер мен толықтырулар тiзбесiнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2010 жылғы 29 қазандағы № 161 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5611 болып тіркелген, 2009 жылғы 17 сәуірде "Заң газеті" газетінде № 57 (1480) жарияланған).</w:t>
-[...19 lines deleted...]
-      5. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына толықтырулар мен өзгерістер енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2009 жылғы 29 сәуірдегі № 91 </w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6662 болып тіркелген, 2011 жылғы 3 ақпанда "Егемен Қазақстан" газетінде № 35 (26437) жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z51" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының агроөнеркәсiп кешенi саласындағы ұлттық басқарушы холдингтiң еншiлес ұйымдарына, ипотекалық ұйымдарға арналған пруденциалдық нормативтердi есептеу мәселелері бойынша және кредиттеу жөніндегі құжаттамасын жүргізу қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2011 жылғы 1 сәуірдегі № 32 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5688 болып тіркелген).</w:t>
-[...19 lines deleted...]
-      6. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2009 жылғы 30 қарашадағы № 241 </w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6940 болып тіркелген, 2011 жылғы 15 шілдеде "Егемен Қазақстан" газетінде № 299-300 (26694) жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. "Кепілдік берілген депозиттер бойынша міндеттемелер қабылдайтын қатысушы (қатысушылар) банктегі (банктердегі) депозиттерге міндетті кепілдік беруді жүзеге асыратын ұйымның заемдар беру және депозиттерді орналастыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5986 болып тіркелген).</w:t>
-[...19 lines deleted...]
-      7. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына толықтырулар енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2010 жылғы 29 наурыздағы № 38 </w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7603 болып тіркелген, 2012 жылғы 24 мамырда "Егемен Қазақстан" газетінде № 261-266 (27340) жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z53" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 26 сәуірдегі № 110 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8505 болып тіркелген, 2013 жылғы 6 тамызда "Заң газеті" газетінде № 115 (2316) жарияланған) бекітілген Өзгерістер енгізілетін Қазақстан Республикасының нормативтік құқықтық актілері тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне кредиттеу жөніндегі құжаттамаға талаптарды белгілеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 145 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9719 болып тіркелген, 2014 жылғы 8 қазанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z55" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банктік қызметті реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 24 желтоқсандағы № 242 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6186 болып тіркелген, 2010 жылғы 26 тамызда Қазақстан Республикасы орталық атқарушы және өзге де орталық мемлекеттік органдарының актілер жинағында № 14 жарияланған).</w:t>
-[...29 lines deleted...]
-        <w:t>17-тармағы</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10230 болып тіркелген, 2015 жылғы 25 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне Қазақстан Республикасында кәсіпкерлік қызмет үшін жағдайды түбегейлі жақсарту мәселелері бойынша өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 25 ақпандағы № 28 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10715 болып тіркелген, 2015 жылғы 6 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) бекітілген Қазақстан Республикасында кәсіпкерлік қызмет үшін жағдайды түбегейлі жақсарту мәселелері бойынша Қазақстан Республикасының өзгерістер енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...16 lines deleted...]
-      9. "Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" 2007 жылғы 23 ақпандағы № 49 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2010 жылғы 29 қазандағы № 161 </w:t>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z57" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "Кредиттеу жөніндегі құжаттамасын жүргізу ережесін бекіту туралы" Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 23 ақпандағы № 49 қаулысына толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 24 сәуірдегі № 70 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6662 болып тіркелген, 2011 жылғы 3 ақпанда "Егемен Қазақстан" газетінде № 35 (26437) жарияланған).</w:t>
-[...109 lines deleted...]
-        <w:t>16-тармағы</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11297 болып тіркелген, 2015 жылғы 24 маусымда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банктер арасындағы активтер мен міндеттемелерді бірмезгілде беру жөніндегі операцияны жүргізу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 8 мамырдағы № 78 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11149 болып тіркелген, 2015 жылғы 27 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) бекітілген Қазақстан Республикасының банктер арасындағы активтер мен міндеттемелерді бірмезгілде беру жөніндегі операцияны жүргізу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін нормативтік құқықтық актілері тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...16 lines deleted...]
-      13. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне кредиттеу жөніндегі құжаттамаға талаптарды белгілеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2014 жылғы 16 шілдедегі № 145 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9719 болып тіркелген, 2014 жылғы 8 қазанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) </w:t>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. "Қазақстан Республикасының қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау мәселелері жөніндегі кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 27 мамырдағы № 93 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11670 болып тіркелген, 2015 жылғы 30 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) бекітілген Қазақстан Республикасының өзгерістер мен толықтырулар енгізілетін қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау мәселелері жөніндегі нормативтік құқықтық актілері тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z60" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 30 қазандағы № 200 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12376 болып тіркелген, 2016 жылғы 18 қаңтарда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z57" w:id="37"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2920,31 +2712,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>