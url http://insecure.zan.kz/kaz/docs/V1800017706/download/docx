--- v0 (2025-11-09)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34eb7b6" w14:textId="34eb7b6">
+    <w:p w14:paraId="dc2fa3f" w14:textId="dc2fa3f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3593,50 +3593,88 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бақылау субъектілеріне (объектілеріне) тексерулер және профилактикалық бақылау жүргізуге бақылау субъектілерінің қызметінің тәуекел дәрежелерін бағалауға қойылатын талаптардың бұзылу дәрежесі</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 386</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.04.2026 № 39 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3751,51 +3789,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бұзылу дәрежесі</w:t>
+              <w:t>Бұзылу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4209,51 +4267,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылау субъектісінің мемлекеттік қаржылық мониторинг органына және қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы уәкілетті органға қаржылық мониторингке жататын операциялар туралы мәліметтер мен ақпарат бермеуі</w:t>
+Бақылау субъектісінің қаржы мониторингі жөніндегі уәкілетті органға қаржылық мониторингке жататын операциялар туралы мәліметтер мен ақпарат бермеуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4482,318 +4540,508 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 елеулі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс жүргізуді тиісінше жүргізбеу: құжаттарды қабылдау, тіркеу және жөнелту; істер номенклатурасын жасау; істерді қалыптастыру; істер тізімдемесін ресімдеу және жасау; құжаттарды сақтау; істерді мемлекеттік немесе жекеше нотариаттық мұрағатқа беру; мұрағаттық құжаттардың сақталуын қамтамасыз ету; істерді жою; нотариустың мөрлерін, мөртабандары мен бланкілерін пайдалану және сақтау; мұрагерлік істерді қалыптастыру және ресімдеу; өсиеттерді есепке алу; шетелде іс-әрекеттер жасауға арналған құжаттарды ресімдеу; нотариаттық іс-әрекеттерді тіркеу тізілімінің болуы және жүргізілуі, сондай-ақ нотариаттық іс-әрекеттерді Бірыңғай нотариаттық ақпараттық жүйенің электрондық тізілімінде тіркеу</w:t>
-[...35 lines deleted...]
-болмашы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Әділет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің 28.04.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 386</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің 29.04.2026 №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 39 (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлескен бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттерді тиісінше жасамау, атап айтқанда: мәмілені куәландыру; шаруашылық серіктестіктердің құрылтай құжаттарын куәландыру; мұраға сенімгерлік басқарушыны тағайындау; мұраға құқық туралы куәлік беру; ерлі-зайыптылардың және ортақ бірлескен меншік құқығындағы мүлкі бар өзге адамдардың ортақ мүліктегі үлеске меншік құқығы туралы куәлік беру; құжаттар көшірмелері және олардан алынған үзінділердің дұрыстығын куәландыру; құжаттарға қойылған қолдың түпнұсқалығын куәландыру; құжаттардың бір тілден екінші тілге дұрыс аударылғанын куәландыру; азаматтың тірі екендігі фактісін куәландыру; азаматтың белгілі бір жерде болу фактісін куәландыру; құжаттардың берілген уақытын куәландыру; жеке және заңды тұлғалардың өтініштерін басқа жеке және заңды тұлғаларға беру; ақшаны депозитке қабылдау; атқарушылық жазбаларды жасау; дауды реттеу туралы келісімді куәландыру; вексель наразылықтарын жасау; сақтауға құжаттар мен бағалы қағаздарды қабылдау; теңіз наразылықтарын жасау; дәлелдемелерді қамтамасыз ету</w:t>
+Нотариаттық іс жүргізуді тиісінше жүргізбеу: құжаттарды қабылдау, тіркеу және жөнелту; істер номенклатурасын жасау; істерді қалыптастыру; істер тізімдемесін ресімдеу және жасау; құжаттарды сақтау; істерді мемлекеттік немесе жекеше нотариаттық мұрағатқа беру; мұрағаттық құжаттардың сақталуын қамтамасыз ету; істерді жою; нотариустың мөрлерін, мөртабандары мен бланкілерін пайдалану және сақтау; мұрагерлік істерді қалыптастыру және ресімдеу; өсиеттерді есепке алу; шетелде іс-әрекеттер жасауға арналған құжаттарды ресімдеу; нотариаттық іс-әрекеттерді тіркеу тізілімінің болуы және жүргізілуі, сондай-ақ нотариаттық іс-әрекеттерді Бірыңғай нотариаттық ақпараттық жүйенің электрондық тізілімінде тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өрескел</w:t>
+болмашы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Аумақтық нотариаттық палаталарға қатысты</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нотариаттық іс-әрекеттерді тиісінше жасамау, атап айтқанда: мәмілені куәландыру; шаруашылық серіктестіктердің құрылтай құжаттарын куәландыру; мұраға сенімгерлік басқарушыны тағайындау; мұраға құқық туралы куәлік беру; ерлі-зайыптылардың және ортақ бірлескен меншік құқығындағы мүлкі бар өзге адамдардың ортақ мүліктегі үлеске меншік құқығы туралы куәлік беру; құжаттар көшірмелері және олардан алынған үзінділердің дұрыстығын куәландыру; құжаттарға қойылған қолдың түпнұсқалығын куәландыру; құжаттардың бір тілден екінші тілге дұрыс аударылғанын куәландыру; азаматтың тірі екендігі фактісін куәландыру; азаматтың белгілі бір жерде болу фактісін куәландыру; құжаттардың берілген уақытын куәландыру; жеке және заңды тұлғалардың өтініштерін басқа жеке және заңды тұлғаларға беру; ақшаны депозитке қабылдау; атқарушылық жазбаларды жасау; дауды реттеу туралы келісімді куәландыру; вексель наразылықтарын жасау; сақтауға құжаттар мен бағалы қағаздарды қабылдау; теңіз наразылықтарын жасау; дәлелдемелерді қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Аумақтық нотариаттық палаталарға қатысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4816,51 +5064,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке нотариаттық мұрағаттың, олардың нотариаттық құжаттарды жинақтау, сақтау және пайдалану жөніндегі функцияларын ұйымдастырудың болмауы</w:t>
+Жеке нотариаттық архивтің, олардың нотариаттық құжаттарды жинақтау, сақтау және пайдалану жөніндегі функцияларын ұйымдастырудың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5506,51 +5754,71 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бұзылу дәрежесі</w:t>
+              <w:t>Бұзылу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6048,192 +6316,552 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті өлшемшарттар көрсеткіші</w:t>
+              <w:t>Субъективті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Субъективті өлшемшарт көрсеткіші бойынша ақпарат көзі</w:t>
+              <w:t>Субъективті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өлшемшарт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ақпарат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Маңыздылығы бойынша үлес салмағы, балл (барлығы 100 баллға дейін болуы тиіс), wi</w:t>
+              <w:t>Маңыздылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үлес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>салмағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, балл (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>барлығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 100 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>баллға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тиіс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шарттар / мәндер, xi</w:t>
+              <w:t>Шарттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәндер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>xi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8845,143 +9473,243 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптар тізбесі</w:t>
+              <w:t>Талаптар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келеді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келмейді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9758,51 +10486,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 13.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 812</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 14.11.2023 № 176 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 14.11.2023 № 176 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 386</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.04.2026 № 39 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариаттық қызмет саласында _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10164,143 +10912,243 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптар тізбесі</w:t>
+              <w:t>Талаптар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келеді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келмейді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10764,51 +11612,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бақылау субъектісінің мемлекеттік қаржылық мониторинг органына қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы уәкілетті органға қаржылық мониторингке жататын операциялар туралы мәліметтер мен ақпарат бермеуі</w:t>
+Бақылау субъектісінің қаржы мониторингі жөніндегі уәкілетті органға қаржылық мониторингке жататын операциялар туралы мәліметтер мен ақпарат бермеуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10971,50 +11819,240 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Әділет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің 28.04.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 386</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің 29.04.2026 №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 39 (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлескен бұйрығымен.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -11639,51 +12677,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бірлескен бұйрық 6-қосымшамен толықтырылды - ҚР Әділет министрінің 13.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 812</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 14.11.2023 № 176 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> және ҚР Ұлттық экономика министрінің 14.11.2023 № 176 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 386</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.04.2026 № 39 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариаттық қызмет саласында ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12063,143 +13121,243 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптар тізбесі</w:t>
+              <w:t>Талаптар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келеді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келеді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Талаптарға сәйкес келмейді</w:t>
+              <w:t>Талаптарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келмейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12381,51 +13539,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке нотариаттық мұрағаттың, олардың нотариаттық құжаттарды жинақтау, сақтау және пайдалану жөніндегі функцияларын ұйымдастырудың болмауы</w:t>
+Жеке нотариаттық архивтің, олардың нотариаттық құжаттарды жинақтау, сақтау және пайдалану жөніндегі функцияларын ұйымдастырудың болмауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13067,55 +14225,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>