--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c5131ae" w14:textId="c5131ae">
+    <w:p w14:paraId="2c1a575" w14:textId="2c1a575">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +76,126 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Кредиттік бюролардың, ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды, сондай-ақ Кредиттік бюролардың ақпарат берушілерге және кредиттік есептерді алушыларға қоятын талаптарын бекіту туралы</w:t>
+        <w:t>Кредиттік бюролардың, ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды, сондай-ақ Кредиттік бюролардың ақпарат берушілерге және кредиттік есептерді алушыларға қоятын талаптарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 қыркүйектегі № 228 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 6 қарашада № 17702 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.08.2024 </w:t>
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 59</w:t>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -833,7400 +853,6906 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық Банкі Басқармасының</w:t>
+              <w:t>Қаржы нарығын реттеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2018 жылғы 27 қыркүйектегі</w:t>
+              <w:t>дамыту агенттігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 228 қаулысына</w:t>
+              <w:t>Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>2018 жылғы 28 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 228 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кредиттік бюролардың, ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Кредиттік бюролардың, ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырыбы жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.08.2024 </w:t>
+      Ескерту. Талаптары жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 59</w:t>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="12"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Кредиттік бюролардың, ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 6) тармақшасына сәйкес әзірленді және банкпен, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен, микроқаржылық қызметті жүзеге асыратын ұйыммен, коллекторлық агенттікпен, бас банктің күмәнді және үмітсіз активтерін сатып алатын банктің еншілес ұйымымен, екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданатын ұйыммен, микроқаржы ұйымының қамтамасыз етілген облигацияларды шығару немесе қарыздар алу кезінде микрокредит беру туралы шарт бойынша талап ету құқықтарын кепіл ұстаушы-заңды тұлғамен, секьюритилендіру мәмілесі кезінде Қазақстан Республикасының секьюритилендіру және жобалық қаржыландыру туралы заңнамасына сәйкес құрылған арнайы қаржы компаниясымен, акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын тұлғамен, банктерде және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарда, микроқаржы ұйымдарында қаржыны негізделген орналастыру арқылы жеке кәсіпкерлік субъектілерін қаржыландыру жөніндегі мәміле шеңберінде жасалған банктік қарыз шарты, микрокредит беру шарты бойынша жеке кәсіпкерлікті дамытудың арнайы қорымен, өзге тұлғамен – кәсіпкерлік қызметті жүзеге асырумен байланысты жеке тұлғаның банктік қарыз шарты бойынша, микрокредит беру туралы шарт бойынша немесе ол бойынша халықаралық қаржылық есептілік стандарттарына сәйкес, оның ішінде банктік қарыз шарты бойынша, микрокредит беру туралы шарт бойынша құқықты (талапты) сатып алу немесе пайда болу (құру) сәтіне құнсыздану белгілері анықталған заңды тұлғаның банктік қарыз шарты бойынша, микрокредит беру туралы шарт бойынша құқықтарына (талаптарына) қатысты жасалған банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтарды (талаптарды) сенімгерлік басқару шеңберінде банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, микроқаржылық қызметті жүзеге асыратын ұйымдар, құқықтарды (талаптарды) сенімгерлік басқаруды жүзеге асыратын коллекторлық агенттіктер мен сервистік компаниялардың қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды белгілейді.</w:t>
+      1. Осы Кредиттік бюролардың, ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасының Заңы 5-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және банкпен, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйыммен, микроқаржылық қызметті жүзеге асыратын ұйыммен, коллекторлық агенттікпен, бас банктің күмәнді және үмітсіз активтерін сатып алатын банктің еншілес ұйымымен, екінші деңгейдегі банктердің кредиттік портфельдерінің сапасын жақсартуға маманданатын ұйыммен, микроқаржы ұйымының қамтамасыз етілген облигацияларды шығару немесе қарыздар алу кезінде микрокредит беру туралы шарт бойынша талап ету құқықтарын кепіл ұстаушы-заңды тұлғамен, секьюритилендіру мәмілесі кезінде Қазақстан Республикасының секьюритилендіру және жобалық қаржыландыру туралы заңнамасына сәйкес құрылған арнайы қаржы компаниясымен, акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын тұлғамен, банктерде және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарда, микроқаржы ұйымдарында қаржыны негізделген орналастыру арқылы жеке кәсіпкерлік субъектілерін қаржыландыру жөніндегі мәміле шеңберінде жасалған банктік қарыз шарты, микрокредит беру шарты бойынша жеке кәсіпкерлікті дамытудың арнайы қорымен, өзге тұлғамен – кәсіпкерлік қызметті жүзеге асырумен байланысты жеке тұлғаның банктік қарыз шарты бойынша, микрокредит беру туралы шарт бойынша немесе ол бойынша халықаралық қаржылық есептілік стандарттарына сәйкес, оның ішінде банктік қарыз шарты бойынша, микрокредит беру туралы шарт бойынша құқықты (талапты) сатып алу немесе пайда болу (құру) сәтіне құнсыздану белгілері анықталған заңды тұлғаның банктік қарыз шарты бойынша, микрокредит беру туралы шарт бойынша құқықтарына (талаптарына) қатысты жасалған банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша құқықтарды (талаптарды) сенімгерлік басқару шеңберінде банктік қарыз шарттары және (немесе) микрокредит беру туралы шарттар бойынша банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, микроқаржылық қызметті жүзеге асыратын ұйымдар, құқықтарды (талаптарды) сенімгерлік басқаруды жүзеге асыратын коллекторлық агенттіктер мен сервистік компаниялардың қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Талаптарда Кредиттік бюролар туралы заңда көзделген ұғымдар, сондай-ақ мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпарат берушілер - Кредиттік бюролар туралы заңның 18-бабы 1-тармағының 1) және 1-1) тармақшаларында көрсетілген ақпарат берушілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттық актив - ақпараттың және оны сақтауға және (немесе) өңдеуге пайдаланылатын цифрлық инфрақұрылым объектісінің жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпараттық қауіпсіздік – цифрлық ресурстардың, цифрлық жүйелердің және цифрлық инфрақұрылымның сыртқы және ішкі қауіптерден қорғалу жай-күйі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпараттық қауіпсіздік тәуекелі - кредиттік бюроның ақпараттық активтері конфиденциалдылығының бұзылуы, тұтастығының немесе қолжетімділігінің қасақана бұзылуы салдарынан залалдың ықтимал пайда болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ақпараттық қауіпсіздікті қамтамасыз ету - кредиттік бюроның ақпараттық активтерінің конфиденциалдылық, тұтастық және қолжетімділік күйін ұстап тұруға бағытталған процесс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпараттық қауіпсіздіктің оқыс оқиғасы – цифрлық инфрақұрылымның немесе оның жекелеген объектілерінің жұмысында жеке немесе сериялық туындайтын, олардың тиісінше жұмыс істеуіне қауіп келтіретін іркілістер және (немесе) кредиттік бюроның цифрлық ресурстарын заңсыз алу, көшіру, тарату, модификациялау, жою немесе бұғаттауға арналған талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) артықшылық берілген есептік жазба – цифрлық жүйеде жасалу, жойылу және басқа есептік жазбаларға кіру құқықтарын өзгерту артықшылықтарына ие есептік жазба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аудиторлық із – цифрлық жүйенің функцияларын орындау нәтижесінде деректердің өзгеруінің дәлелі қамтылған жазбалардың хронологиялық реттілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) аутенфикациялау – цифрлық жүйеге қол жеткізу субъектісінің немесе объектісінің түпнұсқалылығын ұсынылған қолжетімділік деректемелерінің сәйкестігін анықтау арқылы растау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бизнес-процесс - сыртқы (клиент) немесе ішкі (кредиттік бюроның қызметкері, бөлімшесі, басқа бизнес-процесс) тұтынушы үшін белгілі өнімді немесе қызметті жасауға бағытталған өзара байланысты іс-шаралар немесе міндеттер жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) деректерді өңдеу орталығы – технологиялық, инженерлік, техникалық құралдар мен бағдарламалық қамтылым арқылы өзге де цифрлық объектілерді орналастыруға және олардың жұмыс істеу ортасын қамтамасыз етуге арналған цифрлық инфрақұрылым объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жауапты тұлға - кредиттік есептерді алушының кредиттік есептерге қолжетімділігі бар қызметкері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жұмыс станциясы - кредиттік бюроның цифрлық жүйесіне кіру үшін пайдаланылатын дербес компьютер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) кредиттік бюроның цифрлық жүйесінің бизнес-иесі - кредиттік бюроның цифрлық жүйе автоматтандыратын негізгі бизнес-процестің иесі болып табылатын бөлімшесі (қызметкері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) кредиттік есептерді алушылар – Кредиттік бюролар туралы заңның 20-бабы 1-тармағы бірінші бөлігінің 1) тармақшасында көрсетілген кредиттік есептерді алушылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) қолжетімділік - ақпараттық активтерді пайдалану мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) оператор - кредиттік бюроның цифрлық жүйесіне ақпараттың дұрыс енгізілуі үшін жауап беретін қызметкер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) резервтік көшірме - ақпарат жеткізгіштегі деректердің қажет болған жағдайда оларды түпнұсқада немесе жаңадан орналастырылған орнында қалпына келтіруге арналған көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) техникалық қауіпсіздікті қамтамасыз ету - техникалық құралдарды (күзет және өрт сигнализациясы, кіруді бақылау және басқару, бейнебақылау, өрт сөндіру, деректерді өңдеу орталығында температуралық режим мен ылғалдылықты бақылау жүйелерін) пайдалана отырып кредиттік бюроның қауіпсіздігін қамтамасыз ету процесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) технологиялық есептік жазба - цифрлық жүйедегі цифрлық жүйелердің арасында аутенфикациялауға арналған есептік жазба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) түзету шарасы - ақпараттық қауіпсіздікті қамтамасыз ету барысында болған проблеманы не оның бұзылу салдарын түзетуге бағытталған ұйымдастыру және техникалық іс-шараларының жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) уәкілетті орган - қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) цифрлық инфрақұрылым – цифрлық ресурстарды қалыптастыру және оларға қолжетімділік беру мақсатында технологиялық ортаның жұмыс істеуін қамтамасыз етуге арналған цифрлық инфрақұрылым объектілерінің жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...588 lines deleted...]
-      24) уәкілетті орган - қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті орган.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Цифрлық технологияларды пайдалануға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кредиттік бюро қамтамасыз ететін цифрлық жүйені (бұдан әрі – кредиттік бюроның цифрлық жүйесі) әзірлеуді жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпарат берушіден ақпарат алуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік тарихтардың дерекқорын қалыптастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттік есептерді қалыптастыруды, беруді және сақтауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кредиттік бюроның цифрлық жүйесін пайдаланушыларды сәйкестендіруді және аутентификациялауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кредиттік бюроның цифрлық жүйесінің аудиторлық ізін жүргізуді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кредиттік бюроның цифрлық жүйесі мынадай талаптарға сәйкес келеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) техникалық тапсырма негізінде және кредиттік бюроның әзірлеу, өзгерістер енгізу, тестілеу, өнеркәсіптік пайдалануға қабылдау және енгізу, сондай-ақ барлық кезеңді құжаттандыру кезеңі мен тәртібін реттейтін ішкі құжаттарына сәйкес әзірлеуді, енгізуді және оған қызмет көрсетуді (немесе дайын өнімді бейімдеуді) жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік бюроның цифрлық жүйесін пайдаланушылардың қолжетімділік құқықтарының аражігін ажыратуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттік бюроның цифрлық жүйесінің есептік жазбаларын басқаруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кредиттік бюроның цифрлық жүйесінің қорғалатын деректерінің ақпараттық қауіпсіздігін қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кредиттік бюро кредиттік бюроның кез келген цифрлық жүйесін әзірлеу, тестілеу және өнеркәсіптік пайдалану орталарына енгізілген өзгерістері кредиттік бюроның басқа ортада орналасқан цифрлық жүйесіне әсер етпейтіндей кредиттік бюроның цифрлық жүйесінің осындай орталарының болуын және оларды бөлуді қамтамасыз етеді. Кредиттік бюроның цифрлық жүйесін әзірлеу және пысықтау өнеркәсіптік пайдалану ортасында жүзеге асырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бағдарламалық қамтылымды әзірлеуді жүзеге асыратын тысқары ұйымдар мен ақпараттық технологиялар бөлімшесінің қызметкерлері кредиттік бюроның цифрлық жүйесінің өнеркәсіптік пайдалану ортасындағы өзгерістерін көшіруге қол жеткізе алмайды, сондай-ақ өнеркәсіптік пайдалану ортасындағы кредиттік бюроның цифрлық жүйесіне әкімшілік қол жеткізе алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кредиттік бюроның цифрлық жүйесін өнеркәсіптік пайдалануға енгізбес бұрын, онда орнатылған әдепкі теңшеулер ақпараттық қауіпсіздік талаптарына, оның ішінде кредиттік бюроның ішкі құжаттарында айқындалған ақпараттық қауіпсіздік талаптарына сәйкес теңшеулерге өзгертіледі. Көрсетілген теңшеулерге тестілеу кезінде пайдаланылатын құпия сөздерді ауыстыру, сондай-ақ барлық тестілік есептік жазбаларды жою кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кредиттік бюроның цифрлық жүйесінің бастапқы кодтары (бар болса) және орындалатын модульдері оларды қалпына келтіру үшін жарамды түрде жүргізілетін бағдарламалық қамтылымның қорғалған сақтау орнында сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кредиттік бюроның цифрлық жүйесінде аудиторлық ізді жүргізу қамтамасыз етіледі, ол мыналарды көрсетеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) байланыстарды орнату, сәйкестендіру, аутентификациялау және авторизациялау оқиғалары (сәтті және сәтсіз);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақталған деректерді өзгерту оқиғалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қауіпсіздік теңшеулерін жаңғырту оқиғалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пайдаланушылар топтарын және олардың өкілеттіктерін жаңғырту оқиғалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) пайдаланушылардың есептік жазбаларын және олардың өкілеттіктерін жаңғырту оқиғалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) цифрлық жүйеде жаңартуларды және (немесе) өзгерістерді орнатуды көрсететін оқиғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) аудиторлық ізді жүргізу өлшемдерінің өзгеру оқиғасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жүйелік өлшемдерді өзгерту оқиғалары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Аудиторлық із форматы келесі ақпаратты қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әрекет жасаған пайдаланушының сәйкестендіргіші (логині);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әрекеттің жасалған күні мен уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әрекет жүргізілген объектілердің атаулары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цифрлық жүйенің әкімшісі немесе соңғы пайдаланушысы жасаған әрекеттің түрі немесе атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әрекет нәтижесі (сәтті немесе сәтсіз).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аудиторлық іздің сақталу мерзімі жедел қолжетімділікте кемінде 3 (үш) айды және архивтік қолжетімділікте кемінде 1 (бір) жылды құрайды. Аудиторлық ізді оқиғаларды сақтаудың, өңдеудің және талдаудың мамандандырылған цифрлық жүйесінде сақтауға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Кредиттік бюро аудиторлық іздің ұйымдастырушылық та, техникалық құралдармен де өзгертілмеуін қамтамасыз етеді. Цифрлық жүйенің әкімшілеріне аудиторлық із журналдарын архивке көшіруге ғана рұқсат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Кредиттік бюроның деректерді өңдеу орталығы мына талаптарға сәйкес келеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) үздіксіз электрмен жабдықтау жүйесі электр желілерінің екі немесе одан да көп тәуелсіз енгізулерімен, сондай-ақ жиырма төрт сағат бойы автономды электрмен жабдықтауды қамтамасыз ететін автоматты түрде қосылатын резервтік қорек беру құрылғыларымен қамтамасыз етіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ғимаратқа, негізінен деректер өңдеу орталығына түрлі жолдармен жүргізілген телекоммуникациялық қызмет көрсетудің тәуелсіз провайдерлерінен деректер берудің екі немесе одан астам арнасының, сондай-ақ деректер өңдеудің резервтік орталығында кемінде екі байланыс арнасының болуы. Байланыс арналарының өткізу қабілеті ақпарат ұсыну туралы шарттардың және кредиттік есептер алу туралы шарттардың талаптарына сәйкес қызмет көрсетуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Кредиттік бюро кредиттік бюроның цифрлық жүйесінің тұрақты жұмыс істеуін қамтамасыз ету мақсатында мынадай талаптарды сақтайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттік бюроның цифрлық жүйесі оның негізгі сервистерінің жұмыс істеуін үзбей профилактикалық жұмыстар жүргізу мүмкіндігін қамтамасыз ететін серверлік жүйеде жұмыс істейді. Аппараттық қуат көздерін виртуализациялау технологияларын пайдалану кезінде виртуалды негізгі және резервтік серверлер жеке нақты серверлерге орналастырылуға тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік бюроның деректерін өңдеудің резервтік орталығы кредиттік бюродан тыс орналасады және кредиттік бюроның цифрлық жүйесінің жұмысын негізгі деректер өңдеу орталығының жұмысы тоқтатылған сәттен бастап он екі сағаттан аспайтын мерзімде қалпына келтіруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ақпарат беруші кредиттік бюроның цифрлық жүйесіне қосылу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпарат беру туралы шартта көрсетілген кредиттік бюроның талаптарына сәйкес келетін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вирусқа қарсы өзекті базалары бар лицензиялық вирусқа қарсы бағдарламалық қамтамасыз етумен қорғалған жұмыс станциясын пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Кредиттік есептерді алушы кредиттік бюроның цифрлық жүйесіне қосылу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттік бюроның цифрлық жүйесіне ғана қосылу үшін пайдаланатын бір немесе бірнеше жұмыс станциясының болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыс станцияларын вирусқа қарсы өзекті базалары бар лицензиялық вирусқа қарсы бағдарламалық қамтамасыз етумен қорғауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ақпарат берушінің ақпаратты кредиттік бюроға беру және кредиттік бюроның кредиттік есептерді кредиттік есептерді алушыға беру процестері автоматтандырылған жағдайда, Талаптардың 15 және 16-тармақтарының талаптары ақпарат берушілерге және кредиттік есептерді алушыларға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Ақпараттық-коммуникациялық технологияларды пайдалануға қойылатын талаптар</w:t>
-[...899 lines deleted...]
-      17. Ақпарат берушінің ақпаратты кредиттік бюроға беру және кредиттік бюроның кредиттік есептерді кредиттік есептерді алушыға беру процестері автоматтандырылған жағдайда, Талаптардың 15 және 16-тармақтарының талаптары ақпарат берушілерге және кредиттік есептерді алушыларға қолданылмайды.</w:t>
+        <w:t xml:space="preserve"> 3- тарау. Кредиттік бюролардың қызметін ұйымдастыру кезінде ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Кредиттік бюролардың қызметін ұйымдастыру кезінде ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар</w:t>
+        <w:t xml:space="preserve"> 1-параграф. Ақпараттық қауіпсіздікті басқару жүйесін ұйымдастыруға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кредиттік бюро қорғалған ақпаратты алу, сақтау және өңдеу кезінде, сондай-ақ кредиттік есептерді дайындау және беру кезінде оның ақпараттық қауіпсіздігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Кредиттік бюро ақпараттық қауіпсіздікті қамтамасыз ету процесін басқаруға арналған кредиттік бюроны басқарудың жалпы жүйесінің бір бөлігі болып табылатын ақпараттық қауіпсіздікті басқару жүйесінің құрылуын және жұмыс істеуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Ақпараттық қауіпсіздікті басқару жүйесі кредиттік бюроның бизнес-процестері үшін әлеуетті шығынның барынша төмен болуына мүмкіндік бере отырып, кредиттік бюроның ақпараттық активтерін қорғауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Кредиттік бюро ақпараттық қауіпсіздікті басқару жүйесінің тиісті деңгейін, оны дамыту мен жақсартуды қамтамасыз ету мақсатында мыналар айқындалатын ішкі құжаттардың болуын қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мыналар қамтылатын ақпараттық қауіпсіздік саясаты:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздікті басқару жүйесін құру мақсаттары, міндеттері және негізгі қағидаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздікті басқару жүйесінің қолданылу саласы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздікті басқару жүйесі шеңберіндегі жауапкершілік;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздік саясатының қолжетімділігін тарату және қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздік саясатын қайта қарауға қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мыналар қамтылатын ақпараттық активтерді басқару қағидалары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құпиялылық деңгейі көрсетілген ақпаратқа қойылатын негізгі талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      активтерді таңбалау және паспорттау жөніндегі талап;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құпиялылық деңгейін ескере отырып, ақпаратпен жұмыс істеу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мыналар қамтылатын резервтік көшіру (архивтеу) тәртібі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резервтік және архивтік көшіруге қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      резервтік көшірмелерді тестілеу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мыналар қамтылатын ақпараттық қауіпсіздік тәуекелдерін бағалау және басқару әдістемесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздік тәуекелдерін бағалау және өңдеу процесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздік тәуекелдерінің қолайлы болу өлшемшарттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздік тәуекелдерін өңдеу жоспары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық қауіпсіздік тәуекелдерін бағалау және өңдеу туралы есеп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мыналар қамтылатын цифрлық жүйе пайдаланушыларының (цифрлық жүйелердің операторлары, басқарушылары) қолжетімділігі мен міндеттерін шектеу бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек шартының қолданылуы аяқталғаннан кейін конфиденциалды ақпаратты жария етпеу туралы талаптарды қамтитын функционалдық міндеттерін тоқтату немесе өзгерту тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқыту және хабардар болуды арттыру тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпаратқа, цифрлық жүйелерге, желілерге, сервистерге, жабдыққа және үй-жайларға қолжетімділікті бақылау тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолжетімділік құқықтарын жүйелі түрде қайта қарау талаптары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланушылық және артықшылық берілген қолжетімділік құқықтарын басқаруға талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолжетімділік құқықтарын ұсынуды, өзгертуді, жоюды техникалық тұрғыдан іске асыру тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мыналар қамтылатын кредиттік бюроның цифрлық жүйесімен жұмыс істеу тәртібі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредиттік бюроның цифрлық жүйесінің өзгерістерін әзірлеу және басқару рәсімдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кредиттік бюроның цифрлық жүйесінің операторлары мен басқарушыларының құқықтары мен міндеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мыналар қамтылатын ақпараттық қауіпсіздіктің оқыс оқиғаларын басқару рәсімдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқыс оқиғаларды жіктеу, хабарлауға жататын адамдары көрсете отырып, оқыс оқиғалар туралы хабарлау тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқыс оқиғаларға ден қою және өңдеу тәртібі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық активтерді зиянды бағдарламалық қамтамасыз етуден қорғау қағидалары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Кредиттік ұйымның ақпараттық қауіпсіздікті басқару жүйесінің қатысушылары мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) басқару органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпараттық қауіпсіздікті қамтамасыз ету міндеттері бойынша шешімдер қабылдауға уәкілетті алқалы орган (бұдан әрі - алқалы орган);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әуекелдерді басқару бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ақпараттық қауіпсіздік бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпараттық технологиялар бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қауіпсіздік бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қызметкерлермен жұмыс жүргізу бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) заң бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өзге бөлімшелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 4), 5), 6), 7), 8) және 9) тармақшаларында көрсетілген бөлімшелердің функцияларын функционалдық міндеттеріне сәйкес жауапты қызметкерлердің жүзеге асыруына рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Кредиттік бюро ақпараттық қауіпсіздікті басқару жүйесін құру және оның жұмыс істеуі кезінде ақпараттық қауіпсіздік бөлімшесінің және ақпараттық технологиялар бөлімшесінің тәуелсіздігін оларды кредиттік бюроның атқарушы органының әртүрлі мүшелеріне немесе кредиттік бюроның атқарушы органының басшысына тікелей бағынуы арқылы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Кредиттік бюроның басқару органы ақпараттық қауіпсіздік саясатын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Кредиттік бюроның басқару органы қорғалатын ақпараттың тізбесін, оның ішінде қызметтік, коммерциялық немесе өзге де заңмен қорғалатын құпия болып табылатын мәліметтер туралы ақпаратты (бұдан әрі - қорғалатын ақпарат) қамтитын тізбені және қорғалатын ақпаратпен жұмыс тәртібін бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Кредиттік бюроның атқарушы органы ақпараттық қауіпсіздікті басқару процесін регламенттейтін, қайта қарау тәртібі мен кезеңділігі кредиттік бюроның ішкі құжаттарында айқындалатын ішкі құжаттарды бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Кредитік бюро алқалы органды құрады, оның құрамына ақпараттық қауіпсіздік бөлімшесінің, тәуекелдерді басқару бөлімшесінің, ақпараттық технологиялар бөлімшесінің өкілдері, сондай-ақ қажет болған кезде кредиттік бюроның басқа бөлімшелерінің өкілдері кіреді. Кредиттік бюроның атқарушы органының басшысы не кредиттік бюроның атқарушы органының ақпараттық қауіпсіздік бөлімшесінің қызметіне жетекшілік ететін мүшесі алқалы органның басшысы болып тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Тәуекелдерді басқару бөлімшесі ақпараттық қауіпсіздікті басқару процесін ұйымдастыру және үйлестіру үшін жауап береді және мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпараттық қауіпсіздік тәуекелдерін басқару жүйесін әзірлеу, енгізу және тұрақты дамыту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттық қауіпсіздік тәуекелдерін басқару бойынша рәсімдерді әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпараттық қауіпсіздік саласындағы процестерді талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпараттық қауіпсіздік тәуекелдерінің мониторингі және бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Ақпараттық қауіпсіздік бөлімшесі кредиттік бюро ақпаратының конфиденциалдылығын, тұтастығын және қолжетімділігін қамтамасыз ету мақсатында мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпараттық қауіпсіздікті басқару жүйесін құрады, кредиттік бюро бөлімшелерінің ақпараттық қауіпсіздікті және қауіптерді анықтау және талдау, шабуылдарға қарсы іс-қимыл жасау және ақпараттық қауіпсіздіктің оқыс оқиғаларын тергеу жөніндегі іс-шараларды қамтамасыз ету бойынша қызметін үйлестіруді және бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік бюроның ақпараттық қауіпсіздік саясатын әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттік бюроның ақпараттық қауіпсіздігін қамтамасыз ету процесін әдіснамалық қолдауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өз құзыреті шегінде кредиттік бюроның ақпараттық қауіпсіздігін басқарудың, қамтамасыз етудің және бақылаудың әдістерін, құралдарын және тетіктерін таңдауды, енгізуді және қолдануды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты жинауды, шоғырландыруды, сақтауды және өңдеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпаратты талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) алқалы органның ақпараттық қауіпсіздік жөніндегі мәселелер бойынша шешім қабылдауы үшін ұсыныстар дайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кредиттік бюроның ақпараттық қауіпсіздігін қамтамасыз ету процесін автоматтандыратын бағдарламалық-техникалық құралдарын енгізуді және олардың тиісінше жұмыс істеуін, сондай-ақ оларға кіруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) артықшылық берілген есептік жазбаларды пайдалану бойынша шектеулерді айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) кредиттік бюро қызметкерлерінің ақпараттық қауіпсіздік мәселелері жөнінде хабардар болуын қамтамасыз ету бойынша іс-шараларды ұйымдастырады және жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) кредиттік бюроның ақпараттық қауіпсіздікті басқару жүйесінің жай-күйінің мониторингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) кредиттік бюроның ақпараттық қауіпсіздікті басқару жүйесінің жай-күйі туралы кредиттік бюроның басшылығын хабардар етуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Кредиттік бюроның ақпараттық технологиялар бөлімшесі кредиттік бюроның мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) элементтерінің нақты орналасқан жерін көрсете отырып, цифрлық инфрақұрылымының жалпы схемасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифрлық инфрақұрылым тораптарының (телекоммуникациялық құрылғылардың, серверлердің және онда орналасқан операциялық жүйелердің, дерекқорларды басқару жүйелерінің және цифрлық жүйені пайдаланушының қолданбалы бағдарламалық қамтамасыз етуінің) жауапты әкімшілерінің тізбесін айқындайтын ішкі құжаттарын әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Кредиттік бюро ақпараттық қауіпсіздік жөніндегі бөлімшеге техникалық қауіпсіздікті қамтамасыз ету бойынша функцияларды жүктеу мүмкіндігін айқындайды. Ақпараттық қауіпсіздік жөніндегі бөлімше олардың негізгі функцияларымен мүдделер қақтығысына әкелетін функцияларды жүзеге асырмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Кредиттік бюро ақпараттық қауіпсіздік бөлімшесінің мынадай функцияларын басқа бөлімшелерге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттік бюроның ақпараттық қауіпсіздікті қамтамасыз ету процесін автоматтандыратын бағдарламалық-техникалық құралдарын енгізуді және беруді - ақпараттық технологиялар жөніндегі бөлімшеге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік бюро қызметкерлерінің ақпараттық қауіпсіздік мәселелері жөнінде хабардар болуын қамтамасыз ету бойынша іс-шараларды ұйымдастыруды және жүргізуді - қызметкерлермен жұмыс жүргізу бөлімшесіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпараттық қауіпсіздік жай-күйінің бұзылуына байланысты оқиғаларды және оқыс оқиғаларды есепке алуды және өңдеуді - қауіпсіздік бөлімшесіне немесе ақпараттық технологиялар бөлімшесіне тәуелді емес, жеке бөлінген оқыс оқиғаларды өңдеу бөлімшесіне беру мүмкіндігін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Ақпараттық технологиялар бөлімшесі мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттік бюроның цифрлық инфрақұрылымының схемаларын әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдаланушыларға кредиттік бюроның ақпараттық активтеріне кіруіне рұқсатын беруді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттік бюроның жүйелік және қолданбалы бағдарламалық қамтамасыз етуін қонфигурациялауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цифрлық инфрақұрылымның үзіліссіз жұмыс істеуі, кредиттік бюроның цифрлық жүйелері деректерінің құпиялылығы, тұтастығы және қолжетімділігі (ақпаратты резервтеуді және (немесе) мұрағаттауды және резервтік көшіруді қоса алғанда) бойынша белгіленген талаптардың орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цифрлық жүйелерді таңдау, енгізу, әзірлеу және тестілеуден өткізу кезінде ақпараттық қауіпсіздік талаптарының сақталуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Қауіпсіздік бөлімшесі мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттік бюрода жеке қауіпсіздік пен техникалық қауіпсіздік шараларын іске асырады, оның ішінде өткізу және объектішілік режимді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік бюроның қызметкерлерін жұмысқа қабылдаған және жұмыстан босатқан кезде ақпараттық қауіпсіздік қауіптерінің туындауы тәуекелдерін барынша азайтуға бағытталған алдын алу іс-шараларын жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Қызметкерлермен жұмыс жүргізу бөлімшесі мынадай функцияларды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттік бюро қызметкерлерінің, сондай-ақ қызмет көрсету туралы шарт бойынша жұмысқа тартылған адамдардың, тәлімгерлердің, практиканттардың ақпаратты жария етпеу туралы міндеттемелерге қол қоюын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік бюро қызметкерлерінің ақпараттық қауіпсіздік саласында хабардар болуын арттыру процесін ұйымдастыруға қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Заң бөлімшесі ақпараттық қауіпсіздікті қамтамасыз ету мәселелері бойынша кредиттік бюроның ішкі құжаттарына құқықтық сараптаманы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Кредиттік бюроның құрылымдық бөлімшелерінің басшылары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызметкерлердің кредиттік бюроның ақпараттық қауіпсіздікке қойылатын талаптарды (бұдан әрі – ақпараттық қауіпсіздікке қойылатын талаптар) қамтитын ішкі құжаттарымен танысуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олар басқаратын бөлімшелерде ақпараттық қауіпсіздікті қамтамасыз етуге дербес жауапкершілік атқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттік бюро бөлімшесі келісімдерді, шарттарды жасасуға бастамашы болған жағдайларда конфиденциалды ақпаратты жария етпеу туралы келісімдер жасасуды және ақпараттық қауіпсіздікті қамтамасыз ету туралы талаптарды осындай келісімдерге, қызметтер көрсетуге/жұмыстарды орындауға арналған шарттарға енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Кредиттік бюро өнімдерді және қызметтерді құру, ендіру, түрлендіру, клиенттерге беру кезінде ақпараттық қауіпсіздік талаптарының сақталуы үшін жауап беретін кредиттік бюроның цифрлық жүйесінің бизнес иесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Кредиттік бюроның құрылымдық бөлімшелерінің қызметкерлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z193" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттік бюрода қабылданған ақпараттық қауіпсіздікке қойылатын талаптардың орындалуы үшін жауап береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z194" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өздерінің функционалдық міндеттері шеңберінде өздері өзара іс-әрекет жасайтын үшінші тұлғалардың ақпараттық қауіпсіздік талаптарын орындауын, оның ішінде аталған талаптарды үшінші тұлғалармен жасалған шарттарға енгізу арқылы бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z195" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзінің тікелей басшысына және ақпараттық қауіпсіздік бөлімшесіне ақпараттық активтермен жұмыс істеу кезіндегі барлық күдікті жағдайлар мен бұзушылықтар туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z196" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-параграф. Ақпараттық қауіпсіздікті басқару жүйесін ұйымдастыруға қойылатын талаптар</w:t>
-[...1844 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 2-параграф. Ақпараттық активтерге қолжетімділікті ұйымдастыруға қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z197" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Қызметкерлерге ақпаратқа қолжетімділік олардың функционалдық міндеттерін орындау үшін қажетті көлемде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z198" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Үшінші тұлғалардың кредиттік бюросының ақпараттық активтеріне қолжетімділік Қазақстан Республикасының заңнамасында көзделген жағдайларды қоспағанда, ақпараттық қауіпсіздікке қойылатын талаптарды сақтау туралы талаптарды қамтитын келісім, шарт негізінде жүргізілетін жұмыстар айқындайтын кезеңге және көлемде беріледі. Ақпарат берушімен, кредиттік есептерді алушымен, үшінші тұлғалармен жасалатын келісімдерде, шарттарда конфиденциалдылық туралы ережелер, ақпараттық қауіпсіздіктің бұзылуы, сондай-ақ цифрлық жүйелердің жұмысындағы іркілістер және кредиттік бюроның, ақпарат берушінің, кредиттік есептерді алушының, үшінші тұлғалардың әрекетінен немесе әрекетсіздігінен туындаған олардың қауіпсіздігінің бұзылуы салдарынан туындаған залалды өтеу туралы талаптар қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z199" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Кредиттік бюроның цифрлық жүйесіне қолжетімділік пайдаланушыларды сәйкестендіруден және аутенфикациялаудан кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z200" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Кредиттік бюроның цифрлық жүйесінің пайдаланушыларын сәйкестендіру және аутенфикациялау мынадай тәсілдерініңің бірі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z201" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "есептік жазба (сәйкестендіруші) – құпиясөз" деген жұпты енгізу және екі факторлық бірегейлендіру тәсілдерін қолдану арқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z202" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) биометриялық және (немесе) криптографиялық және (немесе) аппараттық аутенфикациялау тәсілдерін пайдалану арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z203" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Кредиттік бюроның цифрлық жүйесінде пайдаланушылардың дербестендірілген есептік жазбалары ғана пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z204" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Технологиялық есептік жазбаларды пайдалануға ақпараттық қауіпсіздік бөлімшесі басшысының келісімімен ақпараттық технологиялар бөлімшесінің басшысы бекітетін, оларды пайдалануға және оның жаңартылуына дербес жауап беретін адамдарды көрсете отырып, әрбір цифрлық жүйе үшін осындай есептік жазбалардың тізбесіне сәйкес жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z205" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Кредитік бюроның цифрлық жүйесінде кредиттік бюроның ішкі құжатында айқындалатын есептік жазбаларды және құпиясөздерді басқару, сондай-ақ пайдаланушылардың есептік жазбаларын оқшаулау бойынша функциялар қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z206" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Кредиттік бюроның ақпараттық активтеріне нақты кіруді ұсыну кредитік бюроның ішкі құжаттарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z207" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...152 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Кредиттік бюроның цифрлық жүйесінің ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z208" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Кредиттік бюроның цифрлық жүйесінің ақпараттық қауіпсіздігі мыналар арқылы қамтамасыз етіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z209" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпаратты өңдеу, сақтау және беру кезінде қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z210" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) деректерді кредиттік бюроның тарабында резервтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z211" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттік бюроның цифрлық жүйесін жабдықтың іркілістері мен істен шығуынан кейін қалпына келтіру рәсімдерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z212" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кредиттік бюро мен ақпаратты беруші және (немесе) кредиттік есептерді алушылар арасында криптографиялық қорғау трафигінің орнатылуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z213" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Кредиттік бюро кредиттік бюроның ішкі құжаттарында белгіленген тәртіпте цифрлық инфрақұрылымның вирусқа қарсы қорғанысын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z214" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Ақпараттық технологиялар бөлімшесі ақпараттық қауіпсіздік бөлімшесімен келісім бойынша цифрлық жүйелерге өзгерістер енгізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z215" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Маңызды ақауларды жоятын цифрлық жүйелердің қауіпсіздігін жаңартулар ақпараттық қауіпсіздік бөлімшесімен келісілген жағдайларды есептемегенде, өндіруші жариялаған және таратқан күннен бастап бір айдан кешіктірмей орнатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z216" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Кредиттік бюроның цифрлық жүйесін жаңартулар өнеркәсіптік ортаға орнатылғанға дейін тестілеу ортасында сынақтардан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z217" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Кредиттік бюро кредиттік бюроның цифрлық жүйесінің деректерін, оның жұмысқа қабілетті көшірмелерін қалыпқа келтіруді қамтамасыз ететін оның файлдары мен теңшеулерін резервтік сақтауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z218" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Ақпараттың резервтік көшірмесін жасау, сақтау, қалпына келтіру тәртібі мен кезеңділігі, резервтік көшірмелерден кредиттік бюроның цифрлық жүйесінің жұмысқа қабілеттілігін қалпына келуін тестілеу кезеңділігі кредиттік бюроның ішкі құжаттарында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z219" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-параграф. Ақпараттық активтерге қолжетімділікті ұйымдастыруға қойылатын талаптар</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
+        <w:t xml:space="preserve"> 4-параграф. Кредиттік бюроның жұмыс станцияларының қорғалуын қамтамасыз ету процесіне қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z220" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Кредиттік бюро кредиттік бюроның цифрлық жүйесімен жұмыс істеу үшін қолдануға рұқсат етілген бағдарламалық қамтамасыз ету мен жабдықтардың тізбесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z221" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Жұмыс станцияларына кредиттік бюро қызметкерлерінің функционалдық міндеттерін орындауға арналмаған бағдарламалық қамтамасыз ету орнатылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z222" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Кредиттік бюроның ішкі құжаттарында жұмыс станцияларының, сондай-ақ ақпарат жеткізгіштер мен кредиттік бюроның цифрлық жүйесімен жұмыс істеу үшін қолданылатын желілік ресурстардың қорғалуын қамтамасыз ететін ұйымдастыру және техникалық шаралар айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z223" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Кредиттік бюро пайдаланушыларға бағдарламалық қамтамасыз етуді, жұмыс станцияларын және перифериялық жабдықтарды өз бетінше орнатуға және теңшеуге тыйым салатын ұйымдастыру және техникалық шараларды айқындайды және енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z224" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Кредиттік бюроның цифрлық жүйесінің пайдаланушыларына жергілікті әкімшінің құқықтары немесе оларға ұқсас құқықтар осындай құқықтар пайдаланушы орындайтын функцияларды автоматтандыратын бағдарламалық қамтамасыз етудің жұмыс істеуі үшін қажет болған жағдайларды қоспағанда, берілмейдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z225" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Қызметтік міндеттерін орындау үшін қажетті болған жағдайларда пайдаланушылардың жеке топтарына бағдарламалық қамтылым мен жабдықты өз бетінше орнату және теңшеу құқығы беріледі. Пайдаланушылардың көрсетілген топтарына жергілікті әкімші құқықтары немесе оған ұқсас құқықтар беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z226" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Талаптардың 59 және 60-тармақтарында көрсетілген пайдаланушылардың тізбесін ақпараттық технологиялар бөлімшесінің басшысы ақпараттық қауіпсіздік бөлімшесімен келісім бойынша қалыптастырады, жаңартады және бекітеді. Пайдаланушыларға Талаптардың 59 және 60-тармақтарына сәйкес қосымша құқықтар берілген жағдайда ақпараттық қауіпсіздік бөлімшесі олардың қолданылуын бақылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z227" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...212 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Кредиттік бюроның деректерді өңдеу орталығының заттай қауіпсіздігін қамтамасыз ету процесіне қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z228" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Деректерді өңдеу орталығының заттай қауіпсіздігін қамтамасыз ету тәртібі ішкі құжатпен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z229" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Деректерді өңдеу орталығы мынадай техникалық қауіпсіздік жүйелерімен жарақталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z230" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолжетімділікті бақылау және басқару жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z231" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) күзет сигнализациясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z232" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өрт сигнализациясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z233" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) автоматты түрде өрт өшіру жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z234" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) температура мен ылғалдылықтың берілген өлшемдерін қолдау жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z235" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бейнебақылау жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z236" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) үздіксіз электр қуаты көзінің жүйесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z237" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Деректерді өңдеу орталығына қолжетімділік тізбесін ақпараттық қауіпсіздік бөлімшесімен келісім бойынша ақпараттық технологиялар бөлімшесінің басшысы бекітетін кредиттік бюро қызметкерлеріне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z238" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Кредиттік бюро деректерді өңдеу орталығына қолжетімділікті бақылау және басқару журналын жүргізеді, ол кемінде 1 (бір) жыл сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z239" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Деректерді өңдеу орталығының автоматты түрде өрт өшіру жүйесі үй-жайдың бүкіл аумағы бойынша өртті жоюды қамтамасыз етеді және оның резервтік қоры болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z240" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Деректерді өңдеу орталығының бейнебақылау жүйесі деректерді өңдеу орталығына кіру орындарын бақылауды қамтамасыз етеді. Деректерді өңдеу орталығында бейнекамераларды орналастырып орнату деректерді өңдеу орталығының үй-жайының ішінде және оның берісінде бейнебақылаумен қамтылмаған аймақтардың болуын болдырмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z241" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Деректерді өңдеу орталығының бейнебақылау жүйесінің оқиғаларды жазуы үздіксіз немесе қозғалыс детекторын қолданумен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z242" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Деректерді өңдеу орталығының бейнебақылау жүйесінің мұрағаты кемінде 3 (үш) ай сақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z243" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Деректерді өңдеу орталығынан тыс орналасқан серверлерге және белсенді желілік жабдықтарға рұқсатсыз заттай қолжетімділіктің алдын алу мақсаттарында олардың қауіпсіздігін қамтамасыз ету бойынша шаралар белгіленеді және іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z244" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Кредиттік бюроның ақпараттық жүйесінің ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар</w:t>
-[...223 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+        <w:t xml:space="preserve"> 6-параграф. Кредиттік бюродағы ақпараттық қауіпсіздіктің оқыс оқиғалар жөніндегі ақпараттың мониторингі мен өңдеу тәртібіне қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z245" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Ақпараттық қауіпсіздікті қамтамасыз ету бойынша қызметтің мониторингі барысында алынған ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпарат шоғырландырылуы және жүйеге келтірілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z246" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Кредиттік бюро ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпараттың тұтастығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z247" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Егер кредиттік бюро ақпараттық қауіпсіздік оқиғаларының жеке көздерінің мониторингі жұмыстан тыс уақытта қажет деп белгілесе, тәулік бойы мониторинг қызметі құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z248" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Кредиттік бюро орын алған ақпараттық қауіпсіздіктің оқыс оқиғалары туралы кредиттік бюроның басшы қызметкерлері мен бөлімшелерін ақпараттандыру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z249" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Кредиттік бюро ақпараттық қауіпсіздіктің оқыс оқиғаларды, оның себебі мен салдарын жоюға кезек күттірмейтін шаралар қабылдау тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z250" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Кредиттік бюрода қағаз тасымалдағышта не электрондық түрде ақпараттық қауіпсіздіктің оқыс оқиғалары, қабылданған шаралар және ұсынылатын түзету шаралары туралы ақпаратты көрсетумен ақпараттық қауіпсіздіктің оқыс оқиғаларын есепке алу журналы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z251" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Ақпараттық қауіпсіздіктің оқыс оқиғаларын өңдеу нәтижелері бойынша ақпараттық қауіпсіздіктің оқыс оқиғаларының орын алу себебін, оның тетіктері мен салдарының жан-жақты талдауы жүргізіледі. Ақпараттық қауіпсіздіктің оқыс оқиғаға тартылған бағдарламалық-техникалық құралдардан техникалық деректер жинау кезінде жиналған деректердің сақталуы мен өзгерту енгізбеуді қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z252" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Ақпараттық қауіпсіздіктің оқыс оқиғасы туралы ақпарат, сондай-ақ ақпараттық қауіпсіздіктің оқыс оқиғасының қайталануының ықтималдығы мен залалдың мүмкіндігін төмендету мақсатында түзеу шараларын қабылдау бойынша ұсыныстар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z253" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Орын алу ықтималдығы жоғары және қысқа мерзімде төмендету мүмкін емес ақпараттық қауіпсіздіктің оқыс оқиғалары үшін кредиттік бюро ақпараттық қауіпсіздіктің мұндай оқыс оқиғаларын өңдеу алгоритмін, ақпараттық қауіпсіздіктің мұндай оқыс оқиғаларды мен олардың салдарын оқшаулау, ақпараттық қауіпсіздіктің оқыс оқиғаларын өңдеу әдістемелері бойынша кезек күттірмейтін бірыңғай шараларды сипаттайтын ішкі құжат әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z254" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-параграф. Кредиттік бюроның жұмыс станцияларының қорғалуын қамтамасыз ету процесіне қойылатын талаптар</w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z195" w:id="189"/>
+        <w:t xml:space="preserve"> 7-параграф. Кредиттік бюролардың ақпараттық қауіпсіздігінің жай-күйі, оқиғалары мен оқыс оқиғалары туралы ақпаратты ұсынуға қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z255" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Кредиттік бюро жыл сайын, есепті жылдан кейінгі жылғы 20 қаңтардан кешіктірмей уәкілетті органға ақпараттық қауіпсіздікті басқару жүйесінің жай-күйі және оның Талаптарға сәйкестігі туралы ақпарат ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z256" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Ақпараттық қауіпсіздіктің жай-күйі туралы ақпаратта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z257" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттік бюроның ақпараттық қауіпсіздігін басқару жүйесінің қолданылу аясы және олардың функционалының Талаптарға сәйкестігі көрсетіле отырып оның қатысушылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z258" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттық қауіпсіздікті басқару жүйесін құру және оның жұмыс істеуін регламенттейтін құжаттардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z259" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақпараттық қауіпсіздікті қамтамасыз ету үшін пайдаланылатын бағдарламалық-техникалық құралдардың болуы және сандық құрамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z260" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) байланыс операторларымен жасалған қызмет көрсету туралы шарттардағы ақпараттық қауіпсіздікті қамтамасыз ету жөніндегі талаптар мен міндеттемелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z261" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) деректерді өңдеудің резервтік орталықтарының болуы, материалдық-техникалық қамтамасыз етілуі және дайындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z262" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кредиттік бюроның ақпараттық қауіпсіздігін және ақпараттық активтерін басқару жүйесін Талаптарға сәйкес келтіру бойынша жүргізілген іс-шаралар туралы мәліметтер қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z263" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Ақпараттық қауіпсіздіктің жай-күйі, ақпараттық қауіпсіздіктің оқиғалары мен оқыс оқиғалары туралы ақпарат уәкілетті органға оқиғалар мен оқыс оқиғалар туралы ақпаратты өңдеуге арналған ақпараттық қауіпсіздік және ақпараттық қауіпсіздік жүйелерімен немесе кредиттік бюро жүйелерімен біріктірілген, ұсынылатын деректердің конфиденциалдылығы мен түзету енгізбеуді қамтамасыз ететін криптографиялық қорғаныс құралдарымен ақпаратты кепілді жеткізудің транспорттық жүйесін қолданумен, цифрлық инфрақұрылымдағы немесе электрондық форматтағы оқиғалар туралы ақпаратты нақты уақытта жинауды және талдауды жүзеге асыратын ақпаратты өңдеудің автоматтандырылған жүйесі (бұдан әрі – ААӨЖ) арқылы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет қатысатын кредиттік бюро үшін ақпараттық қауіпсіздік оқиғалары мен оқыс оқиғалары туралы ақпаратты уәкілетті органға Қазақстан Республикасы Ұлттық Банкінің ААӨЖ-мен ықпалдастырылған ақпараттандыру объектілері арқылы беруге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Кредиттік бюро уәкілетті органға мынадай анықталған ақпараттық қауіпсіздік оқиғалары туралы ақпарат береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z266" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолданбалы және жүйелік бағдарламалық қамтылымдағы осалдықтарды пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z267" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифрлық жүйеге рұқсатсыз кіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z268" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цифрлық жүйеге немесе деректерді беру желісіне "қызмет көрсетуден бас тарту" шабуылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z269" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) серверге зиянды бағдарлама немесе код енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ақпараттық қауіпсіздікті бақылауды бұзу салдарынан ақшалай қаражатты рұқсатсыз аударуды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) цифрлық жүйелердің бір сағаттан артық тоқтап қалуына әкеп соққан ақпараттық қауіпсіздіктің өзге де оқыс оқиғалары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көрсетілген ақпараттық қауіпсіздіктің оқыс оқиғалары туралы ақпарат кредиттік бюроға оқыс оқиға анықталған сәттен бастап жиырма төрт сағат ішінде ұсынылатын деректердің конфиденциалдылығын және түзету енгізбеуді қамтамасыз ететін криптографиялық қорғаныс құралдарымен ақпаратты кепілді жеткізудің транспорттық жүйесін қолданумен, ААӨЖ арқылы немесе электрондық форматта беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет қатысатын кредиттік бюро үшін ақпараттық қауіпсіздік оқиғалары мен оқыс оқиғалары туралы ақпаратты уәкілетті органға Қазақстан Республикасы Ұлттық Банкінің ААӨЖ-мен ықпалдастырылған ақпараттандыру объектілері арқылы беруге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Ақпараттық қауіпсіздік оқиғалары туралы ақпарат ААӨЖ-дағы кредиттік бюроның цифрлық инфрақұрылымындағы оқиғалар туралы ақпаратты нақты уақытта жинауды және талдауды жүзеге асыратын ақпараттық қауіпсіздік жүйелерінен немесе кредиттік бюро жүйелерінен беру арқылы автоматтандырылған режимде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z275" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет қатысатын кредиттік бюро үшін ақпараттық қауіпсіздік оқиғалары мен оқыс оқиғалары туралы ақпаратты уәкілетті органға Қазақстан Республикасы Ұлттық Банкінің ААӨЖ-мен ықпалдастырылған ақпараттандыру объектілері арқылы беруге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z276" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-параграф. Кредиттік бюроның деректерді өңдеу орталығының заттай қауіпсіздігін қамтамасыз ету процесіне қойылатын талаптар</w:t>
-[...323 lines deleted...]
-    <w:bookmarkStart w:name="z212" w:id="206"/>
+        <w:t xml:space="preserve"> 8-параграф. Кредиттік бюролардың қызметтерді қашықтан көрсететін бағдарламалық қамтылымының ақпараттық қауіпсіздігін қамтамасыз етуге қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z277" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Кредиттік бюроның қызметтерді қашықтан көрсететін бағдарламалық қамтылымына мыналар кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z278" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) веб-қосымшалар серверлерінің бағдарламалық қамтылымы (бұдан әрі – веб-қосымша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z279" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мобильдік құрылғыларға арналған бағдарламалық қамтылым (бұдан әрі – мобильдік қосымша);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z280" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағдарламалық интерфейстер серверлерінің бағдарламалық қамтылымы (бұдан әрі – серверлік БҚ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z281" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Қызметтерді қашықтан көрсететін бағдарламалық қамтылымды әзірлеуді және (немесе) пысықтауды кредиттік бюроның бағдарламалық қамтылымын әзірлеу және (немесе) пысықтау тәртібін, әзірлеу кезеңдерін және олардың қатысушыларын регламенттейтін ішкі құжаттарына сәйкес кредиттік бюро жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z282" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Егер кредиттік бюроның қызметтерді қашықтан көрсететін бағдарламалық қамтылымын әзірлеу және (немесе) пысықтау тысқары ұйымға және (немесе) үшінші тұлғаға берілген жағдайда, кредиттік бюро тысқары ұйымның және (немесе) үшінші тұлғаның осы тараудың және ішкі құжаттардың талаптарын орындауын қамтамасыз етеді, қызметтерді қашықтан көрсететін бағдарламалық қамтылым қауіпсіздігінің жай-күйіне жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z283" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Кредиттік бюрода әзірленетін қызметтерді қашықтан көрсететін бағдарламалық қамтылымның бастапқы кодтарын сақтау резервтік көшіруді қамтамасыз ете отырып, кредиттік бюроның қорғау аясында орналастырылатын код репозиторийлерін басқарудың мамандандырылған жүйелерінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z284" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Қызметтерді қашықтан көрсететін бағдарламалық қамтылымды әзірлеу және (немесе) пысықтаудың кредиттік бюрода қабылданған тәсіліне қарамастан, қауіпсіздікті тестілеу міндетті болып табылады, оның барысында кем дегенде мынадай іс-шаралар жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z285" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы кодты статикалық талдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z286" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрауыштарды және (немесе) тысқары кітапханаларды талдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z287" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Кредиттік бюроның қызметтерді қашықтан көрсететін бағдарламалық қамтылымының бастапқы кодын статикалық талдау тексерілетін бағдарламалық қамтылымда қолданылатын барлық бағдарламалау тілдерін талдауды қолдайтын бастапқы кодтарды статикалық талдау сканерін қолдана отырып жүзеге асырылады, оның функциялары келесі осалдықтарды анықтауды қамтиды, бірақ олармен шектелмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z288" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зиянды кодты инъекциялауға мүмкіндік беретін тетіктердің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z289" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағдарламалау тілдерінің осал операторлары мен функцияларын пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z290" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлсіз және осал криптографиялық алгоритмдерді пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z291" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) белгілі бір жағдайларда қызмет көрсетуден бас тартуды немесе кредиттік бюроның қызметтерді қашықтан көрсететін бағдарламалық қамтылымының жұмысын айтарлықтай баяулатуға алып келетін кодты пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z292" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кредиттік бюроның қызметтерді қашықтан көрсететін бағдарламалық қамтылымын қорғау жүйелерін айналып өту тетіктерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z293" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кодта құпияларды ашық түрде пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z294" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қосымшаның қауіпсіздігін қамтамасыз ету үлгілері мен практикаларын бұзу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z295" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Кредиттік бюроның қызметтерді қашықтан көрсететін бағдарламалық қамтылымының құрауыштарын және (немесе) тысқары кітапханаларын талдау құрауыштың және (немесе) тысқары кітапхананың пайдаланылатын нұсқасына тән белгілі осалдықтарды анықтау, сондай-ақ құрауыштар және (немесе) тысқары кітапханалар мен олардың нұсқалары арасындағы тәуелділіктерді қадағалау мақсатында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z296" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Кредиттік бюро атқарушы орган бекіткен ішкі құжатта айқындалған тәртіппен анықталған осалдықтарды жою жөніндегі түзету шараларының іске асырылуын қамтамасыз етеді. Бұл ретте маңызды осалдықтар қызметтерді қашықтан көрсететін бағдарламалық қамтылымды және (немесе) оның жаңа нұсқаларын пайдалануға бергенге дейін жойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z297" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Кредиттік бюро ақпараттық қауіпсіздік жөніндегі бөлімшемен келісілгеннен кейін қызметтерді қашықтан көрсететін бағдарламалық қамтылымды және (немесе) оның жаңа нұсқаларын пайдалануға енгізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z298" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Кредиттік бюро соңғы 3 (үш) жыл ішінде пайдалануға берілген қызметтерді қашықтан көрсететін бағдарламалық қамтылымның бастапқы кодтарының және қауіпсіздікті тестілеу нәтижелерінің барлық нұсқаларын сақтауды және жедел режимде оларға қол жеткізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z299" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Қызметтерді қашықтан көрсететін бағдарламалық қамтылымның клиенттік және серверлік тараптары арасында деректер алмасу Transport Layer Security (Транспорт Лейер Секьюрити) шифрлау хаттамасының 1.2-ден төмен емес нұсқасын пайдалана отырып шифрланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z300" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Клиентті мобильді қосымшада бастапқы тіркеу кезінде кредиттік бюро Қазақстан Республикасы Ұлттық Банкінің Сәйкестендіру деректерімен алмасу орталығы (бұдан әрі – СДАО) арқылы немесе кредиттік бюро құрылғылары арқылы алынған биометриялық деректерді пайдалана отырып, Клиентті биометриялық сәйкестендіруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z301" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Мобильдік қосымшаға кіру кодын (құпиясөзін) өзгерту СДАО растаған биометриялық деректерді пайдалана отырып, клиенттің биометриялық сәйкестендіруін қолдану немесе несиелік бюро құрылғылары арқылы алынған биометриялық деректерді пайдалану арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z302" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Қызметтерді қашықтан көрсететін бағдарламалық қамтылымда клиентті сәйкестендіру және аутентификациялау кредиттік бюроның ішкі құжаттарында белгіленген қауіпсіздік рәсімдеріне сәйкес екі факторлы аутентификациялау тәсілдерін (үш фактордың екеуін: білімін, иеленуін, ажырамастығын) пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z303" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Қызметтерді қашықтан көрсететін бағдарламалық қамтылымды кроссдомендік аутентификациялау тетігі ақпараттық қауіпсіздік бөлімшесімен келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z304" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Веб-бағдарлама:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z305" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) веб-қосымшаның кредиттік бюроға тиесілілігін сәйкестендіру (домендік атауы, логотиптері, корпоративтік түстері) бірегейлігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z306" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) браузердің жадында авторизациялық деректерді сақтауға тыйым салуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z307" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) енгізілген құпияларды жасыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z308" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) веб-қосымшаны пайдалану кезінде клиенттің авторизация парағында сақталуы туралы ұсыным берілетін кибергигиенаны қамтамасыз ету шаралары туралы хабарлауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z309" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) клиент интерфейсінде конфиденциалды деректердің көрсетілуіне жол бермей, қате туралы ең аз жеткілікті ақпарат бере отырып, қателер мен ерекше жағдайларды қауіпсіз тәсілмен өңдеуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z310" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Мобильдік қосымша:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z311" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мобильдік қосымшаның кредиттік бюроға тиесілілігін сәйкестендірудің (ресми қосымшалар дүкеніндегі деректер, логотиптер, корпоративтік түстер) бірегейлігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z312" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) операциялық жүйенің тұтастығын бұзу және (немесе) қорғау тетіктерін айналып өту, қашықтан басқару процестерін анықтау белгілері анықталған жағдайда кредиттік бюроның қашықтан қызмет көрсету жөніндегі функционалын бұғаттауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z313" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиентке мобильдік қосымша жаңартуларының бар екендігі туралы хабарлауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z314" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аса маңызды осалдықтарды жою қажет болған жағдайларда мобильдік қосымшаның жаңартуларын мәжбүрлеп орнату немесе оларды орнатқанға дейін мобильдік қосымшаның функционалын бұғаттау мүмкіндігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z315" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) конфиденциалды деректерді мобильдік қосымшаның қорғалған контейнерінде немесе жүйелік есептік деректер қоймасында сақтауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z316" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) конфиденциалды деректерді кэштеуді болдырмауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z317" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мобильдік қосымшаның резервтік көшірмелерінен конфиденциалды деректерді ашық түрде алып тастауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z318" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) клиентті мобильдік қосымшаны пайдалану кезінде сақтау туралы ұсыным берілетін кибергигиенаны қамтамасыз ету әдістері туралы хабардар етуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z319" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) клиентті оның есептік жазбасындағы авторизация оқиғалары, құпиясөзді өзгерту және (немесе) қалпына келтіру, кредиттік бюро тіркеген ұялы телефон нөмірін өзгерту туралы хабардар етуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z320" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ақшалай қаражатпен операцияларды жүзеге асыру барысында клиенттің рұқсаты болған жағдайда мобильдік құрылғының геолокациялық деректерін кредиттік бюроның серверлік БҚ-на беру не мұндай рұқсаттың жоқ екендігі туралы ақпаратты беруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z321" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Кредиттік бюро өз тарапынан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z322" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жауапта конфиденциалды деректердің жария етілуіне жол бермей, проблеманың диагностикасы үшін ең аз жеткілікті ақпарат бере отырып, қателер мен ерекшеліктерді қауіпсіз тәсілмен өңдеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z323" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мобильдік қосымшаларды және олармен байланысты құрылғыларды сәйкестендіруді және аутентификациялауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z324" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жасанды сұратулар мен зиянды код инъекциялары шабуылдарының алдын алу үшін деректердің жарамдылығын тексеруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z325" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-параграф. Кредиттік бюродағы ақпараттық қауіпсіздіктің оқыс оқиғалар жөніндегі ақпараттың мониторингі мен өңдеу тәртібіне қойылатын талаптар</w:t>
-[...183 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="216"/>
+        <w:t xml:space="preserve"> 4 тарау. Ақпаратты берушілерді ұйымдастырудағы ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z326" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Ақпаратты беруші кредиттік бюроның цифрлық жүйесіне берілетін ақпараттың тұтастығы мен конфиденциалдылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z327" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Ақпаратты беруші ақпаратты ұсыну туралы шарттың талаптарына сәйкес ақпараттық қауіпсіздіктің тиісті деңгейін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z328" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Ақпаратты беруші ұйымдастырушылық-техникалық, технологиялық талаптардың және кредиттік бюроның цифрлық жүйесімен өзара әрекет ету үшін пайдаланылатын жүйелік және қолданбалы бағдарламалық қамтамасыз етудің жұмыс істеп тұруы және оны қорғау үшін қажетті шараларды орындауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z329" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Кредиттік бюроның цифрлық жүйесімен жұмыс істеу үшін жабдықты пайдалану кезінде оны рұқсатсыз қолжетімділіктен қорғау, сондай-ақ ақпарат тасымалдағыштарды және жүйелік ресурстарды қорғау қажеттілігі ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z330" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Ақпаратты беруші операторды (операторларды) тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z331" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Ақпаратты беруші оператордың (операторлардың) қол қойылған қызметтік міндеттерін атқару процесінде оларға мәлім болған ақпаратты жария етпеу және таратпау туралы міндеттемелерінің болуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z332" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Ақпаратты беруші операторды (операторларды) тағайындау тәртібін, оның (олардың) құқықтары мен жауапкершілігін айқындайтын ішкі құжаттардың (лауазымдық нұсқаулықтарды қоса алғанда) болуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z333" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Ақпаратты берушінің қызметкерлеріне функционалдық міндеттерін орындау үшін қажетті көлемде ақпаратқа қолжетімділік ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z334" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Оператордың кредиттік бюроның цифрлық жүйесінде сәйкестендірілетін есептік жазбасы нақты адамға тиесілі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z335" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Ақпаратты беруші уәкілетті органның сұратуы бойынша ақпаратты ұсыну туралы шартта көзделген талаптарға оның сәйкес келуін растайтын мәліметтерді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z336" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Жұмыс станциясының операциялық жүйесі пайдаланушы сәйкестендіру және аутентификациялау, сондай-ақ белгіленген құқықтарға сәйкес пайдаланушылардың қолжетімділік құқықтарын ажыратуды және авторизациялауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z337" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Кредиттік бюроның цифрлық жүйесіне қосылу үшін жұмыс станциясын пайдаланған кезде Интернет желісінің басқа ресурстарына бірмезгілде қосылуға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z338" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Ақпарат берушінің қызметкерлері цифрлық жүйелерге қолжетімділік үшін пайдаланылатын жеке сәйкестендіру және аутентификациялау деректерінің конфиденциалдылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z339" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Ақпарат берушінің қызметкерлері кредиттік бюроның цифрлық жүйесін пайдалану процесінде оларға мәлім болған ақпараттың конфиденциалдылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z340" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-параграф. Кредиттік бюролардың ақпараттық қауіпсіздігінің жай-күйі, оқиғалары мен оқыс оқиғалары туралы ақпаратты ұсынуға қойылатын талаптар</w:t>
-[...2066 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Кредиттік есепті алушылардың қызметін ұйымдастыру кезінде ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-[...319 lines deleted...]
-    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z341" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Кредиттік есепті алушы кредиттік бюроның цифрлық жүйесінен алынатын ақпараттың тұтастығы мен конфиденциалдылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z342" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Кредиттік есепті алушы кредиттік есептерді алу туралы шарттың талаптарына сәйкес ақпараттық қауіпсіздіктің тиісті деңгейін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z343" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Кредиттік есепті алушы ұйымдастырушылық-техникалық, технологиялық талаптарды және кредиттік бюроның цифрлық жүйесімен өзара әрекет ету және одан алынатын ақпаратты өңдеу үшін пайдаланылатын жүйелік және қолданбалы бағдарламалық қамтамасыз етудің жұмыс істеп тұруы және оны қорғау үшін қажетті шараларды орындауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z344" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Кредиттік бюроның цифрлық жүйесімен жұмыс істеу үшін жабдықты пайдалану кезінде оны рұқсатсыз қолжетімділіктен қорғау, сондай-ақ кредиттік бюроның цифрлық жүйесімен жұмыс істеу үшін пайдаланылатын ақпарат тасымалдағыштары мен жүйелік ресурстарды қорғау қажеттілігі ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z345" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Кредиттік есептерді алушы жауапты тұлғалардың тізбесін айқындайды және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z346" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Кредиттік есепті алушы ұйымның жауапты тұлғасының (тұлғаларының) қол қойған қызметтік міндеттерін атқару процесінде оларға мәлім болған ақпаратты жария етпеу және таратпау туралы міндеттемелерінің болуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z347" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Кредиттік есепті алушы жауапты тұлғалардың тізбесін айқындау және бекіту тәртібін, олардың құқықтары мен жауапкершілігін (лауазымдық нұсқаулықтарын қоса алғанда) айқындайтын және бекітетін ішкі құжаттардың болуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z348" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Қызметкерлерге функционалдық міндеттерін орындау үшін қажетті көлемде ақпаратқа қолжетімділік ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z349" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Жауапты тұлғаның кредиттік бюроның цифрлық жүйесінде сәйкестендірілетін есептік жазбасы нақты адамға сәйкес келуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z350" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Кредиттік есепті алушы жұмыс станцияларының кредиттік есепті алушының ақпараттық қауіпсіздікті регламенттейтін Талаптарына және ішкі құжаттарына сәйкес келуіне жоспарлы және жоспардан тыс тексеру жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z351" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127. Кредиттік есепті алушы уәкілетті органның сұратуы бойынша кредиттік есептерді алу туралы шартта көзделген талаптарға оның сәйкес келуін растайтын мәліметтерді ұсынады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z352" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. Жұмыс станциясының операциялық жүйесі пайдаланушыны сәйкестендіру және аутентификациялау, сондай-ақ пайдаланушылардың қолжетімділік құқықтарын ажырату және белгіленген құқықтарға сәйкес авторизациялау функцияларын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z353" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Кредиттік есептерді алушы өзінің жұмыс станциясын пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z354" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Кредиттік бюроның цифрлық жүйесіне қосылу үшін жұмыс станциясын пайдаланған кезде Интернет желісінің басқа ресурстарына бірмезгілде қосылуға болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z355" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Кредиттік есептерді алушының қызметкерлері цифрлық жүйелерге кіру үшін пайдаланылатын дербес сәйкестендіру және аутентификациялау деректерінің конфиденциалдығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z356" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Кредиттік есептерді алушының жұмыскерлері оларға кредиттік бюроның цифрлық жүйесін пайдалану барысында белгілі болған ақпараттың конфиденциалдығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8260,466 +7786,290 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық Банкі Басқармасының</w:t>
+              <w:t>Қаржы нарығын реттеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2018 жылғы 27 қыркүйектегі</w:t>
+              <w:t>дамыту агенттігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 228 қаулысына</w:t>
+              <w:t>Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>2026 жылғы 28 қыркүйектегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 228 қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z265" w:id="303"/>
+    <w:bookmarkStart w:name="z265" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кредиттік бюролардың ақпарат берушілерге және кредиттік есептерді алушыларға қоятын талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.08.2024 </w:t>
+      Ескерту. Талаптары жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 59</w:t>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...97 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 59</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...16 lines deleted...]
-    <w:bookmarkStart w:name="z267" w:id="305"/>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z359" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы кредиттік бюролардың ақпарат берушілерге және кредиттік есептерді алушыларға қойылатын Талаптары (бұдан әрі – Талаптар) "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасы Заңының 5-бабының 6) тармақшасына (бұдан әрі – Кредиттік бюро туралы заң) сәйкес әзірленді және тауарларды және көрсетілетін қызметтерді кредитке өткізетін не төлемдерді кейінге қалдыруды ұсынатын жүйеленген белгілері "Жеке кәсіпкерлердің немесе заңды тұлғалардың жүйеленген белгілерін бекіту туралы" Қазақстан Республикасы Үкіметінің 2005 жылғы 18 қаңтардағы № 25 қаулысымен (бұдан әрі - № 25 қаулы) айқындалатын тауарлар мен көрсетілетін қызметтерді кредитке өткізетін не төлемдерді кейінге қалдыруды ұсынатын, коммуналдық қызметтер көрсететін табиғи монополиялар субъектілерінің, өзге де тұлғалардың ақпарат беру туралы шарттар негізінде (бұдан әрі - ақпарат берушілер), сондай-ақ тауарлар мен көрсетілетін қызметтерді кредитке өткізетін не жүйеленген белгілері № 25 қаулыда айқындалатын тауарларды және көрсетiлетiн қызметтердi кредитке өткiзетiн не төлемдердiң мерзiмiн ұзартатын жеке кәсiпкерлерлер немесе заңды тұлға, ақпарат беру туралы шарт негізінде өзге де тұлғалар, облигациялар ұстаушылардың мүдделерін білдіру туралы шарт жасалған облигациялар эмитентінің кредиттік есебіне қатысты облигациялар ұстаушылардың өкілі болып табылатын кредиттік есептерді алушылардың (бұдан әрі – кредиттік есептерді алушылар) қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге кредиттік бюролар қоятын талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z360" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кредиттік бюролар ақпарат берушілерге және кредиттік есептерді алушыларға қойылатын талаптар ақпарат беру туралы шартқа және кредиттік есептер алу туралы шартқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z361" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кредиттік бюролар ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға қоятын талаптар осы қаулымен бекітілген Кредиттік бюролардың, банктер, банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар, микроқаржы ұйымдары және коллекторлық агенттіктер болып табылатын ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын Талаптардың 15, 16 және 17-тармақтарының талаптарына сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z362" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кредиттік бюролар ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде ақпараттық қауіпсіздікті қамтамасыз етуге қоятын талаптар осы қаулымен бекітілген Кредиттік бюролардың, банктер, банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар, микроқаржы ұйымдары және коллекторлық агенттіктер болып табылатын ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын Талаптардың 4 және 5-тарауларының талаптарына сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8811,242 +8161,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 228 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="308"/>
+    <w:bookmarkStart w:name="z271" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылатын Қазақстан Республикасы нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының кейбір нормативтік құқықтық актілері құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z272" w:id="309"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z272" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Кредиттік бюролардың, ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 27 мамырдағы № 91 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11669 тіркелген, 2015 жылғы 30 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z273" w:id="310"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z273" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне рұқсат беру құжаттарын қысқарту және рұқсат беру рәсімдерін оңайлату мәселелері бойынша өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 146 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14208 тіркелген, 2016 жылғы 5 қазанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z274" w:id="311"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z274" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Кредиттік бюролардың, ақпарат жеткізушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде ақпараттық-коммуникациялық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 27 мамырдағы № 91 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 14 маусымдағы № 102 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15608 болып тіркелген, 2017 жылғы 15 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>