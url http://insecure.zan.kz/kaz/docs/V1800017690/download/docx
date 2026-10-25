--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,63 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="666bfb2" w14:textId="666bfb2">
+    <w:p w14:paraId="9910eb2" w14:textId="9910eb2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1326,99 +1361,99 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық Банкінің ІАҚ және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның ІАҚ қоспағанда, орталық мемлекеттік органдардың ІАҚ үшін – мемлекеттік органдарының, оның ведомстволарының, аумақтық бөлімшелерінін, ведомстволық бағынысты ұйымдарының;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының ІАҚ үшін - жергілікті бюджеттерден қаржыландырылатын және тиісті облыстың, республикалық маңызы бар қаланың, астананың әкімшілік бағыныстылығының аумағындағы атқарушы органдарының, олардың бөлімшелерінің, ведомстволық бағынысты ұйымдарының қызметтерінің барлық бағыттары жатады.</w:t>
+      астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарының ІАҚ үшін – жергілікті бюджеттерден қаржыландырылатын және астананың, облыстың, республикалық маңызы бар қаланың әкімшілік бағыныстылығының аумағындағы атқарушы органдарының, олардың бөлімшелерінің, ведомстволық бағынысты ұйымдарының қызметтерінің барлық бағыттары жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 07.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 672</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 638</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1565,51 +1600,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тік тәсіл аудиторлық іс-шараларды бірнеше мемлекеттік аудит объектілерінде жүргізуді болжайды, олар түрлі деңгейдегі бюджеттен қаржыландырылады немесе түрлі мемлекеттік басқару деңгейлерге тиесілі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Тиімділік аудитінің объектілерін немесе жеке оның қызметінің бағыттарын іріктеу мемлекеттік органның даму жоспарының және бюджет шығыстарымен өзара байланыста облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларының орындалуын және мемлекеттік органның өткен жылдардағы жүргізілген қызметінің бағыттары бойынша тиімділікті бағалау нәтижелерін, квазимемлекеттік сектор субъектілерінің іс-шаралар жоспарларының немесе даму жоспарларының орындалуы жөніндегі есептерді, квазимемлекеттік сектор субъектілерінің іс-шаралар жоспарларының немесе даму жоспарларының іске асырылу мониторингінің нәтижелері туралы есептерді талдау, корпоративтік басқаруды, мемлекеттік мүлікті басқаруды бағалау нәтижелерін, бюджеттік бағдарламалар көрсеткіштерінің орындалуын, мемлекеттік органның басшысының немесе облыс, республикалық маңызы бар қала, астана әкімінің тапсырмаларын, заңды және жеке тұлғалардың өтініштерін және өзге де мәліметтерді талдау негізінде жүзеге асырылады.</w:t>
+      8. Тиімділік аудитінің объектілерін немесе жеке оның қызметінің бағыттарын іріктеу мемлекеттік органның даму жоспарының және бюджет шығыстарымен өзара байланыста астананың, облыстың, республикалық маңызы бар қаланың даму жоспарларының орындалуын және мемлекеттік органның өткен жылдардағы жүргізілген қызметінің бағыттары бойынша тиімділікті бағалау нәтижелерін, квазимемлекеттік сектор субъектілерінің іс-шаралар жоспарларының немесе даму жоспарларының орындалуы жөніндегі есептерді, квазимемлекеттік сектор субъектілерінің іс-шаралар жоспарларының немесе даму жоспарларының іске асырылу мониторингінің нәтижелері туралы есептерді талдау, корпоративтік басқаруды, мемлекеттік мүлікті басқаруды бағалау нәтижелерін, бюджеттік бағдарламалар көрсеткіштерінің орындалуын, мемлекеттік органның басшысының немесе астана, облыс, республикалық маңызы бар қала әкімінің тапсырмаларын, заңды және жеке тұлғалардың өтініштерін және өзге де мәліметтерді талдау негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІАҚ мемлекеттік аудит объектісімен өзінің функцияларын, мақсаттары мен белгіленген болжалды кезеңге қойылған міндеттерін, жарғылық қызметінің түрлерін (квазимемлекеттік сектор үшін), олардың тиімділігі мен нәтижелілігін орындалуының функционалдық талдауын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1632,51 +1667,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Қаржы министрінің 18.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Қаржы министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 638</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1798,457 +1853,305 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік аудит мәнін немесе мемлекеттік аудит объектісінің қызметін реттейтін нормативтік құқықтық актілерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік органның даму жоспарын, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарлары, мемлекеттік органның қызметінің бағыттары бойынша тиімділігін бағалау нәтижелерін, бюджеттік бағдарламалардың көрсеткіштерінің орындалуын және өзге де мәліметтерін;</w:t>
+      2) мемлекеттік органның даму жоспарын, астананың, облыстың, республикалық маңызы бар қаланың даму жоспарлары, мемлекеттік органның қызметінің бағыттары бойынша тиімділігін бағалау нәтижелерін, бюджеттік бағдарламалардың көрсеткіштерінің орындалуын және өзге де мәліметтерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік аудит мәні бойынша немесе мемлекеттік аудит объектісінің қызметіде қолданылатын міндеттері мен саясатының мақсаттарын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік аудит мәні бойынша немесе мемлекеттік аудит объектісінің қызметіде ішкі және сыртқы ортаға жұмыс істеуін, ұйымдық құрылымын, бизнес-процестерін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ішкі бақылау мен аудит жүйесін және цифрлық жүйелерін қоса алғанда мемлекеттік аудит мәні бойынша немесе мемлекеттік аудит объектісінің қызметіде ішкі басқару жүйесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік аудит мәні бойынша немесе мемлекеттік аудит объектісі қолданылатын есеп беру жүйесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сыртқы және ішкі мемлекеттік аудит органдары жүргізген алдыңғы мемлекеттік аудит нәтижелері болған кезде, сондай-ақ бақылау және қадағалау органдары жүргізген бақылау (қадағалау) нәтижелерін, мемлекеттік аудит объектісі қабылданған шараларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ақпараттың сыртқы көздерін (ресми статистикалық деректер, бағдарламасының мәніне байланысты мәселелермен айналысатын ғылыми-зерттеу институттарының материалдары, бұқаралық ақпарат құралдары, тексерілетін мемлекеттік аудит объектісінің цифрлық жүйесі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бастапқы ақпараттын қолжетімділігін және тиімділік аудитінің келесі кезеңдерінде аудиторлық процедураларын жүргізуге байланысты басқа да шектеулерін зерттейді (бағалайды).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Қаржы министрінің 18.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Қаржы министрінің 27.04.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 378</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі); 27.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 280</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 638</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
-[...277 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2632,51 +2535,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қолданылу - тиімділік аудитінің мақсаты және мәселелерімен байланысты көрсеткіштері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қолайлық - заңнама талаптарымен немесе тәуелсіз сарапшылар пікірімен келісілген көрсеткіштері;</w:t>
+      2) қолайлық - Қазақстан Республикасы заңнама талаптарымен немесе тәуелсіз сарапшылар пікірімен келісілген көрсеткіштері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сенімділік - ұқсас тұжырымдар, қорытындылар мен ұсынымдар үшін ұқсас жағдайлар кезінде мемлекеттік аудиторлармен қолданылатын көрсеткіштері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2723,50 +2626,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) пайдалық - көрсеткіштерді қолдану негізделген тұжырымдарды, тиімділік нәтижелерін жақсарту бойынша қорытындылар мен ұсыныстарды тұжырымдамалау үшін фактілерді (деректерді) анықтауын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) түсініктілік - көрсеткіштер шекті қысқаша, нақты және мағынаны әртүрлі түсіндіруге жатпайтын тұжырымдауын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді – ҚР Қаржы министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 638</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Тиімділік аудитінің көрсеткіштерін әзірлеу кезінде мынадай тәуекелдер ескеріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2852,51 +2817,113 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тиімділік аудитінің көрсеткіштерін әзірлеу кезінде Қазақстан Республикасы Президентінің 2010 жылғы 19 наурыздағы № 954 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген Орталық мемлекеттік органдар мен облыстардың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органдары қызметінің тиімділігін жыл сайынғы бағалау жүйесін іске асыру мақсатында әзірленген әдістемелерге сәйкес критерийлер мен тиімділік көрсеткіштерін пайдалануға жол беріледі.</w:t>
+        <w:t xml:space="preserve"> бекітілген Орталық мемлекеттік органдар мен астананың, облыстардың, республикалық маңызы бар қаланың жергілікті атқарушы органдары қызметінің тиімділігін жыл сайынғы бағалау жүйесін іске асыру мақсатында әзірленген әдістемелерге сәйкес өлшемдері мен тиімділік көрсеткіштерін пайдалануға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді – ҚР Қаржы министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 638</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Осы Стандарттың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4149,100 +4176,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. ІАҚ басшысы аудит тиімділігі нәтижелері туралы орындалған ұсынымдардың ішкі рәсімдерге, жұмыстың тиімділігін арттыру, мемлекеттік аудит объектісі қызметінің көрсеткіштерінің нәтижелеріне қол жеткізу бойынша бизнес-процестерге әсері туралы орталық мемлекеттік орган басшысының немесе облыс, республикалық маңызы бар қала, астана әкімінің алдында есеп береді.</w:t>
+      40. ІАҚ басшысы аудит тиімділігі нәтижелері туралы орындалған ұсынымдардың ішкі рәсімдерге, жұмыстың тиімділігін арттыру, мемлекеттік аудит объектісі қызметінің көрсеткіштерінің нәтижелеріне қол жеткізу бойынша бизнес-процестерге әсері туралы орталық мемлекеттік орган басшысының немесе астана, облыс, республикалық маңызы бар қала әкімінің алдында есеп береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Қаржы министрінің 18.07.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Қаржы министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 638</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 378</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -4264,55 +4291,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4634,35 +4661,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>