--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ecc6016" w14:textId="ecc6016">
+    <w:p w14:paraId="0432a34" w14:textId="0432a34">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4127,234 +4127,234 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z598" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31. ЖЖОКБҰ осы Қағидалардың нормаларына сәйкес білім алушыларды ауыстыру мен қайта қабылдау қағидаларын әзірлейді, бекітеді және сақталуын қамтамасыз етеді.</w:t>
+      31. ЖЖОКБҰ осы Қағидалардың нормаларына сәйкес білім алушыларды ауыстыру мен қайта қабылдау қағидаларын әзірлейді, бекітеді және оның сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білім алушыны бір білім беру бағдарламасынан екіншісіне, бір ЖЖОКБҰ-дан екіншісіне ауыстыру және қайта қабылдау жазғы және қысқы демалыс кезеңінде жүзеге асырылады.</w:t>
+      Білім алушыны бір білім беру бағдарламасынан екіншісіне, бір ЖЖОКБҰ-дан екіншісіне қайта қабылдау және ауыстыру жазғы және қысқы демалыс кезеңінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қысқы демалыстың мерзімдері сәйкес келмеген кезде ауыстыру және қайта қабылдау тәртібін ЖЖОКБҰ дербес айқындайды.</w:t>
+      Қысқы демалыс кезеңдері сәйкес келмеген кезде қайта қабылдау және ауыстыру тәртібін ЖЖОКБҰ дербес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте төтенше жағдай енгізілген, әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар туындаған жағдайда, соғыс уақытында, сондай-ақ оқу еліндегі қарулы, әскери қақтығыстар жағдайында Қазақстан Республикасының азаматтарын, қандастарды шетелдік ЖЖОКБҰ-дан ауыстыру және қайта қабылдау оқу жылы ішінде жүзеге асырылады.</w:t>
+      Бұл ретте төтенше жағдай енгізілген, әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар туындаған жағдайда, соғыс уақытында, сондай-ақ оқу еліндегі қарулы, әскери қақтығыстар жағдайында Қазақстан Республикасының азаматтарын, қандастарды шетелдік ЖЖОКБҰ-дан қайта қабылдау және ауыстыру оқу жылы ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарын және ӘАОО-ны қоспағанда, білім алушы қайта қабылдау кезінде оқудан шығарылған мерзіміне қарамастан кез келген ЖЖОКБҰ-ға ауыстырылады немесе қайта қабылданады.</w:t>
+      Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарын және ӘАОО-ны қоспағанда, білім алушы қайта қабылдау кезінде оқудан шығарылған мерзіміне қарамастан кез келген ЖЖОКБҰ-ға қайта қабылданады немесе ауыстырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ғылым және жоғары білім саласындағы уәкілетті орган білім беру қызметімен айналысуға лицензияны және (немесе) лицензияға қосымшаны тоқтата тұру, қайтарып алу және одан айыру туралы шешім қабылдаған кезде осы ЖЖОКБҰ-ның білім алушылары ғылым және жоғары білім саласындағы уәкілетті орган лицензияны және (немесе) лицензияға қосымшаны тоқтата тұру, қайтарып алу және одан айыру туралы шешім қабылдаған күннен бастап ағымдағы семестр ішінде оқуын жалғастыру үшін басқа ЖЖОКБҰ-ға ауыстырылады.</w:t>
+      Уәкілетті орган білім беру қызметімен айналысуға лицензияны және (немесе) лицензияға қосымшаны тоқтата тұру, қайтарып алу және одан айыру туралы шешім қабылдаған кезде осы ЖЖОКБҰ-ның білім алушылары уәкілетті орган лицензияны және (немесе) лицензияға қосымшаны тоқтата тұру, қайтарып алу және одан айыру туралы шешім қабылдаған күннен бастап ағымдағы семестр ішінде оқуын жалғастыру үшін басқа ЖЖОКБҰ-ға ауыстырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білім беру қызметімен айналысуға лицензия және (немесе) лицензияға қосымшаның қолданылуы ерікті түрде тоқтатылған немесе ЖЖОКБҰ таратылған кезінде осы ЖЖОКБҰ-ның білім алушылары лицензияны және (немесе) лицензияға қосымшаның қолданылуы ерікті түрде тоқтатылған немесе ЖЖОКБҰ-ны тарату туралы ЖЖОКБҰ ерікті түрде қайтарған күннен бастап ағымдағы семестр ішінде оқуын жалғастыру үшін басқа ЖЖОКБҰ-ға ауыстырылады.</w:t>
+      Білім беру қызметімен айналысуға лицензия және (немесе) лицензияға қосымшаның қолданылуы ерікті түрде тоқтатылған немесе ЖЖОКБҰ таратылған кезде осы ЖЖОКБҰ-ның білім алушылары лицензияны және (немесе) лицензияға қосымшаның қолданылуы ерікті түрде тоқтатылған немесе ЖЖОКБҰ таратылған күннен бастап ағымдағы семестр ішінде оқуын жалғастыру үшін басқа ЖЖОКБҰ-ға ауыстырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аккредиттеу тоқтатыла тұрған, қайтарып алынған немесе қолданылу мерзімі өткен кезінде Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарын және ӘАОО-ны қоспағанда, осы ЖЖОКБҰ-ның білім алушысы аккредиттеуді тоқтата тұру, қайтарып алу немесе қолданылу мерзімінің өтуі туралы шешім қабылданған күннен бастап бір ай мерзімде оқуын жалғастыру үшін басқа ЖЖОКБҰ-ға ауыстырылады.</w:t>
+      Аккредиттеу тоқтатыла тұрған, қайтарып алынған немесе қолданылу мерзімі өткен кезде Қазақстан Республикасы Президенті жанындағы білім беру ұйымдарын және ӘАОО-ны қоспағанда, осы ЖЖОКБҰ-ның білім алушысы аккредиттеуді тоқтата тұру, қайтарып алу немесе қолданылу мерзімінің өтуі туралы шешім қабылданған күннен бастап бір ай мерзімде оқуын жалғастыру үшін басқа ЖЖОКБҰ-ға ауыстырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЖЖОКБҰ-ның білім алушысы жеке оқу жоспарына сәйкес меңгеріп жатқан бағдарламасының бірінші академиялық кезеңін толық аяқтаса, оқудан шығарылғаннан кейін ауыстырылады немесе қайта қабылданады.</w:t>
+      ЖЖОКБҰ-ның білім алушысы осы тармақтың жиырма бірінші абзацында көзделген жағдайларды қоспағанда, жеке оқу жоспарына сәйкес меңгеріп жатқан бағдарламасының бірінші академиялық кезеңін толық аяқтаса, оқудан шығарылғаннан кейін қайта қабылданады немесе ауыстырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Білім алушыны ақылы негіздегі оқудан мемлекеттік білім беру тапсырысы бойынша оқуға ауыстыру "Білім туралы" Заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 26) тармақшасына сәйкес бекітілген тәртіппен жүзеге асырылады.</w:t>
+      Білім алушыны ақылы негіздегі оқудан мемлекеттік білім беру тапсырысы бойынша оқуға ауыстыру "Білім туралы" Заңның 5-3-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім беру гранты бойынша білім алатын студент білім беру грантын сақтай отырып, басқа ЖЖОКБҰ-ға ауысады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4364,337 +4364,523 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім алушының ауысуы кезінде қабылдайтын ЖЖОКБҰ даярлау бағытын, білім беру бағдарламасының бейінін, оқу жетістіктерін, сондай-ақ білім алушының академиялық адалдықты бұзу жағдайларын ескереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Білім алушыларды ауыстыру немесе қайта қабылдау кезінде олардың оқу нәтижелерін қайта есептеу үшін ЖЖОКБҰ-да Қазақстан Республикасы Ғылым және жоғары білім министрінің 2025 жылғы 1 сәуірдегі № 157 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35921 тіркелген) бекітілген Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында алқалық басқару органдары жұмысының үлгілік </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес алқалық орган құрылады.</w:t>
+      Білім алушыларды қайта қабылдау немесе ауыстыру кезінде олардың оқу нәтижелерін қайта есептеу үшін ЖЖОКБҰ-да Қазақстан Республикасы Ғылым және жоғары білім министрінің 2025 жылғы 1 сәуірдегі № 157 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35921 болып тіркелген) бекітілген Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының алқалы басқару органдары жұмысын ұйымдастырудың үлгілік қағидаларын сәйкес алқалы орган құрылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарын және ӘАОО-ны қоспағанда, білім алушыларды ауыстыру немесе қайта қабылдау білім беру қызметімен айналысуға лицензиясы және (немесе) лицензияға қосымшасы бар, сондай-ақ білім беру саласы бойынша Экономикалық ынтымақтастық және даму ұйымына (ЭЫДҰ) мүше мемлекеттердің аккредиттеу органдарының тізіліміне және (немесе) қауымдастығына енгізілген ұлттық және (немесе) шетелдік аккредиттеу органдарының халықаралық мамандандырылған аккредиттеуі бар ЖЖОКБҰ-да жүзеге асырылады.</w:t>
+      Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарын және ӘАОО-ны қоспағанда, білім алушыларды қайта қабылдау немесе ауыстыру білім беру қызметімен айналысуға лицензиясы және (немесе) лицензияға қосымшасы бар, сондай-ақ білім беру саласы бойынша Экономикалық ынтымақтастық және даму ұйымына (ЭЫДҰ) мүше мемлекеттердің аккредиттеу органдарының тізіліміне және (немесе) қауымдастығына енгізілген ұлттық және (немесе) шетелдік аккредиттеу органдарының халықаралық мамандандырылған аккредиттеуі бар ЖЖОКБҰ-да жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ғылым және жоғары білім саласындағы уәкілетті орган білім беру қызметімен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаны тоқтата тұру, кері қайтарып алу және одан айыру, білім беру қызметімен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаның қолданылуын ерікті түрде тоқтату немесе ЖЖОКБҰ-ны тарату, аккредиттеудің қолданылуын тоқтата тұру, кері қайтарып алу немесе мерзімі өткені туралы шешім қабылдаған кезде білім алушылардың осы ЖЖОКБҰ-ға ауысуы немесе қайта қабылдануы жүзеге асырылмайды.</w:t>
+      Уәкілетті орган білім беру қызметімен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаны тоқтата тұру, кері қайтарып алу және одан айыру, білім беру қызметімен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаның қолданылуын ерікті түрде тоқтату немесе ЖЖОКБҰ-ны тарату, аккредиттеудің қолданылуын тоқтата тұру, кері қайтарып алу немесе мерзімі өткені туралы шешім қабылдаған кезде білім алушылардың осы ЖЖОКБҰ-ға қайта қабылдануы немесе ауысуы жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жекелеген ЖЖОКБҰ-лар үшін бекітілген мемлекеттік білім тапсырысы бойынша, сондай-ақ бөлінген квота шегінде педагогикалық мамандықтарға түскен адамдар басқа ЖЖОКБҰ-ға ақылы негізде ғана ауысады.</w:t>
+      Жекелеген ЖЖОКБҰ-лар үшін бекітілген мемлекеттік білім беру тапсырысы бойынша, сондай-ақ бөлінген квота шегінде педагогикалық мамандықтарға түскен адамдар басқа ЖЖОКБҰ-ға ақылы негізде ғана ауысады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Студенттерді, магистранттарды, резидентура тыңдаушыларын басқа ЖЖОКБҰ-дан ұлттық ЖЖОКБҰ-ға немесе өзге де ЖЖОКБҰ-ға ауыстыру білім алушылардың білім беру грантының құнындағы айырмашылықты қосымша төлеу шартымен жүзеге асырылады.</w:t>
+      Студенттерді, магистранттарды, тыңдаушыларды және резиденттерді басқа ЖЖОКБҰ-дан ұлттық ЖЖОКБҰ-ға немесе өзге де ЖЖОКБҰ-ға ауыстыру білім алушылардың білім беру грантының құнындағы айырмашылықты қосымша төлеу шартымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білім алушының шығармашылық даярлықты талап ететін жоғары білімнің білім беру бағдарламаларының тобынан басқа білім беру бағдарламаларының тобына ауысуы Оқуға қабылдау үлгілік қағидаларында белгіленген өту балынан төмен емес балы бар ұлттық бірыңғай тестілеу сертификаты болған кезде жүзеге асырылады.</w:t>
+      Білім алушының шығармашылық даярлықты талап ететін жоғары білімнің білім беру бағдарламаларының тобынан басқа білім беру бағдарламаларының тобына ауысуы Оқуға қабылдаудың үлгілік қағидаларында белгіленген өту балынан төмен емес балы бар ұлттық бірыңғай тестілеу сертификаты болған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Білім алушыны жоғары білімнің білім беру бағдарламаларының басқа топтарынан педагогикалық бағыттағы білім беру бағдарламаларына ауыстыру Оқуға қабылдау үлгілік қағидаларға сәйкес балы белгіленген шекті балдан төмен емес ұлттық бірыңғай тестілеу сертификаты болған кезде жүзеге асырылады.</w:t>
+      Оқуға қабылдаудың үлгілік қағидаларына сәйкес белгіленген шекті балдан төмен емес нәтижесі бар ұлттық бірыңғай тестілеу (бұдан әрі – ҰБТ) немесе кешенді тестілеу (бұдан әрі – КТ) сертификаты болған, арнаулы емтихан тапсырған, сондай-ақ осы Қағидаларда айқындалған талаптарды сақтаған кезде, өлшемшарттарын ғылым және жоғары білім саласындағы уәкілетті орган айқындайтын тізбедегі шетелдік ЖЖОКБҰ берген кемінде 30 академиялық кредит көлемімен оқытудың игерілген нәтижелері туралы құжаты (транскрпеті) бар жетекші шетелдік ЖЖОКБҰ-да білім алатын адамдарды қоспағанда, білім беру және денсаулық сақтау саласындағы кадрларды даярлау бағыттарының жоғары немесе жоғары оқу орнынан кейінгі білім беру бағдарламаларына, оның ішінде шетелдік ЖЖОКБҰ-дан қайта қабылдау немесе ауысу жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шетелдік ЖЖОКБҰ-лардан білім алушылардың ауысуы немесе қайта қабылдау білім берудің тиісті деңгейі, білім беру саласы және қабылдау жылы бойынша мемлекеттік білім беру тапсырысы орналасқан және (немесе) Экономикалық ынтымақтастық және даму ұйымына (ЭЫДҰ) мүше мемлекеттердің білім беру саласы бойынша аккредиттеу органдарының тізіліміне және (немесе) қауымдастықтарына кірген ұлттық және (немесе) шетелдік аккредиттеу органдарының халықаралық мамандандырылған аккредиттеуі бар ЖЖОКБҰ-да жүзеге асырылады.</w:t>
+      Шетелдік ЖЖОКБҰ-лардан білім алушыларды қайта қабылдау немесе ауыстыру білім берудің тиісті деңгейі, білім беру саласы және қабылдау жылы бойынша мемлекеттік білім беру тапсырысы орналасқан және (немесе) Экономикалық ынтымақтастық және даму ұйымына (ЭЫДҰ) мүше мемлекеттердің білім беру саласы бойынша аккредиттеу органдарының тізіліміне және (немесе) қауымдастықтарына кірген ұлттық және (немесе) шетелдік аккредиттеу органдарының халықаралық мамандандырылған аккредиттеуі бар ЖЖОКБҰ-да жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЖЖОКБҰ білім алушыларды ауыстыру, оқудан шығару, қабылдау туралы шешім шығарылған сәттен бастап үш жұмыс күні ішінде ғылым және жоғары білім саласындағы уәкілетті органның ақпараттық жүйесіне тиісті өзгерістер енгізеді.</w:t>
+      Шетелдік ЖЖОКБҰ-лардан қайта қабылдау немесе ауысу кезінде білім алушылар игерілген оқу нәтижелері туралы құжатты (транскрипт), ҰБТ немесе КТ сертификатын тиісті білім беру бағдарламалары тобы (мамандығы) бойынша белгіленген шекті балдан төмен емес нәтижемен ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Шет тіліндегі құжаттар Оқуға қабылдаудың үлгілік қағидаларына сәйкес қазақ немесе орыс тілдерінде нотариалды куәландырылған аудармасымен бірге ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім алушыларда ҰБТ немесе КТ сертификаты болмаған кезде ЖЖОКБҰ оны бір академиялық кезеңге қайта қабылдау немесе ауыстыру туралы бұйрық шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      ӘАОО-ларда білім алушыларды ауыстыру мен қайта қабылдау қағидалары "Білім туралы" Заңның </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 12) тармақшасына сәйкес бекітіледі.</w:t>
+      Білім алушылар Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 2 мамырдағы № 204 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15173 болып тіркелген) бекітілген Ұлттық бірыңғай тестілеуді өткізу қағидаларына және Қазақстан Республикасы Білім және ғылым министрінің 2019 жылғы 8 мамырдағы № 190 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18657 болып тіркелген) бекітілген Кешенді тестілеуді өткізу қағидаларына сәйкес белгіленген мерзімдерде ҰБТ немесе КТ тапсырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарын және ӘАОО-ны қоспағанда, ғылым және жоғары білім саласындағы уәкілетті орган білім беру қызметімен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаны тоқтата тұру, кері қайтарып алу және одан айыру, білім беру қызметімен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаның қолданылуын ерікті түрде тоқтату немесе ЖЖОКБҰ-ны тарату, аккредиттеудің қолданылуын тоқтата тұру, кері қайтарып алу немесе мерзімі өткені туралы шешім қабылдаған кезде ЖЖОКБҰ білім алушыларды міндетті түрде хабардар ете отырып, ЖЖОКБҰ-ның ресми сайтында тиісті ақпаратты орналастырады.</w:t>
+      Тиісті білім беру бағдарламалары (мамандықтар) тобы бойынша ҰБТ немесе КТ белгіленген шекті балын жинаған білім алушы ЖЖОКБҰ-да оқуды жалғастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте ақпарат ЖЖОКБҰ-ның ресми веб-ресурсының басты бетінде орналастырылады. Ақпарат сайт (header) (хэдер) тақырыбынан кейін, қаріп өлшемі кемінде 20 пиксель (px), қалың шрифпен, жаңалықтар блогында (негізгі бетте бар болса) орналастырылады. Мәлімет тізімнің бірінші позициясында жарияланады және жаңа жаңалықтар қосылған кезде төмен жылжымайды.</w:t>
+      Ұсынылған транскриптің түпнұсқалығын тексеру үшін ЖЖОКБҰ үш жұмыс күні ішінде білім алушы оқыған шетелдік ЖЖОКБҰ-ға сұрау жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖЖОКБҰ білім алушыларды қабылдау, ауыстыру, оқудан шығару, қайта қабылдау туралы бұйрық шығарған сәттен бастап үш жұмыс күні ішінде ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесіне тиісті өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесіне енгізілетін деректердің дұрыстығын ЖЖОКБҰ қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ӘАОО-ларда білім алушыларды ауыстыру мен қайта қабылдау қағидалары "Білім туралы" Заңның 5-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентінің жанындағы білім беру ұйымдарын және ӘАОО-ны қоспағанда, уәкілетті орган білім беру қызметімен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаны тоқтата тұру, кері қайтарып алу және одан айыру, білім беру қызметімен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаның қолданылуын ерікті түрде тоқтату немесе ЖЖОКБҰ-ны тарату, аккредиттеудің қолданылуын тоқтата тұру, кері қайтарып алу немесе мерзімі өткені туралы шешім қабылдаған кезде ЖЖОКБҰ білім алушыларды міндетті түрде хабардар ете отырып, ЖЖОКБҰ-ның ресми сайтында тиісті ақпаратты орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте ақпарат ЖЖОКБҰ-ның ресми веб-ресурсының басты бетінде орналастырылады. Ақпарат сайт (header) (хэдер) тақырыбынан кейін қаріп өлшемі кемінде 20 пиксель (px), қалың шрифпен жаңалықтар блогында (басты бетте бар болса) орналастырылады. Мәлімет тізімнің бірінші позициясында жарияланады және жаңа жаңалықтар қосылған кезде төмен жылжымайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 03.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 107</w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z599" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4925,596 +5111,572 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z601" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Білім беру қызметінің сапасын арттыру мақсатында ЖЖОКБҰ еуропалық жоғары білім беру кеңістігінде (ESG-исиджи) жоғары және жоғары оқу орнынан кейінгі білім беру сапасын қамтамасыз ету үшін халықаралық стандарттар мен нұсқаулықтарға негізделген сапаны ішкі қамтамасыз ету жүйесін құрады және сақталуын қамтамасыз етеді, ол мыналарды қамтиды:</w:t>
+      34. Білім беру қызметінің сапасын арттыру мақсатында ЖЖОКБҰ еуропалық жоғары білімнің кеңістігінде сапаны қамтамасыз ету жөніндегі халықаралық стандарттар мен нұсқаулықтарға (ESG – исиджи) негізделген ішкі сапаны қамтамасыз ету жүйесін құрады және оның жұмыс істеуін қамтамасыз етеді, ол келесі стандарттарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z696" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сапаны қамтамасыз ету саласындағы саясат;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағдарламаларды әзірлеу және бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) студентке бағдарланған оқыту, сабақ беру және бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білім алушыларды қабылдау, олардың үлгерімі, тану және сертификаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оқытушылар құрамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) оқу ресурстары және білім алушыларды қолдау жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ақпаратты басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жұртшылықты хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) тұрақты мониторинг және бағдарламаларды кезеңдік бағалау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) сыртқы мерзімді сапаны қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот төрелігі академиясын және ӘАОО-ны қоспағанда, ЖЖОКБҰ-да Сапаны қамтамасыз ету комитеті құрылады, оның қызметі институционалдық және жеке деңгейлерде сапа мәдениетін қалыптастыруға, білім беру бағдарламаларының мазмұны мен оларды іске асыру шарттарының ішкі сапаны қамтамасыз ету стандарттарына сәйкестігін қолдауға, білім беру ортасы мен білім беру процесінің сапасын бағалауға және мониторинг жүргізуге бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сапаны қамтамасыз ету комитетінің қызметін ұйымдастыруды, оның ішінде мақсаттары, міндеттері мен функцияларын ЖЖОКБҰ дербес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z602" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Академиялық адалдық оқыту процесінің негізі болып табылады және оны іске асыруды ЖЖОКБҰ қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z697" w:id="69"/>
+    <w:bookmarkStart w:name="z686" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) бағдарламаларды әзірлеу мен бекіту;</w:t>
+      Академиялық адалдықтың негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z698" w:id="70"/>
+    <w:bookmarkStart w:name="z687" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) студентке бағдарланған оқыту, сабақ беру және бағалау;</w:t>
+      1) академиялық жұмыста адалдық пен өзара сыйластықты қалыптастыратын негізгі институционалдық құндылық ретінде академиялық адалдықты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z699" w:id="71"/>
+    <w:bookmarkStart w:name="z688" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) білім алушыларды қабылдау, олардың үлгерімі, тану және сертификаттау;</w:t>
+      2) жоғары әдеп құндылықтарын қалыптастыруға бағытталған академиялық адалдықтың әділетті және объективті қағидаларын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z700" w:id="72"/>
+    <w:bookmarkStart w:name="z689" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) оқытушылар құрамы;</w:t>
+      3) басқа білім беру ұйымдарының верификацияланатын транскриптері негізінде білім алушының кредиттерін қайта есептеудің нақты тетігін және рәсімін анықтау жолымен білім алушының жүйелі және үздіксіз оқу траекториясын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z701" w:id="73"/>
+    <w:bookmarkStart w:name="z690" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) оқу ресурстары және білім алушыларды қолдау жүйесі;</w:t>
+      4) академиялық мәдениетті қалыптастыруға ықпал ететін оқытушы ретінде оқытушыға құрмет көрсету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z702" w:id="74"/>
+    <w:bookmarkStart w:name="z691" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) ақпаратты басқару;</w:t>
+      5) академиялық адалдықты ілгерілету және қорғау үшін білім беру процесінің қатысушыларын көтермелеу және ынталандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z703" w:id="75"/>
+    <w:bookmarkStart w:name="z692" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жұртшылықты хабардар ету;</w:t>
+      6) оқытушының пәннің нақты саясатын, білім алушыдан күтілетін талаптарды анықтауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z704" w:id="76"/>
-[...301 lines deleted...]
-    <w:bookmarkStart w:name="z693" w:id="88"/>
+    <w:bookmarkStart w:name="z693" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) оқытушының білім алушылардың оқу жетістіктерін бағалаудың нақты параметрлері саясатын анықтауы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z694" w:id="89"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z694" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының заңнамасына сәйкес академиялық адалдық қағидаттарын бұзғаны үшін шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z695" w:id="90"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z695" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) білім алушыларға білім беру, әлеуметтік және психологиялық қолдау көрсететін және академиялық ұждансыздықты көрсетудің алдын-алуға көмектесетін академиялық ортаны жасау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z603" w:id="91"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z603" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. ЖЖОКБҰ мыналарды қамтитын ерекше білім беру қажеттіліктері бар адамдарды оқыту үшін арнайы жағдайлар жасайды және олардың сақталуын қамтамасыз етеді: онсыз ерекше білім беру қажеттіліктері бар адамдардың білім беру бағдарламаларын меңгеруі мүмкін емес оқытудың арнайы әдістері, техникалық, оқу құралдары, тіршілік ортасы, психологиялық-педагогикалық сүйемелдеу, медициналық, әлеуметтік және өзге де қызметтері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5533,250 +5695,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z604" w:id="92"/>
+    <w:bookmarkStart w:name="z604" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Кәсіптік практика кадрларды даярлаудың білім беру бағдарламасының міндетті компоненті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z678" w:id="93"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z678" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіптік практика оқу, педагогикалық, зерттеу, өндірістік және диплом алды деген түрлерге бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z679" w:id="94"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z679" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖЖОКБҰ кәсіптік практиканы ұйымдастыру мен өткізу қағидаларын және практика базалары ретінде ұйымдарды айқындау қағидаларын әзірлейді, бекітеді және сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z680" w:id="95"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z680" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте "Педагогикалық ғылымдар" білім беру саласының білім алушылары үшін педагогикалық практиканы ұйымдастыру мен өткізу қағидаларын ЖЖОКБҰ ғылым және жоғары білім саласындағы уәкілетті орган бекіткен әдістемелік ұсынымдарға сәйкес әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z681" w:id="96"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z681" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Негізгі білім беру бағдарламасын (Major) (мейжор) және қосымша білім беру бағдарламасын (Міnor) (минор) іске асыру кезінде негізгі білім беру бағдарламасының (Major) (мейжор) бейініне сәйкес келетін ұйым (кәсіпорын) практика базасы ретінде айқындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z682" w:id="97"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z682" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіптік практиканы өткізуге арналған шарттың нысанын ЖЖОКБҰ айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z683" w:id="98"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z683" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіптік практиканың түрлері, мерзімдері, көлемі мен мазмұны білім беру бағдарламасымен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z684" w:id="99"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z684" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіптік практиканы өткізу базасы ретінде кәсіптік практикаға жетекшілік ету үшін білікті кадрлары мен материалдық-техникалық базасы бар ұйымдар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z685" w:id="100"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z685" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ӘАОО-да кәсіптік практика мен тағылымдаманың барлық түрлері бойынша бағдарламаларды әзірлеу және бекіту тәртібі "Білім туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес бекітілген Әскери, арнаулы оқу орындары білім алушыларының кәсіптік практикасы мен тағылымдамасын ұйымдастыру және өткізу қағидаларымен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5795,745 +5957,823 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z605" w:id="101"/>
+    <w:bookmarkStart w:name="z605" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Формальды емес білім арқылы ересектер алған оқу нәтижелерін тану "Қазақстан Республикасы Ғылым және жоғары білім министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 қаулысымен бекітілген Қазақстан Республикасы Ғылым және жоғары білім министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген Формальды емес білім беретін, танылған ұйымдардың тізбесіне енгізілген ұйымдар беретін формальды емес білім арқылы ересектер алған оқу нәтижелерін тану қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z606" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Білім алушыларды оқу пәндеріне тіркеу, меңгерілген кредиттерді есепке алу, аралық және қорытынды аттестаттауды ұйымдастыру және білім алушылардың оқу жетістіктерінің бүкіл тарихын жүргізу үшін ЖЖОКБҰ-да Тіркеу офисі құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘАОО-да оқу пәндеріне тіркеу, меңгерілген кредиттерді есепке алу, аралық және қорытынды аттестаттауды ұйымдастыру және білім алушылардың оқу жетістіктерінің бүкіл тарихын жүргізу үшін білім беру сапасын мониторингтеу және бақылау (бағалау) бөлімшесі құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Докторантураның білім бағдарламасы бойынша теориялық оқытудың толық курсын меңгерген адамдар қорытынды аттестаттаудан өту үшін ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесінде ЖЖОКБҰ академиялық күнтізбесіне сәйкес оқу жылы ішінде тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z607" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Білім алушылардың үлгеріміне ағымдағы бақылауды, аралық және қорытынды аттестаттауды өткізу тәртібін ЖЖОКБҰ объективтілік пен академиялық ашықтықты қамтамасыз етуді ескере отырып, академиялық саясатына және осы Қағидаларға 1-қосымшаға сәйкес білім алушылардың оқу жетістіктерін бағалаудың дәстүрлі бағалар шкаласына және ECTS (иситиэс) аударылған балдық-рейтингтік әріптік жүйесі бойынша айқындайды және сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖЖОКБҰ білім алушылардың оқу үлгерімдерін, зерттеу дағдыларын және әлеуметтік құзыреттерін бағалауды қамтитын кешенді бағалауды жүзеге асырады, оның негізінде интеграцияланған әлеуметтік GPA (Grade point average (Грэйд поинт аверидж)) (бұдан әрі – әлеуметтік GPA) есептеледі. Әлеуметтік GPA есебін ЖЖОКБҰ дербес айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖЖОКБҰ білім алушылардың үлгеріміне ағымдағы бақылау, аралық және қорытынды аттестаттау, сабаққа қатысуы туралы деректерді ғылым және жоғары білім саласындағы уәкілетті органның ақпараттық жүйесіне енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тілдер бойынша (қазақ, шет тілі, орыс) білім алушылардың оқудағы жетістіктері осы Қағидаларға 2-қосымшаға сәйкес білім алушылардың шет тілдері бойынша оқу жетістіктерін бағалаудың деңгейлік үлгіге және ECTS (иситиэс) дәстүрлі бағалар шкаласына сәйкес балдық-рейтингтік әріптік жүйесі бойынша бағаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тілді меңгеру деңгейі мен сипаттамасы (А1, А2, В1, В2, С1, С2) шет тілді меңгерудің жалпыеуропалық құзыретіне (бұдан әрі – ЖЕҚ) сәйкес болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z608" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Білім алушы ЖЖОКБҰ-дан келесі жағдайларда оқудан шығарылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z669" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) академиялық үлгермеушілігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z670" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) академиялық адалдық қағидаттарын бұзғаны үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z671" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ішкі тәртіп қағидалары мен ЖЖОКБҰ жарғысын бұзғаны үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z672" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) білім беру қызметтерін көрсету туралы шарттың талаптарын бұзғаны үшін, оның ішінде ақылы негіздегі оқу құнын төлемеген жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z673" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз еркімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z609" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. "FХ" "қанағаттанарлықсыз" бағасын алғанда оқу пәнінің (модульдің) бағдарламасын қайталап өтпей-ақ ЖЖОКБҰ-ның академиялық күнтізбесіне сәйкес қорытынды бақылауды (емтиханды) бір реттен артық емес қайта тапсыруға рұқсат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z666" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "F" белгісіне сәйкес келетін "қанағаттанарлықсыз" бағасын алғанда білім алушы осы оқу пәніне (модульге) қайта жазылады, оқу сабақтарының барлық түрлеріне қатысады, бағдарламаға сәйкес оқу жұмысының барлық түрлерін орындайды және қорытынды бақылауды тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z667" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖЖОКБҰ-дан шығарылған білім алушыға ЖЖОКБҰ-ның бірінші басшысы қол қойған және мөрмен бекітілген транскрипт жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z668" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Транскрипте FX және F бағаларымен қоса барлық қорытынды бағалары көрсетіліп, білім алушы игеріп алған барлық оқу пәндері және (немесе) модульдер жазылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z606" w:id="102"/>
+    <w:bookmarkStart w:name="z610" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Білім алушыларды оқу пәндеріне тіркеу, меңгерілген кредиттерді есепке алу, аралық және қорытынды аттестаттауды ұйымдастыру және білім алушылардың оқу жетістіктерінің бүкіл тарихын жүргізу үшін ЖЖОКБҰ-да тіркеу офисі құрылады.</w:t>
+      43. Білім алушыларды қорытынды аттестаттау үшін ЖЖОКБҰ-да білім беру бағдарламалары немесе даярлау бағыттары бойынша аттестаттау комиссиясы құрылады және оның құрамын ЖЖОКБҰ белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z677" w:id="103"/>
-[...393 lines deleted...]
-    <w:bookmarkStart w:name="z665" w:id="116"/>
+    <w:bookmarkStart w:name="z665" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ӘАОО-да қорытынды аттестаттауды өткізу үшін "Білім туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасына сәйкес бекітілген Білім алушылардың үлгеріміне ағымдағы бақылауды, оларды аралық және қорытынды аттестаттауды өткізу қағидалары бойынша Мемлекеттік аттестаттау комиссиясы құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z611" w:id="117"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z611" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Аттестаттау комиссияның құзыретіне төмендегілер кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z663" w:id="118"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z663" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) білім беру бағдарламалары белгілеген талаптарға сай бітіруші мамандардың теориялық және практикалық даярлығы сәйкестігінің деңгейін тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z664" w:id="119"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z664" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бітірушіге бакалавр немесе магистр дәрежесін беру немесе тиісті білім беру бағдарламасы бойынша "маман" біліктілігін беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кадрлар даярлау сапасын одан әрі жақсартуға бағытталған ұсыныстар әзірлеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z612" w:id="120"/>
+    <w:bookmarkStart w:name="z612" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Бағаны жоғарылату мақсатында кешенді емтиханды қайта тапсыруға немесе дипломдық жұмысты (жобаны), магистрлік диссертацияны (жобаны) қайта қорғауға рұқсат берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z613" w:id="121"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z613" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. "Қанағаттанарлықсыз" деген баға алған тұлғаларға кешенді емтиханды қайта тапсыруға, сондай-ақ диплом жұмысын (жобасын), магистрлік диссертацияны (жобаны) қайта қорғауға, қорытынды аттестаттаудың осы кезеңінде рұқсат берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z614" w:id="122"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z614" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Қорытынды аттестаттаудан "қанағаттанарлықсыз" деген баға алған білім алушы "білім беру бағдарламаларының талаптарын орындамаған: диплом жұмысын (жобасын) немесе магистрлік диссертацияны (жобаны) қорғай алмаған" немесе "білім беру бағдарламаларының талаптарын орындамаған: кешенді емтиханды тапсыра алмаған" деп ЖЖОКБҰ басшысының бұйрығымен ЖЖОКБҰ-дан оқудан шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z662" w:id="123"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z662" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ӘАОО-да қорытынды аттестаттаудан "қанағаттанарлықсыз" деген баға алған білім алушы "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6568,51 +6808,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Құқық қорғау қызметі туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының Заңдарына сәйкес "білім беру бағдарламаларының талаптарын орындамаған: диплом жұмысын (жобасын) немесе магистрлік диссертацияны (жобаны) қорғай алмаған" немесе "білім беру бағдарламаларының талаптарын орындамаған: кешенді емтиханды тапсыра алмаған" ретінде ЖЖОКБҰ-дан шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6631,188 +6871,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z615" w:id="124"/>
+    <w:bookmarkStart w:name="z615" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру бағдарламасын игергенін растаған және қорытынды аттестаттаудан өткен білім алушыға аттестаттау комиссияның шешімімен тиісті білім беру бағдарламасы бойынша "бакалавр" немесе "магистр" дәрежелері немесе маман біліктілігі тағайындалады және қосымшасы бар диплом тегін негізде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диплом қосымшасында оқудың және (немесе) ғылыми-зерттеу (эксперименттік-зерттеу) жұмысының барлық түрлері бойынша көлемі кредит және академиялық сағат түрінде көрсетілген балдық-рейтингтік әріптік білімді бағалау жүйесі бойынша соңғы бағалар жазылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z616" w:id="125"/>
+    <w:bookmarkStart w:name="z616" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. ЖЖОКБҰ білім туралы өзіндік үлгідегі құжаттардың нысанын және оларды толтыруға қойылатын талаптарды "Білім туралы" Заңның 39-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z659" w:id="126"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z659" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзіндік үлгідегі білім туралы құжаттардың нөмірлері мен QR кодтары ғылым және жоғары білім саласындағы уәкілетті орган ұсынатын арнайы сервисте жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z660" w:id="127"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z660" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Генерацияланған нөмірлері және QR кодтары жоқ өзіндік үлгідегі білім туралы құжаттар жарамсыз деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z661" w:id="128"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z661" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КеАҚ нысанында құрылған ЖЖОКБҰ-да білім туралы өзіндік үлгідегі құжаттардың нысанын және оларды толтыруға қойылатын талаптарды бекіту директорлар кеңесінің айрықша құзыретіне жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6851,90 +7091,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z617" w:id="129"/>
+    <w:bookmarkStart w:name="z617" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жоғары білім беру бағдарламасы бойынша білім алатын және үлгерімінің (GPA) орта балы 3,5-тен төмен емес кезінде оқу пәндері мен оқу қызметінің (қорытынды аттестациядан басқа) басқа түрлері бойынша А, А – "өте жақсы", В-, В, В+ - "жақсы" деген қорытынды бағалары бар, сондай-ақ қорытынды аттестацияны А, А – "өте жақсы" деген бағаға тапсырған жоғары білім беру бағдарламасы бойынша оқыған білім алушыға үздік диплом (оқытудың қосымша түрлері бойынша бағасын ескермегенде) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z658" w:id="130"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z658" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте оқудың барлық кезеңі ішінде қорытынды бақылауды (емтиханды) қайта тапсырғаны немесе қайталап тапсырғаны бар білім алушыға үздік диплом берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6953,90 +7193,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z618" w:id="131"/>
+    <w:bookmarkStart w:name="z618" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Докторлық диссертацияларды қорғауды ұйымдастыру мен өткізу Қазақстан Республикасы Білім және ғылым министрінің 2011 жылғы 31 наурыздағы № 127 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6951 болып тіркелген) Дәрежелерді беру қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7055,1098 +7295,1098 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z619" w:id="132"/>
+    <w:bookmarkStart w:name="z619" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52. Жоғары және (немесе) жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларын оқып бітірген бітірушілердің тізімі, ӘАОО-ны қоспағанда, олардың тегі, аты, әкесінің аты (бар болған жағдайда), білім беру бағдарламасы және берілген дипломның нөмірі көрсетіле отырып, ғылым және жоғары білім саласындағы уәкілетті органның ақпараттық жүйесіне орналастырылады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="132"/>
+      52. Жоғары және (немесе) жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларын оқып бітірген бітірушілердің тізімі, ӘАОО-ны қоспағанда, олардың тегі, аты, әкесінің аты (ол болған жағдайда), білім беру бағдарламасы және берілген дипломның нөмірі көрсетіле отырып, ғылым және жоғары білім саласындағы уәкілетті органның цифрлық жүйесіне орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.08.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 379</w:t>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z620" w:id="133"/>
+    <w:bookmarkStart w:name="z620" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. ЖЖОКБҰ кадрларды даярлау бағыты бөлінісінде бітіру жылы ішінде бітірушілердің кемінде 50%-ын жұмысқа орналастыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z654" w:id="134"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z654" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, ЖЖОКБҰ түлектеріне құрылған жұмыс орындарының санына мониторинг жүргізуді қамтамасыз етеді. Тиісті мемлекеттік органдар шектеу іс-шараларын жүзеге асырған, төтенше жағдай енгізілген, әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар туындаған жағдайларда жоғары оқу орны бітірушілердің кемінде 50%-ын кадрларды даярлау бағыты бөлінісінде бітіргеннен кейінгі екі жыл ішінде жұмысқа орналастыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z621" w:id="135"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z621" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. ЖЖОКБҰ-ның тәрбие қызметі оқу процесінің құрамдас бөлігі болып табылады және патриотизм, азаматтылық, интернационализм, жоғары мораль және адамгершілік, конфессияаралық толеранттылықтың құқықтық мәдениетін, сондай-ақ білім алушылардың жан-жақты қызығушылықтары мен қабілеттерін дамытуға бағытталған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z651" w:id="136"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z651" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ӘАОО-да тәрбие жұмысы "Білім туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасына сәйкес бекітілген Әскери, арнаулы оқу орындары қызметінің қағидаларында айқындалған қосымша жұмыс түрлерін қамтиды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z622" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. ЖЖОКБҰ-дағы тәрбие қызметі білім алушылардың, профессорлар-оқытушылар құрамының және ұйымның өзге де қызметкерлерінің адами қадір-қасиетін өзара құрметтеу, жалпыұлттық бірегейлікті қалыптастыру, білім алушылардың мәдени және этникалық алуан түрлілігін құрметтеу, сыбайлас жемқорлық көріністеріне мүлдем төзбеушілік, салауатты өмір салты мәдениетін дамыту қағидаттары негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖЖОКБҰ тәрбие қызметін білім алушылардың бойында адамгершілік, патриоттық және азаматтық құндылықтарды қалыптастыруға, сыни ойлау, көшбасшылық және әлеуметтік жауапкершілік дағдыларын дамытуға, білім алушыларды әлеуметтік, шығармашылық, ғылыми және мәдени қызметке тарту үшін жағдайлар жасауға, білім алушылардың денсаулығын нығайтуға және салауатты өмір салтын насихаттауға жәрдемдесуге, құқықтық сауаттылық деңгейін арттыруға және құқық бұзушылықтардың алдын алуға бағыттайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖЖОКБҰ білім алушылар ерікті негізде құратын студенттік өзін-өзі басқару органдарының жұмыс істеуін қамтамасыз етеді. Студенттік өзін-өзі басқару органдарының өкілдері ЖЖОКБҰ алқалы басқару органдарының отырыстарына қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z623" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. ЖЖОКБҰ-дағы ғылыми-зерттеу жұмыс қызмет түрлеріне сәйкес:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z645" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) іргелі, қолданбалы, іздеу (бастамашылық), ғылыми-зерттеу, тәжірибелік-конструкторлық жұмыстар, оның ішінде инновациялық бағыттар бойынша жұмыстар жүргізуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z646" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тапсырыс бойынша, бөгде ұйымдармен жасалған шарттар бойынша ғылыми зерттеулерді жүзеге асыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z647" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) студенттердің, магистранттардың және докторанттардың ғылыми-зерттеу жұмысын ұйымдастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z648" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқытудың инновациялық технологияларын және ғылыми зерттеулер нәтижелерін оқу процесіне және өндіріске енгізуді әзірлеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z649" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ӘАОО-ны қоспағанда, зерттеу қызметінің инновациялық инфрақұрылымын қалыптастыруды, ғылыми әзірлемелерді коммерцияландырудың тетігін құруды және ендіруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z650" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) зерттеушілер мен әзірлеушілердің зияткерлік меншігі мен авторлық құқықтарын қорғауды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z624" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. ЖЖОКБҰ Қазақстан Республикасының заңнамасы мен Қазақстан Республикасының халықаралық шарттары негізінде халықаралық ынтымақтастықты жүзеге асырады және сақталуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z641" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖЖОКБҰ шетелдік білім беру, ғылыми және мәдени ұйымдармен, халықаралық ұйымдармен және қорлармен тікелей байланыстарды орнатады, ынтымақтастық туралы екі жақты және көп жақты шарттар жасасады, білім алушылармен, педагогикалық және ғылыми қызметкерлермен халықаралық алмасу бағдарламаларына қатысады, ғылым және жоғары білім саласындағы халықаралық үкіметтік емес ұйымдарға (қауымдастықтарға) мүше болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z642" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, ЖЖОКБҰ шет мемлекеттің мәдениетімен, дәстүрлерімен, тұрмыс-салттарымен және тілін игерумен байланысты қызметі бар шетелдік құрылымдық бөлімшелерді (институттарды, орталықтарды, кафедраларды және т.б.) ашу мәселесін ғылым және жоғары білім саласындағы уәкілетті органмен келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z643" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылым және жоғары білім саласындағы уәкілетті органның сұрауы бойынша ЖЖОКБҰ халықаралық ынтымақтастықты іске асыру және шетелдік құрылымдық бөлімшелердің (институттардың, орталықтардың, кафедралардың) қызметі туралы есептерді жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z644" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ӘАОО-лар шетелдік ұйымдармен ынтымақтастық туралы екі жақты және көп жақты шарттар жасасады, білім алушылармен, педагогикалық және ғылыми қызметкерлермен халықаралық алмасу бағдарламаларына қатысады, тиісті уәкілетті мемлекеттік органмен келісу бойынша ғылым және жоғары білім саласындағы халықаралық үкіметтік емес ұйымдарға (қауымдастықтарға) мүше болады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z622" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 02.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z625" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55. ЖЖОКБҰ-дағы тәрбие қызметі білім алушылардың, профессорлар-оқытушылар құрамының және ұйымның өзге де қызметкерлерінің адами қадір-қасиетін өзара құрметтеу, жалпыұлттық бірегейлікті қалыптастыру, білім алушылардың мәдени және этникалық алуан түрлілігін құрметтеу, сыбайлас жемқорлық көріністеріне мүлдем төзбеушілік, салауатты өмір салты мәдениетін дамыту қағидаттары негізінде жүзеге асырылады.</w:t>
+      58. ӘАОО халықаралық шарттар мен келісімшарттарға сәйкес шетелдік азаматтар қатарынан мамандар даярлауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z626" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЖЖОКБҰ тәрбие қызметін білім алушылардың бойында адамгершілік, патриоттық және азаматтық құндылықтарды қалыптастыруға, сыни ойлау, көшбасшылық және әлеуметтік жауапкершілік дағдыларын дамытуға, білім алушыларды әлеуметтік, шығармашылық, ғылыми және мәдени қызметке тарту үшін жағдайлар жасауға, білім алушылардың денсаулығын нығайтуға және салауатты өмір салтын насихаттауға жәрдемдесуге, құқықтық сауаттылық деңгейін арттыруға және құқық бұзушылықтардың алдын алуға бағыттайды.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      59. ЖЖОКБҰ-ның ақпараттық ресурстармен қамтамасыз етілуі білім беру қызметін жүзеге асырудың міндетті шарты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z627" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЖЖОКБҰ білім алушылар ерікті негізде құратын студенттік өзін-өзі басқару органдарының жұмыс істеуін қамтамасыз етеді. Студенттік өзін-өзі басқару органдарының өкілдері ЖЖОКБҰ алқалы басқару органдарының отырыстарына қатысады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      60. Кітапхана қоры ақпараттық ресурстардың құрамдас бөлігі болып табылады және оқу, оқу-әдістемелік, ғылыми әдебиеттерді, сондай-ақ білім беру бағдарламаларына сәйкес электрондық басылымдарды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 03.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 107</w:t>
+        <w:t xml:space="preserve">      Ескерту. 60-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 20.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z623" w:id="138"/>
+    <w:bookmarkStart w:name="z628" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56. ЖЖОКБҰ-дағы ғылыми-зерттеу жұмыс қызмет түрлеріне сәйкес:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z645" w:id="139"/>
+      61. ЖЖОКБҰ білім беруді басқарудың ақпараттық жүйесінің (веб-сайтты, ақпараттық-білім беру порталын, оқытудың кредиттік технологиясын қамтамасыз етудің автоматтандырылған жүйесін, ақпараттық-білім беру ресурстарының жиынтығын қамтитын жоғары технологиялық ақпараттық-білім беру орта) және кең жолақты әрі жоғары жылдамдықты интернетке қосылған тармақталған компьютерлік желінің жұмыс істеуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z655" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) іргелі, қолданбалы, іздеу (бастамашылық), ғылыми-зерттеу, тәжірибелік-конструкторлық жұмыстар, оның ішінде инновациялық бағыттар бойынша жұмыстар жүргізуді;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z646" w:id="140"/>
+      ӘАОО-ны қоспағанда, ЖЖОКБҰ ақпараттық жүйелерін ғылым және жоғары білім саласындағы уәкілетті органның ақпараттық жүйесімен интеграциялауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z656" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тапсырыс бойынша, бөгде ұйымдармен жасалған шарттар бойынша ғылыми зерттеулерді жүзеге асыруды;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z647" w:id="141"/>
+      Бұл ретте, ЖЖОКБҰ-ның басшысы ғылым және жоғары білім саласындағы уәкілетті орган бекіткен әкімшілік деректер нысандарының толықтығын, нақтылығын және уақтылы толтырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z657" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) студенттердің, магистранттардың және докторанттардың ғылыми-зерттеу жұмысын ұйымдастыруды;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z648" w:id="142"/>
+      Сот төрелігі академиясын және ӘАОО-ны қоспағанда, ЖЖОКБҰ жыл сайын Қазақстан Республикасының заңнамасына сәйкес есепті жылдағы қаржы-шаруашылық қызметтің негізгі көрсеткіштері бар ақпаратты ЖЖОКБҰ сайтында орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 61-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 20.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Ғылым және жоғары білім министрінің 02.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z629" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) оқытудың инновациялық технологияларын және ғылыми зерттеулер нәтижелерін оқу процесіне және өндіріске енгізуді әзірлеуді;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z649" w:id="143"/>
+      62. Мемлекеттік органдардың немесе квазимемлекеттік ұйымдардың қатысуымен ЖЖОКБҰ үшін шаруашылық жүргізу немесе жедел басқару немесе сенімгерлік басқару құқығында тиесілі меншікті материалдық активтермен ЖЖОКБҰ кемінде 5% қамтамасыз етілуі білім беру қызметін жүзеге асырудың міндетті шарты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 62-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің м.а. 20.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z630" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ӘАОО-ны қоспағанда, зерттеу қызметінің инновациялық инфрақұрылымын қалыптастыруды, ғылыми әзірлемелерді коммерцияландырудың тетігін құруды және ендіруді;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z650" w:id="144"/>
+      63. Қаржылық ресурстар көздеріне Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қызметті жүзеге асырудан алынған бюджеттік және бюджеттен тыс қаражат көздері жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z631" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) зерттеушілер мен әзірлеушілердің зияткерлік меншігі мен авторлық құқықтарын қорғауды қамтиды.</w:t>
-[...39 lines deleted...]
-      ЖЖОКБҰ шетелдік білім беру, ғылыми және мәдени ұйымдармен, халықаралық ұйымдармен және қорлармен тікелей байланыстарды орнатады, ынтымақтастық туралы екі жақты және көп жақты шарттар жасасады, білім алушылармен, педагогикалық және ғылыми қызметкерлермен халықаралық алмасу бағдарламаларына қатысады, ғылым және жоғары білім саласындағы халықаралық үкіметтік емес ұйымдарға (қауымдастықтарға) мүше болады.</w:t>
+      64. ЖЖОКБҰ қолданыстағы заңнамамен белгіленген тәртіппен мемлекеттік білім беру тапсырысы көлемінде бөлінген бюджеттік қаражатты және бюджеттен тыс қаражатты жұмсайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z642" w:id="147"/>
-[...527 lines deleted...]
-    <w:bookmarkStart w:name="z758" w:id="160"/>
+    <w:bookmarkStart w:name="z758" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. ЖЖОКБҰ-да жұмыс істейтін жетекші ғалымдарға шығармашылық демалыс беру "Ғылым және технологиялық саясат туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығармашылық демалыс беру, сондай-ақ жұмыспен өтеу немесе шығыстарды өтеу тәртібі мен шарттары ЖЖОКБҰ-ның ішкі құжаттарында айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -23890,55 +24130,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24264,31 +24504,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>