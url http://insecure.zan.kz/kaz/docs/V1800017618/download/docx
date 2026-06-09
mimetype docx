--- v0 (2025-11-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dbb86e3" w14:textId="dbb86e3">
+    <w:p w14:paraId="bb51f39" w14:textId="bb51f39">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -236,276 +236,74 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 11-1-бабының </w:t>
-[...159 lines deleted...]
-        <w:t>:</w:t>
+      "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1666,2205 +1464,1187 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актуарийлерді оқытудың ең қысқа міндетті бағдарламасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 102</w:t>
+        <w:t>№ 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...71 lines deleted...]
-      қаржы аннуитеттері;</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      қарыздар және оларды өтеу кестелері; </w:t>
+      1. Актуарийлерді оқытудың ең қысқа міндетті бағдарламасы алты тақырыптан тұрады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-тақырып. Пайыздық мөлшерлемелер және өмірді сақтандырудағы кездейсоқ процестер теориясы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жай және күрделі пайыздар негіздері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аннуитеттерді құру қағидаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыздар және оларды өтеу кестелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борыштық бағалы қағаздар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өмір сүру ұзақтылығы кестелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өмірді сақтандыру бойынша аннуитеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірнеше адамның өмірін сақтандыру теориясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақылар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-тақырып. Актуарлық қағидаттар және олардың қосымшалары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір адамның өмірін және денсаулығын сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өмірді және денсаулықты топтап сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектікті сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-тақырып. Жалпы сақтандыру және қайта сақтандыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы сақтандыру қағидаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру өнімдерін жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      андеррайтинг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандырудағы баға белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру резервтері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайда функциялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дәйектілік теориясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта сақтандыру және оның түрлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-тақырып. Өмірді және денсаулықты сақтандыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір адамның өмірін сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру өнiмдерiн және андеррайтингтi құру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      баға белгiлеу, сақтандыру сыйлықақыларын есептеудiң әртүрлi әдiстерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру резервтерiн қалыптастыру әдiстерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медициналық сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      баға белгiлеу және медициналық сақтандырудағы сақтандыру резервтерiн қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өмірді және денсаулықты топтап сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шағымдар бойынша шығыстарды бағалау және сақтандыру сыйлықақыларын есептеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өмірді және денсаулықты топтап сақтандыру кезіндегі сақтандыру резервтерi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-тақырып. Зейнетақымен қамсыздандыру және әлеуметтiк сақтандыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақы жинақтарының қағидаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақы бағдарламалары: мемлекеттiк және жеке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарналары және төлемдері белгiленген зейнетақы жоспарлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлемдерi белгiленген зейнетақы жоспарларының түрлерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төлемдерi белгiленген зейнетақы жоспарларын қаржыландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарналары белгiленген зейнетақы жоспарларының түрлерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарналары белгiленген зейнетақы жоспарлары бойынша төлемдер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарналары мен төлемдерi белгiленген зейнетақы жоспарларындағы тәуекелдердi бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтiк сақтандыру қағидаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтiк сақтандыру жүйелерiнiң түрлерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтiк сақтандыруды қаржыландыру әдiстерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басымдықтарды салыстырмалы талдау және әлеуметтiк сақтандыруды қаржыландырудың әртүрлі әдістерінің құнын бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-тақырып. Сақтандыру ұйымдары және зейнетақы қорлары: қаржыландыру және инвестициялау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестициялардың түрлерi: акциялар, кiрiсi белгiленген бағалы қағаздар, валюта нарықтарының құралдары және туынды құралдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тәуекел және кірістілік;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру ұйымдарының, зейнетақы қорларының, әлеуметтiк сақтандырудың трастық қорларының активтерi мен инвестициялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру ұйымдарының инвестициялық тәуекелдерi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру ұйымдарына арналған қаржылық жоспарлау: активтер мен мiндеттемелер арасындағы арақатынас;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру ұйымдарын капиталдандыруға қойылатын талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының сақтандыру және сақтандыру қызметi, салық салу, сақтандыру нарығындағы бухгалтерлiк есеп туралы заңнамасы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      борыштық бағалы қағаздар; </w:t>
-[...1961 lines deleted...]
-      2. Осы сақтандыру ұйымдарына қатысты қолданылатын Актуарийлерді оқытудың ең қысқа міндетті бағдарламасының ережелері "Сақтандыру қызметі туралы" Қазақстан Республикасының </w:t>
+      2. Осы сақтандыру ұйымдарына қатысты қолданылатын Актуарийлерді оқытудың ең қысқа міндетті бағдарламасының ережелері "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ерекшеліктерді ескере отырып, Қазақстан Республикасының аумағында ашылған Қазақстан Республикасының бейрезидент-сақтандыру ұйымдарының филиалдарына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бағдарлама 2-тармақпен толықтырылды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 05.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4913,482 +3693,256 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Сақтандыру резервтерінің есебіне міндетті актуарлық қорытынды сақтандыру (қайта сақтандыру) ұйымының штатында тұрған сақтандыру нарығында актуарлық қызметті жүзеге асыру құқығына лицензиясы бар актуарий (бұдан әрі – лицензияланған актуарий) жүзеге асыратын сақтандыру (қайта сақтандыру) ұйымының есепті жылдан кейінгі жылғы 1 қаңтардағы жағдай бойынша сақтандыру резервтері мөлшерінің міндетті актуарлық есебінен тұрады. Сақтандыру резервтерінің есебіне актуарлық қорытынды Талаптарға </w:t>
+      1. Міндетті актуарлық қорытынды сақтандыру (қайта сақтандыру) ұйымының штатында тұрған сақтандыру нарығында актуарлық қызметті жүзеге асыру құқығына лицензиясы бар актуарий (бұдан әрі – лицензияланған актуарий) жүзеге асыратын сақтандыру (қайта сақтандыру) ұйымының есепті жылдан кейінгі жылғы 1 қаңтардағы жағдай бойынша сақтандыру резервтері мөлшерінің міндетті актуарлық есептеулерінен тұрады. Актуарлық қорытынды Талаптарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделеді және қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) есепті жылдан кейінгі жылғы 31 мамырдан (қоса алғанда) кешіктірілмей ұсынылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделеді және қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) есепті жылдан кейінгі жылдың 30 сәуіріне дейінгі мерзімде ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z93" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Актуарлық қорытынды кемінде 3 (үш) дана етіп жасалады және оған лицензияланған актуарий қол қояды. Актуарлық қорытындының бір данасы лицензияланған актуарийде қалады, бір данасын сақтандыру (қайта сақтандыру) ұйымы уәкілетті органға береді, актуарлық қорытындының қалған даналары сақтандыру (қайта сақтандыру) ұйымында болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z94" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Актуарлық қорытындыға сақтандыру (қайта сақтандыру) ұйымының "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасы Заңының (бұдан әрі – Заң) 19-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес алынған есептілігі және сақтандыру резервтерін есептеу үшін қажетті немесе сақтандыру резервтерін есептеу кезінде лицензияланған актуарий пайдаланған материалдар қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 87</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 05.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін үш ай өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="19"/>
-[...285 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="22"/>
+    <w:bookmarkStart w:name="z95" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Лицензияланған актуарийдің ірі мәміле бойынша қорытындысында лицензияланған актуарийдің ірі сақтандыру (қайта сақтандыру) шарты бойынша ұсынымдары қамтылады және Талаптарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ірі мәміле бойынша актуарлық қорытынды түрінде ресімделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z96" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ірі мәміле бойынша актуарлық қорытынды кемінде 2 (екі) дана етіп жасалады және лицензияланған актуарий қол қояды. Ірі мәміле бойынша актуарлық қорытындының бір данасы лицензияланған актуарийде қалады, қалған даналары сақтандыру (қайта сақтандыру) ұйымына беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z96" w:id="23"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы Талаптардың сақтандыру (қайта сақтандыру) ұйымдарына қатысты қолданылатын ережелері Заңда көзделген ерекшеліктер ескеріле отырып, Қазақстан Республикасының аумағында ашылған Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымдарының филиалдарына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5502,2199 +4056,1593 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Міндетті актуарлық</w:t>
+              <w:t xml:space="preserve">Міндетті актуарлық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорытындының мазмұнына</w:t>
+              <w:t xml:space="preserve">қорытындының мазмұнына және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және табыс етілу тәртібіне</w:t>
+              <w:t xml:space="preserve">табыс етілу тәртібіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қойылатын талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру резервтерін есептеуге арналған актуарлық қорытынды</w:t>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> Актуарлық қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Актуарлық есептеулер _________________ жағдай бойынша жүргізілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Актуарлық қорытынды жасаудың мақсаты _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сақтандыру (қайта сақтандыру) ұйымы туралы деректер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) толық атауы________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орналасқан жері және банктік деректемелері___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік тіркеу күні және нөмірі___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) cақтандыру (қайта сақтандыру) қызметін жүзеге асыруға берілген лицензия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нөмірі және берген күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Актуарий туралы деректер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тегі, аты, әкесінің аты (ол бар болса)___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұрғылықты жері (орналасқан жері)___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сақтандыру нарығында актуарлық қызметті жүзеге асыруға берілген лицензия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нөмірі және берген күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Актуарлық қорытындының түрі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) міндеттілік дәрежесі бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастамашылық – cақтандыру (қайта сақтандыру) ұйымының бастамасы бойынша жүзеге асырылатын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндетті – Қазақстан Республикасының заңнамасында көзделген жағдайларда жүзеге асырылатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтандыру саласы (сыныбы) бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "өмірді сақтандыру" саласы бойынша жүзеге асырылатындар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "жалпы сақтандыру" саласы бойынша жүзеге асырылатындар";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
-[...55 lines deleted...]
-      2. Актуарлық қорытынды жасаудың мақсаты_________________________.</w:t>
+      "Сақтандыру қызметі туралы" Қазақстан Республикасының 2000 жылғы 18 желтоқсандағы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген сыныптауға сәйкес қайта сақтандыру немесе сыныптар бойынша жүзеге асырылатындар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жасау мақсаты бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есептік – cақтандыру (қайта сақтандыру) ұйымының cақтандыру (қайта сақтандыру) шарттары бойынша есепті күнге жүзеге асырылатындар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жоспарлы – cақтандыру (қайта сақтандыру) ұйымының қызметіне сақтандырудың жаңа сыныбы бойынша cақтандыруды (қайта сақтандыруды) енгізген кезде жүзеге асырылатындар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кейінгі – бұрын жүргізілген актуарлық есептеулерді түзету мақсатында жүзеге асырылатындар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қолдану ауқымы бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ортақ – Қазақстан Республикасының аумағында, сондай-ақ одан тысқары аумақтарда қолдану үшін есептелгендер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өңірлік – Қазақстан Республикасының жеке өңірлері үшін есептелгендер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке – жеке сақтандырушы және (немесе) сақтандырушылар тобы (заңды және (немесе) жеке тұлғалар) үшін есептелгендер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сақтандыру (қайта сақтандыру) ұйымы ұсынған құжаттардың (мәліметтердің) тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Актуарий пайдаланған материалдар мен деректер (олардың дереккөздері және (немесе) алынған орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Актуарий пайдаланған есептеу әдістемесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәуелсіз актуарий сақтандыру резервтерін және қайта сақтандырушының сақтандыру резервтеріндегі үлесін есептеу кезінде пайдаланған есептеулер әдістемесі, оның ішінде сипаттамасы, негіздемесі, жорамалдары мен болжамдары. "Өмірді сақтандыру" саласы бойынша актуарлық бағалау жүргізген жағдайда сақтандыру түрлері бойынша резервтік және тарифтік базистердің өлшемдері көрсетіледі__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) актуарлық есептеулерде пайдаланылған статистикалық және өзге де деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолданыстағы сақтандыру (қайта сақтандыру) шарттары бойынша сақтандыру сыйлықақыларының жалпы мөлшері, сақтандыру сыныптары бойынша сақтандыру резервтерін есептеу кезінде пайдаланылатын жария етілген шығындар саны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қайта сақтандырушының сақтандыру резервтеріндегі үлесін есептеу үшін пайдаланылатын әдістер мен үлгілер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) орын алған, бірақ мәлімделмеген шығындар резервін (бұдан әрі - ОМШР) есептеу әдісін, ОМШР есептеу үшін пайдаланылатын шығындар кезеңін таңдау, шығындарды дамыту, сондай-ақ ірі шығындарды реттеу коэффициентін таңдау бойынша негіздеме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сақтандыру (қайта сақтандыру) ұйымының есептеу кезінде пайдаланған барлық өлшемдерін көрсете отырып, қызметкер еңбек (қызмет) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру сыныбы бойынша ОМШР есептеу кезінде есепке алынатын пайда алушының еңбекке жарамдылық дәрежесін қайта куәландыруға және (немесе) ұзартуға, денсаулығының нашарлауына байланысты міндеттемелерінің негіздемесі және сомаларының есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қосымшасын бере отырып, өмірді сақтандыру шарттары және аннуитеттік сақтандыру шарттары бойынша сақтандыру резервтерін есептеу кезінде еркек және (немесе) әйел жынысты адамдардың (қалыптасу көздері, құру әдістемесі) алдағы өмірінің ұзақтығына байланысты қайтыс болу, мүгедектік, ауырып қалу ықтималдығы және солардың негізінде есептелген шамасы қамтылған, пайдалануға арналған кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жарияланған талаптар бойынша сақтандыру төлемдерінің мөлшерін қарастыруға және реттеуге тікелей байланысты шығыстар сомасының есебі және негіздемесі, сондай-ақ сақтандыру жағдайларының топтары бойынша жүргізілген, ақысы төленген шағым-талаптардың орташа мәнінің есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сақтандыру (қайта сақтандыру) ұйымында қосымша тәуекелдердің бар немесе жоқ екендігі туралы қорытынды. Қосымша тәуекелдер болған кезде сақтандыру резервтерін ұлғайту мөлшерін көрсету қажет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жұмылдырылған мамандар тарапынан алынған актуарлық көмектің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сипаттамасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сақтандыру (қайта сақтандыру) ұйымы туралы деректер:</w:t>
-[...143 lines deleted...]
-      ____________________________________________________________________</w:t>
+      9. Алынған қорытындылар мен тұжырымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сақтандыру сыныптары бөлігіндегі қайта сақтандырушының сақтандыру резервтерінің және сақтандыру резервтеріндегі үлесінің актуарлық есептеулерінің нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) зияндар резервтерінің барабарлығына жүргізілген тестердің, оның ішінде әрбір сақтандыру сыныбы бойынша жеке және жалпы сақтандыру портфелі бойынша соңғы 12 (он екі) ай ішіндегі деректердің негізіндегі ретроспективті талдаудың нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қорытындылар мен тұжырымдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ұсынымдар (болмаған жағдайда "жоқ" деп көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (нөмірі және берген күні)</w:t>
-[...621 lines deleted...]
-      (немесе) алынған орны)______________________________________________________</w:t>
+      11. Актуарлық қорытындыны дайындау мерзімі және жасау орны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Актуарий пайдаланған есептеу әдістемесі:</w:t>
-[...1114 lines deleted...]
-        <w:t>
       12. Қолы, күні және дана саны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________ __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -7748,1433 +5696,1006 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Міндетті актуарлық</w:t>
+              <w:t xml:space="preserve">Міндетті актуарлық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорытындының мазмұнына және</w:t>
+              <w:t>қорытындының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>табыс етілу тәртібіне</w:t>
+              <w:t>мазмұнына және табыс етілу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қойылатын талаптарға</w:t>
+              <w:t>тәртібіне қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-1-қосымша</w:t>
+              <w:t>талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру міндеттемелерін бағалау бойынша актуарлық қорытынды</w:t>
-[...217 lines deleted...]
-      ____________________________________________________________________;</w:t>
+        <w:t xml:space="preserve"> Ірі мәміле бойынша актуарлық қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру (қайта сақтандыру) ұйымы туралы деректер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) толық атауы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орналасқан жері және банктік деректемелері ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік тіркеу күні және нөмірі ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) cақтандыру (қайта сақтандыру) қызметін жүзеге асыруға берілген лицензия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
-[...17 lines deleted...]
-      ____________________________________________________________________.</w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (нөмірі және берген күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Актуарий туралы деректер:</w:t>
-[...989 lines deleted...]
-      ____________________________________________________________________.</w:t>
+      2. Актуарий туралы деректер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тегі, аты, әкесінің аты (ол болған кезде)______________ ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтандыру нарығында актуарлық қызметті жүзеге асыруға берілген лицензия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сақтандыру (қайта сақтандыру) ұйымы ұсынған деректердің тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Актуарий пайдаланған материалдар мен деректер (олардың дереккөздері және (немесе) алынған орны), оның ішінде Қазақстан Республикасының нормативтік құқықтық актілері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сақтандыру (қайта сақтандыру) шарты бойынша деректер):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сақтанушы ___________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтелетін сақтандыру тәуекелдерінің тізбесі және көрсетілген тәуекелдер бойынша ерекше жағдайлар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сақтандыру сыныбы және объектісі________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жоспарланған сақтандыру мерзімі (сақтандыру және сақтандыру арқылы қорғау шартының қолданыс мерзімінің басталуы және аяқталуы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әрбір сақтандыру оқиғасы және (немесе) сақтандыру (қайта сақтандыру) шарты бойынша сақтандыру сомасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сақтандыру тарифі (стандартты, жоғары, төмен) және оның мөлшері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сақтандыру сыйлықақысы_________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) агентке немесе сақтандыру брокеріне комиссиялық сыйлықақы ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әрбір сақтандыру оқиғасы және (немесе) сақтандыру (қайта сақтандыру) шарты бойынша франшиза (болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұжымдық сақтандыру мен топтық жеке сақтандыруды қоспағанда, бірнеше сақтандыру объектілері болған кезде, осы тармақтың 5), 6), 7), 9) тармақшаларында берілген деректер әрбір сақтандыру объектісі бойынша жеке көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нәтижелер мен қорытындылар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) актуарийдің ірі мәміле бойынша ұсынымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ұсынымдар (болған кезде).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қолы, күні ___________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9210,1008 +6731,340 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Міндетті актуарлық </w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорытындының</w:t>
+              <w:t xml:space="preserve"> Ұлттық Банкі Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мазмұнына және табыс етілу</w:t>
+              <w:t>2018 жылғы 27 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тәртібіне қойылатын</w:t>
+              <w:t>№ 191 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>талаптарға</w:t>
-[...77 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ірі мәміле бойынша актуарлық қорытынды</w:t>
-[...807 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Актуарийдің біліктілігін растауға қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лицензияланған актуарий есепті кезеңнен кейінгі жылдың 1 қаңтарындағы жағдай бойынша есепті кезеңнен кейінгі жылдың 2 (екі) айы ішінде өзінің біліктілігін растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2019 жылғы 1 қаңтардан басталатын 3 (үш) қаржы жылы есепті кезең болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2019 жылғы 1 қаңтардан кейін сақтандыру нарығында актуарлық қызметті жүзеге асыру құқығына лицензия алған актуарийлер үшін есепті кезең актуарий сақтандыру нарығында актуарлық қызметті жүзеге асыру құқығына лицензия алған жылдан кейінгі жылдың 1 қаңтарынан бастап есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лицензияланған актуарий біліктілігін растауды лицензияланған актуарийдің кәсіби даму бағдарламасынан (бұдан әрі – КДБ бағдарламасы) өту арқылы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z89" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. КДБ бағдарламасының іс-шаралары (қатысу түрлері) және КДБ бағдарламасына қатысқаны үшін біліктілік баллдарының саны Талаптарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген кәсіби даму бағдарламасына сәйкес белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z90" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Лицензияланған актуарийдің біліктілігін растау үшін есепті кезеңде КДБ бағдарламасы бойынша 1000 біліктілік баллын алу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z91" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Біліктілігін растау үшін лицензияланған актуарийлер Талаптарға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияланған актуарийдің біліктілігін растау жөніндегі мәліметтерді (бұдан әрі – Мәліметтер) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10245,581 +7098,134 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t xml:space="preserve">Актуарийдің біліктілігін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ұлттық Банкі Басқармасының</w:t>
+              <w:t>растауға қойылатын талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2018 жылғы 27 тамыздағы</w:t>
-[...25 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Актуарийдің біліктілігін растауға қойылатын талаптар</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+        <w:t xml:space="preserve"> Кәсіби даму бағдарламасы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 45</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...418 lines deleted...]
-        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін үш ай өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10983,87 +7389,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шетел басылымында актуарлық қызмет жөнінде мақала жариялау</w:t>
+Халықаралық актуарийлер конгресіне қатысу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11096,87 +7502,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мерзімді баспасөз басылымдарында актуарлық қызмет жөнінде мақала жариялау</w:t>
+Актуарлық пәндер (семестрдегі) бойынша кемінде 30 сағат оқытушылық қызметті жүзеге асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11209,87 +7615,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық актуарийлер конгресіне қатысу</w:t>
+"Актуарий" мамандығы бойынша кемінде 30 сағат магистерлік диссертациялардың жетекшісі ретіндегі қызметті жүзеге асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-800</w:t>
+400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11322,87 +7728,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Актуарлық қызмет жөніндегі халықаралық конференцияға қатысу</w:t>
+"Актуарий" мамандануы бойынша бітіру жұмыстарының (бакалавриаттың дипломдық/жобалық жұмысы, магистрлік диссертациялар) басшысы ретіндегі қызметті жүзеге асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-600</w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11435,51 +7841,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық қызмет жөніндегі халықаралық конференцияға қатысу</w:t>
+Лектор ретінде Қазақстан Республикасының аумағында немесе шетелде семинарға, вебинарға, шеберлік кластарға, оқытуларға қатысу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11547,52 +7953,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Актуарлық қызмет жөніндегі республикалық конференцияға қатысу</w:t>
+              <w:t xml:space="preserve">
+Уәкілетті орган растаған Қазақстанның актуарлық және сақтандыру қызметін дамытуға қосқан үлесі және жұмыс топтарына қатысу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11661,87 +8067,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржылық қызмет жөніндегі республикалық конференцияға қатысу</w:t>
+Қазақстан актуарийлерінің бірлестігі растаған Қазақстанның актуарлық қызметін дамытуға қосқан үлесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11774,87 +8180,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Актуарлық қызмет жөніндегі семинарға, шетелдердегі оқуға қатысу</w:t>
+Сақтандыру және актуарлық қызмет мәселелері бойынша мақаланы шетелдік кәсіби қаржы басылымында жариялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11887,87 +8293,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сақтандыру қызметі жөніндегі семинарға, шетелдердегі оқуға қатысу</w:t>
+Республикалық кәсіби қаржы басылымында сақтандыру және актуарлық қызмет мәселелері бойынша мақала жариялау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-200</w:t>
+500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11999,88 +8405,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Актуарлық қызмет бойынша Қазақстан Республикасының аумағында немесе шетелде семинарға, вебинарға, шеберлік кластарға, онлайн оқытуларға қатысу </w:t>
+              <w:t>
+Актуарлық қызмет бойынша оқулықтар, оқу құралдарын жазу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12112,88 +8518,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сақтандыру қызметі жөніндегі Қазақстан Республикасының аумағында немесе шетелде семинарға, вебинарға, шеберлік кластарға, онлайн оқытуларға қатысу</w:t>
+              <w:t xml:space="preserve">
+skills.enbek.kz платформасында тыңдалған курстар бойынша актуарлық қызмет бойынша емтихандар өткізуге қатысу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100</w:t>
+600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12226,51 +8632,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Актуарлық пәндер (семестрдегі) оқытушылық қызметті жүзеге асыру</w:t>
+Сақтандырудың міндетті түрлері бойынша актуарлық қорытындылар дайындау (тарифтер, зерттеулер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12339,652 +8745,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-SOA (Society of Actuaries (Сосайити оф Актуариес)) (USA), CAS (Casualty Actuarial Society (Кэжуалти Актуариал Сосайити)) (USA), Institute and Faculty of Actuaries (Институт оф Актуариес) (United Kindom), Actuaries Institute (Актуариал Институт) (Australia), Canadian Institute of Actuaries (Канэйдиан Институт оф Актуариес)(Canada), CFA (Chartered Financial Analyst (Чартеед Файнаншл Аналист)), FRM (Financial Risk Manager)( Файнаншл тәуекел менеджер) актуарлық емтихандардың бірін ойдағыдай тапсыру</w:t>
+Қазақстанның актуарийлер бірлестігінде 3 жыл бойы үздіксіз мүшелік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1200</w:t>
-[...564 lines deleted...]
-400</w:t>
+300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14004,50 +9845,71 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14139,1234 +10001,638 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 191 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымының штатында тұрған актуарийдің қызметін тексеру үшін тәуелсіз актуарийді тарту, тәуелсіз актуарийдің сақтандыру (қайта сақтандыру) ұйымының штатында тұрған актуарий жүргізген есептеулердің шынайылығын тексеру нәтижелерін жіберу қағидалары және мерзімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="31"/>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Сақтандыру (қайта сақтандыру) ұйымының штатында тұрған актуарийдің қызметін тексеру үшін тәуелсіз актуарийді тарту, тәуелсіз актуарийдің сақтандыру (қайта сақтандыру) ұйымының штатында тұрған актуарий жүргізген есептеулердің шынайылығын тексеру нәтижелерін жіберу қағидалары және мерзімдері (бұдан әрі – Қағидалар) "Сақтандыру қызметі туралы" Қазақстан Республикасының </w:t>
+      1. Осы Сақтандыру (қайта сақтандыру) ұйымының штатында тұрған актуарийдің қызметін тексеру үшін тәуелсіз актуарийді тарту, тәуелсіз актуарийдің сақтандыру (қайта сақтандыру) ұйымының штатында тұрған актуарий жүргізген есептеулердің шынайылығын тексеру нәтижелерін жіберу қағидалары және мерзімдері (бұдан әрі – Қағидалар) "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының штатында тұрған қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган) берген сақтандыру нарығында актуарлық қызметті жүзеге асыру құқығына лицензиясы бар актуарийдің актуарлық есептеулерін бағалау үшін тәуелсіз актуарийді тарту тәртібі мен мерзімдерін белгілейді.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының штатында тұрған қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі – штаттағы актуарий) берген сақтандыру нарығында актуарлық қызметті жүзеге асыру құқығына лицензиясы бар актуарийдің қызметін тексеру үшін тәуелсіз актуарийді тарту тәртібі мен мерзімдерін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 05.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тәуелсіз актуарийді сақтандыру (қайта сақтандыру) ұйымы міндетті не бастамалық тексерулер жүргізу үшін тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Тәуелсіз актуарий Заңның 11-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тәуелсіз актуарийдің актуарлық қорытындысын жасау мақсатында актуарлық есептеулер осы қаулыға 3-қосымшаға сәйкес Міндетті актуарлық қорытындының мазмұнына және табыс етілу тәртібіне қойылатын талаптардың 5-тармағында көзделген түрлерге бөлінеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z59" w:id="34"/>
-[...15 lines deleted...]
-      4. Штаттық актуарийдің актуарлық есептеулеріне міндетті бағалау есепті жылдан кейінгі жылғы 1 қаңтардағы жағдай бойынша күнтізбелік жылда кемінде бір рет жүргізіледі және сақтандыру (қайта сақтандыру) ұйымының сақтандыру резервтері мен сақтандыру міндеттемелерінің мөлшерін бағалауды қамтиды.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сақтандыру (қайта сақтандыру) ұйымы штаттағы актуарийдің қызметін тексеруді бір тәуелсіз актуарийдің бірінде қатарынан 5 (бес) жылдан артық емес жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Штаттағы актуарийдің қызметін тексеруге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер тәуелсіз актуарий тексерілетін штаттағы актуарийдің және (немесе) штатында тексерілетін штаттағы актуарий тұрған сақтандыру (қайта сақтандыру) ұйымының үлестес тұлғасы болып табылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәуелсіз актуарийдің қызметіне қатысты штаттағы актуарий тәуелсіз актуарий ретінде тексеру аяқталған күнге дейін күнтізбелік 1 (бір) жыл ішінде немесе көрсетілген күндердің қайсысы неғұрлым кеш болуына байланысты есепті жылдың алдындағы жылғы 1 қаңтардағы жағдай бойынша тексеру жүргізілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәуелсіз актуарий соңғы күнтізбелік 2 (екі) жыл ішінде штатында тексерілетін штаттағы актуарий тұрған сақтандыру (қайта сақтандыру) ұйымында қызметін жүзеге асырған болса жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тәуелсіз актуарий қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі – уәкілетті орган) Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес 1-нысан бойынша актуарийдің үлестес тұлғалары туралы мәліметтерді және 2-нысан бойынша актуарлық қызметті жүзеге асыру туралы ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Штаттағы актуарийдің қызметін бастамашылық тексеру сақтандыру (қайта сақтандыру) ұйымы акционерлерінің жалпы жиналысының, директорлар кеңесінің және (немесе) басқармасының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының уәкілетті органының бастамасы бойынша сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы және тәуелсіз актуарий арасында жасалған тексеру жүргізуге арналған шартта көзделген тексерудің нақты міндеттерін, мерзімдері мен көлемдерін ескере отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 87</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 05.02.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін үш ай өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="35"/>
-[...251 lines deleted...]
-      7. Штаттағы актуарийдің актуарлық есептеулеріне бастамалық бағалау сақтандыру (қайта сақтандыру) ұйымы акционерлерінің жалпы жиналысының, директорлар кеңесінің және (немесе) басқармасының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының уәкілетті органының бастамасы бойынша сақтандыру (қайта сақтандыру) ұйымы, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымының филиалы және тәуелсіз актуарий арасында жасалған бағалау жүргізуге арналған шартта көзделген бағалаудың нақты міндеттерін, мерзімдері мен көлемдерін ескере отырып жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Штаттағы актуарийдің қызметін тәуелсіз актуарийдің тексеру нәтижелері, соның ішінде актуарлық есептеулер шынайылығының нәтижелері осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша кемінде 3 (үш) данада тәуелсіз актуарийдің актуарлық қорытындысы түрінде ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...77 lines deleted...]
-      8. Штаттық актуарийдің актуарлық есептеулерін бағалау тәуелсіз актуарийдің бағалау нәтижелері, соның ішінде актуарлық есептеулердің дұрыстығын бағалау, тәуелсіз актуарийдің сақтандыру резервтерін есептеу бойынша және сақтандыру міндеттемелерін бағалау бойынша актуарлық қорытындысы түрінде ресімделеді. Бұл қорытындылар Қағидаларға сәйкес 2 және 2-1 қосымшаларындағы нысандар бойынша кемінде 3 (үш) данадан дайындалады.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Тәуелсіз актуарийдің актуарлық қорытындысына Заңның 19-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сақтандыру (қайта сақтандыру) ұйымынан алынған есептілігінің көшірмесі және штатында тұрған актуарийдің қызметін тексеру кезінде тәуелсіз актуарий жүргізген есептеулер қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес сақтандыру (қайта сақтандыру) ұйымынан алынған есептілігінің көшірмесі және штатында тұрған актуарийдің актуарлық есептеулерін бағалау кезінде тәуелсіз актуарий жүргізген есептеулер қоса беріледі.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Штаттағы актуарийдің қызметін міндетті актуарлық тексеруді қоспағанда, тәуелсіз актуарийдің актуарлық қорытындысының бір данасын тәуелсіз актуарий тексеру аяқталған күннен кейін күнтізбелік 10 (он) күн ішінде уәкілетті органға ұсынады. Актуарлық қорытындының бір данасы тәуелсіз актуарийде қалады, қалған даналары сақтандыру (қайта сақтандыру) ұйымында болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...77 lines deleted...]
-      10. Штаттағы актуарийдің актуарлық есептеулерін міндетті бағалауды қоспағанда, тәуелсіз актуарийдің актуарлық қорытындысының бір данасын тәуелсіз актуарий бағалау аяқталған күннен кейін күнтізбелік 10 (он) күн ішінде уәкілетті органға ұсынады. Актуарлық қорытындының бір данасы тәуелсіз актуарийде қалады, қалған даналары сақтандыру (қайта сақтандыру) ұйымында болады.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Штаттағы актуарийдің қызметін міндетті актуарлық тексеру бойынша тәуелсіз актуарийдің есепті жылдан кейінгі жылғы 1 қаңтардағы жағдай бойынша актуарлық қорытындысын тәуелсіз актуарий тексеру аяқталған күннен кейін, бірақ есепті жылдан кейінгі жылдың 30 сәуірінен кешіктірмей күнтізбелік 10 (он) күн ішінде уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...294 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіз актуарийдің актуарлық қорытындысы тәуелсіз актуарийдің осы қаулының 2-қосымшасында тізбесі мен талаптары белгіленген халықаралық актуарийлер қауымдастығына мүшелігін растайтын құжатты (бар болса) қоса берумен ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17763,426 +13029,453 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сақтандыру (қайта сақтандыру)</w:t>
+              <w:t xml:space="preserve">Сақтандыру (қайта сақтандыру) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымының штатында тұрған</w:t>
+              <w:t xml:space="preserve">ұйымының штатында </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актуарийдің қызметін тексеру</w:t>
+              <w:t xml:space="preserve">тұрған актуарийдің қызметін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үшін тәуелсіз актуарийді тарту,</w:t>
+              <w:t xml:space="preserve">тексеру үшін тәуелсіз </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тәуелсіз актуарийдің сақтандыру</w:t>
+              <w:t xml:space="preserve">актуарийді тарту, тәуелсіз </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(қайта сақтандыру) ұйымының</w:t>
+              <w:t>актуарийдің сақтандыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>штатында тұрған актуарий</w:t>
+              <w:t xml:space="preserve">(қайта сақтандыру) ұйымының </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізген есептеулердің</w:t>
+              <w:t xml:space="preserve">штатында тұрған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шынайылығын тексеру</w:t>
+              <w:t xml:space="preserve">актуарий жүргізген </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нәтижелерін жіберу</w:t>
+              <w:t xml:space="preserve">есептеулердің шынайылығын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына және мерзімдеріне</w:t>
+              <w:t xml:space="preserve">тексеру нәтижелерін жіберу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тәуелсіз актуарийдің сақтандыру резервтерінің есебіне актуарлық қорытындысы</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін үш ай өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> Тәуелсіз актуарийдің актуарлық қорытындысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Актуарлық бағалау ___________________ жағдай бойынша жүргізілді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Актуарлық қорытынды жасау мақсаты __________________________</w:t>
+      2. Актуарлық қорытынды жасау мақсаты_________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Сақтандыру (қайта сақтандыру) ұйымы туралы деректер:</w:t>
-[...17 lines deleted...]
-      1) толық атауы___________________________________________</w:t>
+      3.Сақтандыру (қайта сақтандыру) ұйымы туралы деректер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)толық атауы________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) орналасқан жері және банктік деректемелері _________________________</w:t>
+      2) орналасқан жері және банктік деректемелері___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) мемлекеттік тіркеу күні және нөмірі _________________________</w:t>
+      3) мемлекеттік тіркеу күні және нөмірі ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18264,87 +13557,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тәуелсіз актуарий туралы деректер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тегі, аты, әкесінің аты (ол болған кезде) _________________________</w:t>
+      1) тегі, аты, әкесінің аты (ол болған кезде)________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тұрғылықты жері (орналасқан орны) ____________________________</w:t>
+      2) тұрғылықты жері (орналасқан орны) __________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18390,123 +13683,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (нөмірі және берген күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Актуарлық бағалау жүргізуге тапсырыс беруші ___________________________</w:t>
+      5. Актуарлық бағалау жүргізуге тапсырыс беруші __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Бағалау түрі (міндетті, бастама бойынша) ________________________</w:t>
+      6. Тексеру түрі (міндетті, бастама бойынша) ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Актуарлық есептеулерді дайындау негіздемесі _________________________</w:t>
+      7. Актуарлық есептеулерді дайындау негіздемесі __________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18534,141 +13827,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (шарт, шарттың нөмірі және жасалған күні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Сақтандыру (қайта сақтандыру) ұйымы ұсынған құжаттардың (мәліметтердің)</w:t>
-[...17 lines deleted...]
-      тізбесі) ___________________________________________________________________</w:t>
+      8. Сақтандыру (қайта сақтандыру) ұйымы ұсынған құжаттардың (мәліметтердің) тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Актуарий пайдаланған басқа да материалдар мен деректер (олардың дереккөздері</w:t>
-[...17 lines deleted...]
-      және (немесе) алынған орны)</w:t>
+      9. Актуарий пайдаланған басқа да материалдар мен деректер (олардың дереккөздері және (немесе) алынған орны)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18696,1527 +13971,825 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Актуарлық зерттеудің мәні (міндеттер тізбесі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ____________________________________________________________________</w:t>
-[...143 lines deleted...]
-      резервтік және тарифтік базистердің өлшемдері көрсетіледі</w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тәуелсіз актуарий сақтандыру резервтерін және қайта сақтандырушының сақтандыру резервтеріндегі үлесін есептеу кезінде пайдаланған әдістеме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәуелсіз актуарий сақтандыру резервтерін және қайта сақтандырушының сақтандыру резервтеріндегі үлесін есептеу кезінде пайдаланған есеп айырысу әдістемесі, оның ішінде сипаттамасы, негіздемесі, жорамалдары мен болжамдары. "Өмірді сақтандыру" саласы бойынша актуарлық бағалау жүргізген жағдайда сақтандыру түрлері бойынша резервтік және тарифтік базистердің өлшемдері көрсетіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәуелсіз актуарийдің актуарлық есеп айырысуларда пайдаланған статистикалық және өзге де деректері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолданыстағы сақтандыру (қайта сақтандыру) шарттары бойынша сақтандыру сыйлықақыларының жалпы мөлшері, тәуелсіз актуарий сақтандыру сыныптары бойынша сақтандыру резервтерін есептеу кезінде пайдаланған, жария етілген шығындар саны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тәуелсіз актуарий қайта сақтандырушының сақтандыру резервтеріндегі үлесін бағалауға пайдаланатын әдістері мен үлгілері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) орын алған, бірақ мәлімделмеген шығындар резервін (бұдан әрі - ОМШР) есептеу әдісін, ОМШР есептеу үшін пайдаланылатын шығындар кезеңін таңдау, шығындарды дамыту, сондай-ақ ірі шығындарды реттеу коэффициентін таңдау бойынша негіздеме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сақтандыру (қайта сақтандыру) ұйымының есеп айырысу кезінде пайдаланған барлық өлшемдерін көрсете отырып, қызметкер еңбек (қызмет) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру сыныбы бойынша ОМШР есептеу кезінде есепке алынатын пайда алушының еңбекке жарамдылық дәрежесін қайта куәландыруға және (немесе) ұзартуға, денсаулығының нашарлауына байланысты міндеттемелерінің негіздемесі және сомаларының есебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қосымшасын бере отырып, өмірді сақтандыру шарттары және аннуитеттік сақтандыру шарттары бойынша сақтандыру резервтерін есептеу кезінде еркек және (немесе) әйел жынысты адамдардың (қалыптасу көздері, құру әдістемесі) алдағы өмірінің ұзақтығына байланысты қайтыс болу, мүгедектік, ауырып қалу ықтималдығы және солардың негізінде есептелген шамасы қамтылған, пайдалануға арналған кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жарияланған талаптар бойынша сақтандыру төлемдерінің мөлшерін қарастыруға және реттеуге тікелей байланысты шығыстар сомасының есебі және негіздемесі, сондай-ақ сақтандыру жағдайларының топтары бойынша жүргізілген, ақысы төленген шағым-талаптардың орташа мәнін есептеу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тәуелсіз актуарийдің актуарлық есеп айырысуларда пайдаланған статистикалық</w:t>
-[...35 lines deleted...]
-      ____________________________________________________________________</w:t>
+      9) сақтандыру (қайта сақтандыру) ұйымында қосымша тәуекелдердің бар немесе жоқ екендігі туралы қорытынды. Қосымша тәуекелдер болған кезде сақтандыру резервтерін ұлғайту мөлшерін көрсету қажет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қолданыстағы сақтандыру (қайта сақтандыру) шарттары бойынша сақтандыру</w:t>
-[...71 lines deleted...]
-      ____________________________________________________________________</w:t>
+      10) жұмылдырылған мамандар тарапынан алынған актуарлық көмектің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сипаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Алынған қорытындылар мен тұжырымдар, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сақтандыру (қайта сақтандыру) ұйымының штатындағы актуарий және сақтандыру резервтері мен сақтандыру сыныптары бөлігіндегі тәуелсіз актуарий есептеулері кезінде алынған нәтижелерді салыстыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) тәуелсіз актуарий қайта сақтандырушының сақтандыру резервтеріндегі үлесін</w:t>
-[...971 lines deleted...]
-      қосымша тәуекелдерін есепке алу.</w:t>
+      2) сақтандыру (қайта сақтандыру) ұйымының штатындағы актуарийдің есептеулері кезінде алынған сақтандыру резервтерінің жеткіліктілігі туралы қорытынды және сақтандырудың әрбір сыныбы бойынша жеке-жеке және жалпы сақтандыру портфелі бойынша сақтандыру резервтерінің жеткіліктілігіне жүргізілген талдау нәтижелері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қорытындылар мен тұжырымдар ______________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сақтандыру (қайта сақтандыру) ұйымының штатындағы актуарийдің қорытындыны жасауының дұрыстығын бағалау, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сақтандыру (қайта сақтандыру) ұйымының штатындағы актуарий есептерінің Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасының талаптарына сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтандыру резервтерін есептеу кезінде сақтандыру (қайта сақтандыру) ұйымының штатындағы актуарий пайдаланған жорамалдар мен болжамдардың негізділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сақтандыру резервтерінің мөлшерін анықтау кезінде сақтандыру (қайта сақтандыру) ұйымының штатындағы актуарийдің сақтандыру (қайта сақтандыру) ұйымының қосымша тәуекелдерін есептеуі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ұсынымдар (болмаған жағдайда "жоқ" деп көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
-[...17 lines deleted...]
-      _________________________________________________________________________.</w:t>
+      ____________ _____________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Актуарлық қорытындыны дайындау мерзімі және жасау орны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...53 lines deleted...]
-      _________________________________________________________________________.</w:t>
+      _____ ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қолы, күні және дана саны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________ ________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20252,1956 +14825,936 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сақтандыру (қайта сақтандыру)</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымының штатында тұрған</w:t>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актуарийдің қызметін тексеру</w:t>
+              <w:t>2018 жылғы 27 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үшін тәуелсіз актуарийді тарту,</w:t>
+              <w:t>№ 191 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тәуелсіз актуарийдің сақтандыру</w:t>
-[...103 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тәуелсіз актуарийдің сақтандыру міндеттемелерін бағалау бойынша актуарлық қорытындысы</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Актуарлық қызметті жүзеге асыру құқығына лицензия беру қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар 2-1-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.12.2024 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 87</w:t>
+        <w:t>№ 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін үш ай өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...1691 lines deleted...]
-      ____________________________________________________________________.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 14.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Сақтандыру нарығындағы актуарлық қызметті жүзеге асыру құқығына лицензия беру қағидалары (бұдан әрі – Қағидалар) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2000 жылғы 18 желтоқсандағы (бұдан әрі – Заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 4 шілдедегі, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2013 жылғы 15 сәуірдегі (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рұқсаттар мен хабарламалар туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2014 жылғы 16 мамырдағы Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның (бұдан әрі – уәкілетті орган) "Актуарлық қызметті жүзеге асыру құқығына лицензия беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік қызмет) көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Актуарлық қызметті жүзеге асыруға лицензияны беру, қайта ресімдеу және лицензияның телнұсқасын беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z73" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Мемлекеттік қызметті алу үшін жеке тұлға (бұдан әрі – өтініш беруші) Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызмет стандартына сәйкес құжаттарды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z74" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Уәкілетті орган Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша лицензия береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z75" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Лицензия беру туралы шешім уәкілетті органның лауазымды адамының актуарлық қызметті жүзеге асыруға лицензия беру туралы бұйрығымен (бұдан әрі – бұйрық) ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z76" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Лицензия мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z77" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (ол болған кезде) өзгерген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талап болған жағдайларда қайта ресімдеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 14.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Уәкілетті органның электрондық құжатты қабылдауға және тіркеуге уәкілетті қызметкері өтініш түскен күні оны қабылдауды, тіркеуді және мемлекеттік қызмет көрсетуге жауапты уәкілетті органның бөлімшесіне (бұдан әрі – жауапты бөлімше) орындауға жіберуді жүзеге асырады. Өтініш беруші 2015 жылғы 23 қарашадағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Еңбек кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері өтінішті тіркеген күннен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың толық болмау фактісі анықталған жағдайда жауапты бөлімшенің қызметкері көрсетілген мерзімде өтінішті одан әрі қараудан жазбаша дәлелді бас тартуды дайындайды және өтініш берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылған құжаттардың толық болу фактісі анықталған кезде жауапты бөлімшенің қызметкері 18 (он сегіз) жұмыс күні ішінде құжаттардың Қағидалардың талаптарына сәйкестігін қарайды, бұйрық және лицензия немесе лицензия беруден бас тарту жобаларын дайындайды, уәкілетті органның басшылығында мемлекеттік қызмет көрсету нәтижесіне қол қояды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері шешім қабылдағаннан кейін 1 (бір) жұмыс күні ішінде өтініш берушіге уәкілетті органның уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында мемлекеттік қызмет көрсету нәтижесін өтініш берушінің "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 14.02.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті органның және (немесе) оның лауазымды тұлғаларының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағым уәкілетті органның басшысына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға немесе сотқа жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уәкілетті органның басшысына жіберілетін шағымда тегі, аты, сондай-ақ қалауына қарай әкесінің аты (ол бар болса), пошталық мекенжайы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Уәкілетті органның кеңсесінде шағымды қабылдаған адамның тегі және аты-жөні, берілген шағымға жауап алудың мерзімі мен орнын көрсете отырып шағымды тіркеу (мөртабан, кіріс нөмірі және күні) уәкілетті орган басшысының шағымды қабылданғанын растау болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы өтініш берген жағдайда шағымдану тәртібі туралы ақпаратты бірыңғай байланыс орталығының 8-800-080-7777 немесе 1414 телефондары арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым портал арқылы жіберілген жағдайда өтініш берушіге "жеке кабинеттен" шағым туралы ақпарат қолжетімді болады, ол уәкілетті орган шағымды өңдеу (жеткізу, тіркеу, орындалуы туралы белгілер, қарау немесе қараудан бас тарту туралы жауап) барысында жаңартылып отырады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -22237,1370 +15790,160 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t xml:space="preserve">"Актуарлық қызметті жүзеге </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұлттық Банкі Басқармасының</w:t>
+              <w:t xml:space="preserve">асыру құқығына лицензия </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2018 жылғы 27 тамыздағы</w:t>
+              <w:t xml:space="preserve">беру қағидалары" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 191 қаулысына</w:t>
+              <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6-қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сақтандыру нарығында актуарлық қызметті жүзеге асыру құқығына лицензия беру қағидалары</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+        <w:t xml:space="preserve"> "Актуарлық қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағиданың тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 102</w:t>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...1207 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23765,52 +16108,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияның телнұсқасын алу</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Лицензияны қайта ресімдеу </w:t>
+              <w:t>
+Лицензияны қайта ресімдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23879,51 +16222,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (әрі қарай – уәкілетті орган)</w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі – уәкілетті орган)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24790,52 +17133,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталған соң, Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+1) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталған соң, Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының заңына (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) уәкілетті орган – Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбіден жұмаға дейін 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -24885,52 +17248,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсету үшін өтініш берушіден талап етілетін құжат мен мәліметтердің тізбесі </w:t>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін өтініш берушіден талап етілетін құжат мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25012,123 +17375,195 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) "электрондық үкіметтің" төлем шлюзі арқылы төлем жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) халықаралық актуарийлер қауымдастығының мүшесі болып табылатын ұйым және (немесе) университет берген, "Актуарий" мамандануы бойынша оқу бағдарламасы актуарийлерді оқытудың ең төменгі міндетті бағдарламасына сәйкес келетін және өтініш берушінің актуарийлерді оқытудың қазіргі таңдағы ең төменгі міндетті бағдарламасында көзделген курстар бойынша оқытудан өткенін және емтихандарды табысты тапсырғанын куәландыратын құжаттардың электрондық көшірмесі. және (немесе) емтихан тапсырудың электрондық көшірмесі: "Актуарий" мамандануы бойынша іскерлік әкімшілендіру магистрі дипломының (қосымшаларымен бірге) немесе "Актуарий" мамандануы бойынша "Қаржы" мамандығы бойынша экономика және бизнес магистрі дипломының оқу және емтихан тапсыру сәтінде қолданыстағы актуарийлерді оқытудың міндетті ең төмен бағдарламасына жататын әрбір курс бойынша кемінде сексен пайыз рейтингі бар дипломының көшірмесі;</w:t>
+5) электрондық түрде төмендегі құжаттардың бірі ұсынылады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мына ұйымдардың бірі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халықаралық актуарийлер қауымдастығының мүшесі болып табылатын ұйым;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамы әзірлеген актуарийлерді оқыту бойынша онлайн платформа;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) </w:t>
+ "Актуарий" мамандануы бойынша оқу бағдарламасы актуарийлерді оқытудың ең төменгі міндетті бағдарламасына сәйкес келетін университет берген өтініш берушінің емтихандар тапсыру уақытында қолданылатын актуарийлерді оқытудың ең төменгі міндетті бағдарламасында көзделген курстар бойынша оқытудан өткенін және емтихандарды табысты тапсырғанын куәландыратын құжаттардың электрондық көшірмесі. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының бейрезидент жеке тұлғалары үшін - осы қаулыға 2-қосымшаға сәйкес бекітілген Халықаралық актуарийлер қауымдастықтарының тізбесіне және оларға қойылатын талаптарға сәйкес жеке басын куәландыратын құжаттың электрондық көшірмелері, актуарийдің мәртебесін және халықаралық актуарийлер қауымдастықтарында мүшелігін растайтын құжаттардың электрондық көшірмелері;</w:t>
+"Актуарий" мамандануы бойынша іскерлік әкімшілендіру магистрі дипломының (қосымшаларымен бірге) немесе "Актуарий" мамандануы бойынша "Қаржы" мамандығы бойынша экономика және бизнес магистрі дипломының оқу және емтихан тапсыру сәтінде қолданыстағы актуарийлерді оқытудың міндетті ең төмен бағдарламасына жататын әрбір курс бойынша кемінде сексен пайыз рейтингі бар дипломының көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) өтініш берушінің лицензия алуға осы қаулыға</w:t>
+Актуарлық қызметпен немесе актуарлық ғылыммен (Actuarial science) байланысты оқыту бағдарламасы бойынша "Актуарий", "Актуарлық іс" мамандануы бойынша бакалавр немесе магистр дипломының көшірмесі (қосымшаларымен бірге) және мынадай халықаралық кәсіби біліктілік сертификаттарының бірінің болуы: CFA (Chartered Financial Analyst (Чартеед Файнаншл Аналист), FRM (Financial Risk Manager)(Файнаншл тәуекел менеджері), PRM (Professional Risk Manager) (Файншл тәуекел менеджері), CERA (Chartered Enterprise Risk Analyst) (Кәсіби тәуекел менеджері), DipIFR (ACCA) (Diploma in International Financial Reporting), Chartered Insurance Institute (CII) (Certificate, Diploma немесе Advanced Diploma біліктілігі).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) Қазақстан Республикасының бейрезидент жеке тұлғалары үшін - осы қаулыға 2-қосымшаға сәйкес бекітілген Халықаралық актуарийлер қауымдастықтарының тізбесіне және оларға қойылатын талаптарға сәйкес жеке басын куәландыратын құжаттың электрондық көшірмелері, актуарийдің мәртебесін және халықаралық актуарийлер қауымдастықтарында мүшелігін растайтын құжаттардың электрондық көшірмелері; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-қосымшаға сәйкес бекітілген актуарийлерді оқытудың ең төменгі міндетті бағдарламасының талаптарына сәйкес келетін халықаралық емтихандарды тапсырғанын растайтын құжаттардың электрондық көшірмелері (бар болса).</w:t>
+7) өтініш берушінің лицензия алуға осы қаулыға 1-қосымшаға сәйкес бекітілген актуарийлерді оқытудың ең төменгі міндетті бағдарламасының талаптарына сәйкес келетін халықаралық емтихандарды тапсырғанын растайтын құжаттардың электрондық көшірмелері (бар болса).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осы қаулыға 1-қосымшада көзделген актуарийлерді оқытудың ең төменгі мiндеттi бағдарламасының мазмұнына енгізілген бөлімдердің ең төменгі тізбесін жабатын емтихандар халықаралық емтихандар болып танылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25360,124 +17795,164 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Актуарлық қызметті жүзеге асыруға лицензия беру: </w:t>
+              <w:t>
+Актуарлық қызметті жүзеге асыруға лицензия беру:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) ұсынылған құжаттардың Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасының талаптарына сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) Заңның 60-бабы 1-тармағының 2-1), 2-2) және 3) тармақшаларында көзделген негіздер бойынша лицензиядан айыру туралы деректердің болуы;</w:t>
+              <w:t xml:space="preserve">
+2) Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>60-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағының 2-1), 2-2) және 3) тармақшаларында көзделген негіздер бойынша лицензиядан айыру туралы деректердің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) уәкілетті орган жүргізген тестілеудің теріс нәтижесі мемлекеттік қызмет көрсетуден бас тартуға негіз болып табылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+              <w:t xml:space="preserve">
+4) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияны қайта ресімдеу:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25545,52 +18020,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар </w:t>
+              <w:t>
+Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25719,144 +18194,439 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сақтандыру нарығында</w:t>
+              <w:t xml:space="preserve">"Актуарлық қызметті жүзеге </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актуарлық қызметті жүзеге</w:t>
+              <w:t xml:space="preserve">асыру құқығына лицензия </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру құқығына лицензия</w:t>
+              <w:t xml:space="preserve">беру қағидалары" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру қағидаларына</w:t>
+              <w:t xml:space="preserve">қызметті көрсету қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік Елтаңбасы уәкілетті мемлекеттік органның толық атауы Актуарлық қызметті жүзеге асыруға лицензия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияның нөмірі ___ Лицензия берілген күні 20__ жылғы "___" _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы лицензия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________берілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актуарлық қызметті жүзеге асыруға бірінші рет алған лицензия туралы деректері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нөмірі, күні, лицензияны беретін, қаржы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нарығын және қаржы ұйымдарын мемлекеттік реттеуді, бақылау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мен қадағалауды жүзеге асыратын уәкілетті органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға (Төрағаның орынбасары) ____________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (берген орны)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25892,322 +18662,709 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">"Актуарлық қызметті жүзеге </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">асыру құқығына лицензия </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">беру қағидалары" мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметті көрсету қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік Елтаңбасы уәкілетті мемлекеттік органның толық атауы Актуарлық қызметті жүзеге асыруға лицензия</w:t>
-[...35 lines deleted...]
-      Осы лицензия:</w:t>
+        <w:t xml:space="preserve"> Актуарлық қызметті жүзеге асыруға лицензия беру туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімге_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеуді,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (тегі, аты, әкесінің аты (ол болған кезде)</w:t>
-[...71 lines deleted...]
-      (нөмірі, күні, лицензияны беретін, қаржы</w:t>
+      бақылау мен қадағалауды жүзеге асыратын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      нарығын және қаржы ұйымдарын мемлекеттік реттеуді, бақылау</w:t>
+      уәкілетті органның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімнен______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мен қадағалауды жүзеге асыратын уәкілетті органның атауы)</w:t>
-[...35 lines deleted...]
-      (берген орны)</w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол бар болса) және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актуарлық қызметті жүзеге асыруға лицензия беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Актуарлық қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметті көрсетуге қажетті дербес деректерді жинауға және өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) білімі ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бітірген жылы, мамандығы, оқу орнының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыс орны, лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) телефон нөмірлері (қаланың коды, жұмысының және үйінің)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актуарий өтінішке қоса берілетін құжаттардың (ақпараттың) дәйектілігіне толық жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________ _________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы)       (тегі, аты, әкесінің аты (ол бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26243,144 +19400,331 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сақтандыру нарығында</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>актуарлық қызметті жүзеге</w:t>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыру құқығына лицензия</w:t>
+              <w:t>2018 жылғы 27 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру қағидаларына</w:t>
+              <w:t>№ 191 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z45" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тестілеу өткізу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 102</w:t>
+        <w:t>№ 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Тестілеу өткізу қағидалары (бұдан әрі – Қағидалар) "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және тестілеу өткізу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z83" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының сақтандыру және сақтандыру қызметі туралы заңнамасын білуіне компьютерлік тестілеуді қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі - уәкілетті орган) 30 сұрақ бойынша 30 минут ішінде жүзеге асырады. Тест сұрақтары жауаптардың кемінде үш нұсқасынан тұрады, олардың біреуі дұрыс жауап болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уәкілетті орган көрсетілетін қызметті алушыға компьютерлік тестілеудің өткізілетін күні туралы жазбаша түрде хабарлайды. Дәлелді себептермен белгіленген мерзімде компьютерлік тестілеуден өтуге келмей қалған жағдайда өтініш беруші бұл туралы уәкілетті органға келмей қалу себептерін және компьютерлік тестілеуден өтуге болатын күнді көрсете отырып хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Компьютерлік тестілеу кезінде тестіленетін адаммен бірге бір бөлмеде тек уәкілетті орган қызметкерлерінің және қажет болғанда аудармашының қатысуына рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Компьютерлік тестілеуден өту кезінде қандай да бір жазбаша, электрондық немесе басқа да ақпараттық материалдарды пайдалануға рұқсат етілмейді. Қағидалардың осы тармағында жазылған талаптарды бұзу компьютерлік тестілеудің теріс нәтижелеріне теңестіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өтініш беруші дұрыс жауаптардың кемінде жетпіс пайызын алған жағдайда компьютерлік тестілеудің нәтижелері оң болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші компьютерлік тестілеуден өткеннен кейін дереу қол қоя отырып, компьютерлік тестілеудің нәтижелерімен танысуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26416,592 +19760,192 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 27 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 191 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Актуарлық қызметті жүзеге асыруға лицензия беру туралы өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...467 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _______________ _________________________________________ </w:t>
-[...35 lines deleted...]
-      20__ жылғы "___" __________</w:t>
+      Ескерту. 8-қосымша алып тасталды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27089,717 +20033,74 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 191 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Нысан </w:t>
+              <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="56"/>
+    <w:bookmarkStart w:name="z49" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тестілеу өткізу қағидалары</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және тестілеу өткізу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> Актуарлық қызметті жүзеге асыруға лицензия алуға өтініш беруші туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...550 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша алып тасталды – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 30.03.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>