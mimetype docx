--- v0 (2026-01-15)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4142b74" w14:textId="4142b74">
+    <w:p w14:paraId="0471437" w14:textId="0471437">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,415 +86,619 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 бұйрығына және "Меншік иесінің салынған объектіні пайдалануға дербес қабылдау қағидаларын, сондай-ақ қабылдау актісінің нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 13 желтоқсандағы № 867 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 9 қазандағы № 701 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 19 қазанда № 17577 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 9 қазандағы № 701 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 19 қазанда № 17577 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 20 наурыздағы № 123 бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 123</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
+        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5 т</w:t>
+        <w:t>№ 265</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 30 қарашадағы № 750 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12684 болып тіркелген, 2016 жылғы 4 ақпанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Құрылыс саласындағы құрылыс салуды ұйымдастыру және рұқсат беру рәсімдерінен өту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-тарау. Жалпы ережелер";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-тарау. Қала құрылысы талаптары";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-тарау. Жоба алды рәсімдері және жобалау";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -505,70 +711,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22. Құрылыс жөніндегі жобаларды іске асыру жер учаскесіне тиісті құқығы негізінде және келесі кезеңдерде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) құрылыс жобаларын әзірлеу үшін бастапқы материалдарды алу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -633,90 +839,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) салынған объектіні қабылдау және пайдалануға беру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екі қабаттан жоғары емес жеке тұрғын үйлерді және жеке үй жанындағы учаскелерде орналасатын уақытша құрылыстарды (шаруашылық-тұрмыстық үй-жайлар) салу кезінде құрылыс жобаларын жобалау және сараптау талап етілмейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 22-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "22-1. Тіреу және қоршау конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолданыстағы үйлер мен ғимарттардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) жөніндегі жобаларды іске асыру келесі кезеңдерде жүзеге асырылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қолданыстағы ғимараттардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) үшін бастапқы материалдарды алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -819,310 +1025,310 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "24. Құрылыс жобаларын әзірлеу үшін бастапқы материалдар мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сәулет-жоспарлау тапсырмасы (бұдан әрі – СЖТ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық шарттар (өтініш берушінің инженерлік және коммуналдық қамтамасыз ету көздеріне қосылу үшін техникалық шарттарға арналған сауалнама парағын (бұдан әрі – техникалық шарттар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жолдар мен көшелердің көлденең қималары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тік жоспарлау белгілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) түбегейлі жоспарлау жобасынан алынған үзінді көшірме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сыртқы инженерлік желілер трассасының схемасы.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 24-1 және 24-2-тармақтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...123 lines deleted...]
-      мынадай мазмұндағы 24-1 және 24-2-тармақтармен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "24-1. Қолданыстағы ғимараттардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) үшін бастапқы материалдар мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      "24-1. Қолданыстағы ғимараттардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) үшін бастапқы материалдар мыналарды қамтиды:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тіреу және қоршау конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) туралы ЖАО-ның шешімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) СЖТ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сауалнама парағын (сауалнама парағын беру кезінде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыртқы инженерлік желілер трассасының схемасы (өтініш берушінің сауалнама парағын беру кезінде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-2. Жобаланып жатқан инженерлік желілерге қосылу үшін техникалық шарттарды беруге жол берілмейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1135,70 +1341,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "25. СЖТ мен техникалық шарттар жобалау (жобалау-сметалық) құжаттаманың құрамында бекітілген құрылыстың нормативтік ұзақтығының барлық мерзімі ішінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) ЖАО-ның шешімі объектіні пайдалануға енгізгенге дейін қолданылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1229,90 +1435,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "31. Бастапқы материалдарды / сәулет-жоспарлау тапсырмасын және техникалық шарттар / тіреу және қоршау конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолданыстағы үйлер мен ғимараттардың үй-жайларын (жеке бөліктерін) реконструкциялауға (қайта жоспарлау, қайта жабдықтау) арналған бастапқы материалдарды ұсыну туралы өтініш ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесінің атына "электрондық үкімет" веб-порталы немесе Мемлекеттік корпорация арқылы мынадай құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жер учаскесіне құқығын белгілейтін құжат ("Жылжымайтын мүлік тіркелімі" мемлекеттік деректер қорында тіркелмеген жағдайда");</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1471,90 +1677,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33-тармақ мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "33. Бастапқы материалдарды / сәулет-жоспарлау тапсырмасын және техникалық шарттарды/ тіреу және қоршау конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жеке бөліктерін) реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) арналған бастапқы материалдарды ұсыну туралы өтінішті алғаннан кейін ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі инженерлiк және коммуналдық қамтамасыз ету бойынша қызмет көрсетушiлерге сауалнама парағын және сыртқы инженерлік желілер трассасының алдын ала схемасы бар техникалық шарттарды алу үшін ахуалдық схеманы жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инженерлiк және коммуналдық қамтамасыз ету бойынша қызмет көрсетушiлер сауалнама парағын және ахуалдық схемасын алған күннен бастап сыртқы инженерлік желілер трассасының алдын ала схемасы бар техникалық шарттарды дайындайды және ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесіне мерзімінде жібереді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1711,70 +1917,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "34. 1-пакетті алу үшін бастапқы материалдарды / сәулет-жоспарлау тапсырмасын және техникалық шарттарды / тіреу және қоршау конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жеке бөліктерін) реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) арналған бастапқы материалдарды ұсыну туралы өтінішті берген жағдайда ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі қоса берілген құжаттарды жоспарланған құрылыстың бекітілген бас жоспарға, егжей-тегжейлі жоспарлау жобасына немесе елді мекендерді дамыту және салу схемасына сәйкестігін қарайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспарланған құрылыс бекітілген бас жоспарға, егжей-тегжейлі жоспарлау жобасына немесе елді мекендерді дамыту және салу схемасына сәйкес келген жағдайда, мынадай материалдарды дайындайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2007,186 +2213,186 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "34-1. ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі өтініш берілген күннен бастап 5 (бес) жұмыс күні ішінде өтінім берушіге "электрондық үкімет" веб-порталы арқылы немесе Мемлекеттік корпорацияға мынадай негіздер бойынша дәлелді бас тарту жолдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) жалғандығын анықтау; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мынадай мазмұндағы 34-2 және 34-3-тармақтармен толықтырылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34-2. Бір құрылыс жобасына қайта өтініш берілген кезде бұрын берілген бастапқы материалдар /сәулет-жоспарлау тапсырмасы және техникалық шарттар / тіреу және қоршау конструкцияларын, инженерлік жүйелер мен жабдықтарды өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) арналған бастапқы материалдар беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34-3. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген нормалар мен талаптарды (шарттарды, ережелерді, шектеулердi) бұзуға жол берген оның субъектiлерiн Қазақстан Республикасының заңдарында көзделген жауаптылыққа әкеп соғады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұзушылық анықталған жағдайда ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі мемлекеттік сәулет-құрылыс бақылау және қадағалау органдарына субъектінің Қазақстан Республикасы заңнамасының нормаларын бұзғаны туралы хабарландыру жолдайды және бұл жөнінде өтініш берушіні хабардар етеді."; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2273,70 +2479,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "43. Өтінішті қарау және нобайды (нобайлық жобаны) келісу не дәлелді бас тартуды беру мерзімі – өтініш берілген күннен бастап 10 (он) жұмыс күн.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2349,90 +2555,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "50. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша 3-пакетті алу үшін бастапқы материалдарды / сәулет-жоспарлау тапсырмасын және техникалық шарттарды / тіреу және қоршау конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жеке бөліктерін) реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) арналған бастапқы материалдарды ұсыну туралы өтініш ЖАО-ның атына "электрондық үкімет" веб-порталы арқылы немесе Мемлекеттік корпорацияға мынадай қосымшалармен беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрғын үйдің үй-жайлары (пәтерлері) меншік иелерінің жалпы санының кемінде үштен екі бөлігінің жазбаша келісімі немесе, егер өзгерістер кондоминиум объектісінің ортақ мүлкін қозғаған жағдайда, тұрғын үйдің үй-жайлары (пәтерлер) меншік иелерінің жиналыс хаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2683,70 +2889,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "52. ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі қоса берілген құжаттарды жоспарланған құрылыстың бекітілген бас жоспарға, егжей-тегжейлі жоспарлау жобасына немесе елді мекендерді дамыту және салу схемасына сәйкестігін қарайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жоспарланған құрылыс бекітілген бас жоспарға, егжей-тегжейлі жоспарлау жобасына немесе елді мекендерді дамыту және салу схемасына сәйкес келген жағдайда, тіреу және қоршау конструкцияларын, инженерлік жүйелер мен жабдықтарды өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) арналған шешімді, СЖТ (осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2921,70 +3127,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Инженерлiк және коммуналдық қамтамасыз ету бойынша қызмет көрсетушiлер техникалық шарттарды беруден бас тартқан жағдайда, техникалық шарттарды беруден бас тарту туралы шешімге қызметтерді ұсыну үшін қажетті бос техникалық қуатының тапшылығы, желілердің немесе өзге де мүліктің болмауы туралы дәлелді негіздемені есептеулермен қоса береді."; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі инженерлiк және коммуналдық қамтамасыз ету бойынша қызмет көрсетушiлер ұсынған техникалық шарттар мен сыртқы инженерлік желілер трассасының алдын ала схемасының негізінде сыртқы инженерлік желілер трассасының схемасын дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Өтінішті қарау мерзімі 15 (он бес) жұмыс күн. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дәлелді бас тарту – 5 (бес) жұмыс күн. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3031,168 +3237,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) жалғандығын анықтау; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 53-1, 53-2 және 53-3-тармақтармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "53-1. Бір реконструкциялау (қайта жоспарлау, қайта жабдықтау) жобасына қайта өтініш берілген кезде бұрын берілген бастапқы материалдар /сәулет-жоспарлау тапсырмасы және техникалық шарттар / тіреу және қоршау конструкцияларын, инженерлік жүйелер мен жабдықтарды өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) арналған бастапқы материалдар беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53-2. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген нормалар мен талаптарды (шарттарды, ережелерді, шектеулердi) бұзуға жол берген оның субъектiлерiн Қазақстан Республикасының заңдарында көзделген жауаптылыққа әкеп соғады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұзушылық анықталған жағдайда ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі мемлекеттік сәулет-құрылыс бақылау және қадағалау органдарына субъектінің Қазақстан Республикасы заңнамасының нормаларын бұзғаны туралы хабарландыру жолдайды және бұл жөнінде өтініш берушіні хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-3. Лицензиялары бар тұлғалар орындаған техникалық жобада қолданыстағы ғимараттар мен құрылыстардың үй-жайларының (жекелеген бөліктерінің) мақсатына қойылатын талаптардың, сондай-ақ сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтер талаптарының кешені қарастырылуы тиіс.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3225,90 +3431,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "54. ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесі әзірленген құжаттарды Мемлекеттік корпорацияға немесе өтініш берушіге ұсыну үшін "электрондық үкімет" веб-порталы арқылы жібереді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Мемлекеттік корпорация өтініш берушіге мынадай құжаттарды береді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тіреу және қоршау конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) туралы ЖАО-ның шешімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3339,110 +3545,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша СЖТ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техникалық шарттар және сыртқы инженерлік желілер трассасының схемалары (өтініш беруші сауалнама парағын берген кезде).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-тарау. Жеке тұрғын үй құрылысы";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z50" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3455,248 +3661,248 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>68-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "68. Жеке тұрғын үй құрылысы арнайы жобалық шешімдерді және оларды іске асыру кезінде іс-шараларды талап ететін сейсмикалық қауiптiлiгi жоғары немесе өзге де ерекше геологиялық (гидрогеологиялық) және геотехникалық жағдайлары бар аймақтарда орналасқан екі қабаттан биік жеке тұрғын үй құрылысын қоспағанда, ЖАО-ның сәулет және қала құрылысы саласындағы функцияларды жүзеге асыратын құрылымдық бөлімшесімен келісілген эскизге (эскиздік жобаға) сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сейсмикалық қауiптiлiгi жоғары немесе өзге де ерекше геологиялық (гидрогеологиялық) және геотехникалық жағдайлары бар аймақтарда орналасқан екі қабаттан биік жеке тұрғын үй құрылысы міндетті сараптамаға жататын жобалау құжаттамасы бойынша жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5-тарау. Құрылыс";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z54" w:id="39"/>
-[...15 lines deleted...]
-      "5-тарау. Құрылыс";</w:t>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 77-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z55" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "77-1. Тіреу және қоршау конструкцияларын, инженерлік жүйелері мен жабдықтарды өзгертуге байланысты емес қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) кезінде меншік иесі салынған объектіні пайдалануға беру актісінің бұрын берілген техникалық жобаға сәйкестігін жобалаушымен дербес келісім жүргізеді."; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 80-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z57" w:id="42"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "80-1. Объектіні пайдалануға қабылдау актілерін жүргізу және есепке алу тәртібі Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>75-1-бабымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регламенттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте, меншiк иесi пайдалануға дербес қабылдайтын объектiлерге қатысты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3743,170 +3949,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар анықталған кезде Мемлекеттік корпорациядан құжаттарды алған сәттен бастап бір жұмыс күні ішінде ол туралы тіркеуші органға жазбаша хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бұзушылықтар болмаған жағдайда, Мемлекеттік корпорациядан құжаттарды алған сәттен бастап бір жұмыс күні ішінде ол туралы тіркеуші органға жазбаша хабарлайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Меншік иесінің салынған объектіні пайдалануға дербес қабылдау қағидаларын, сондай-ақ қабылдау актісінің нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 13 желтоқсандағы № 867 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16165 болып тіркелген, 2018 жылғы 10 қаңтарда ҚР НҚА эталондық бақылау банкінде жарияланған) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Меншік иесінің салынған объектіні пайдалануға дербес қабылдау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, сондай-ақ қабылдау актісінің нысанында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3919,71 +4125,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 4) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) тіреу және қоршау конструкцияларын, инженерлік жүйелер мен жабдықтарды өзгертуге байланысты емес қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) кезінде салынған объектіні пайдалануға беру актісінің бұрын берілген техникалық жобаға сәйкестігі жөнінде жобалаушымен келісім жүргізеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3998,132 +4204,132 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Инвестициялар және даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
-[...15 lines deleted...]
-      2) осы бұйрық мемлекеттік тіркелген күнінен бастап күнтізбелік он күн ішінде қазақ және орыс тілдерінде Қазақстан Республикасы Нормативтік құқықтық актілерінің эталондық бақылау банкіне ресми жариялау және енгізу үшін "Республикалық құқықтық ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына жіберуді;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Инвестициялар және даму министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Инвестициялар және даму министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4158,180 +4364,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
-[...15 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Инвестициялар және даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z71" w:id="55"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Инвестициялар және даму министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -6445,218 +6663,231 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қала (елді мекен), жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="828"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8295"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для разработки архитектурно-планировочного задания (АПЗ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет-жоспарлау тапсырмасын (СЖТ) әзірлеу үшін негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Постановление акимата города (района) или правоустанавливающий документ №_______ от_________ (число, месяц, год)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала (аудан) әкімдігінің қаулысы немесе құқық белгілейтін құжат №_______ _________ (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6681,638 +6912,674 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характеристика участка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаскенің сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Местонахождение участка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаскенің орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Город, район, микрорайон, аул, квартал</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала, аудан, шағын аудан, ауыл, орам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие застройки (строения и сооружения, существующие на участке, в том числе коммуникации, инженерные сооружения, элементы благоустройства и другие)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салынған құрылыстың болуы (учаскеде бар құрылыстар мен үй салу, оның ішінде коммуникациялар, инженерлік құрылғылар, абаттандыру элементтері және басқалары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геодезическая изученность (наличие съемок, их масштабы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геодезиялық зерделенуі (түсірілімдердің болуы, олардың масштабтары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерно-геологическая изученность (имеющиеся материалы инженерно-геологических, гидрогеологических, почвенно-ботанических и других изысканий)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік-геологиялық зерделенуі (инженерлік-геологиялық, гидрогеологиялық, топырақ-ботаникалық және басқа іздестірулердің қолда бар материалдары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7337,920 +7604,972 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характеристика проектируемого объекта</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жобаланатын объектінің сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональное значение объекта</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің функционалдық мәні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Этажность</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабаттылығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Планировочная система</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоспарлау жүйесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По проекту с учетом функционального назначения объекта</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің функционалдық мәнін ескере отырып, жоба бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конструктивная схема</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конструктивті схема</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По проекту</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоба бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерное обеспечение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс энергоэффективности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Энергия тиімділік сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамалары бар нормативтік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8275,538 +8594,570 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Градостроительные требования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала құрылысы талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объемно-пространственное решение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлемдік-кеңістіктік шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Увязать со смежными по участку объектами.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаске бойынша іргелес объектілермен байланыстыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проект генерального плана</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бас жоспар жобасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В соответствии ПДП, вертикальных планировочных отметок прилегающих улиц, требованиям строительных нормативных документов Республики Казахстан.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жанасатын көшелердің тік жоспарлау белгілерінің егжей-тегжейлі жоспарлау жобасына, ҚР құрылыстық нормативтік құжаттарының талаптарына сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вертикальная планировка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тік жоспарлау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Увязать с высотными отметками прилегающей территории</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іргелес аумақтардың жоғары белгілерімен байланыстыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 благоустройство и озеленение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8816,101 +9167,105 @@
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 парковка автомобилей</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 автомобильдер тұрағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8920,392 +9275,416 @@
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 использование плодородного слоя почвы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 топырақтың құнарлы қабатын пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 малые архитектурные формы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шағын сәулет нысандары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9330,1180 +9709,1248 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Архитектурные требования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стилистика архитектурного образа</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулеттік келбетінің стилистикасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сформировать архитектурный образ в соответствии с функциональными особенностями объекта</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің функционалдық ерекшеліктеріне сәйкес сәулеттік келбетін қалыптастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характер сочетания с окружающей застройкой</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоршап тұрған құрылыс салумен өзара үйлесімдік сипаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В соответствии с местоположением объекта и градостроительным значением</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің орналасқан жеріне және қала құрылысы мәніне сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цветовое решение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түсіне қатысты шешім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно согласованному эскизному проекту</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келісілген эскиздік жобаға сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рекламно-информационное решение, в том числе:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарнамалық-ақпараттық шешім, оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотреть рекламно-информационные установки согласно статье 21 Закона Республики Казахстан "О языках Республики Казахстан"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Қазақстан Республикасындағы тіл туралы" Қазақстан Республикасы Заңының 21-бабына сәйкес жарнамалық-ақпараттық қондырғыларды көздеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ночное световое оформление</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түнгі жарықпен безендіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Входные узлы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіреберіс тораптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предложить акцентирование входных узлов</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіреберіс тораптарға назар аударуды ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Создание условий для жизнедеятельности маломобильных групп населения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықтың мүмкіндігі шектеулі топтарының өмір сүруі үшін жағдай жасау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотреть мероприятия в соответствии с указаниями и требованиями строительных нормативных документов РК; предусмотреть доступ инвалидов к зданию, предусмотреть пандусы, специальные подъездные пути и устройства для проезда инвалидных колясок</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іс-шараларды ҚР құрылыстық нормативтік құжаттарының нұсқаулары мен талаптарына сәйкес көздеу; мүгедектердің ғимаратқа қолжетімділігін көздеу, пандустар, арнайы кірме жолдар мен мүгедектер арбаларының өту жолдарын көздеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение условий по звукошумовым показателям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дыбыс-шу көрсеткіштері бойынша шарттарды сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно требованиям строительных нормативных документов РК</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ҚР құрылыстық нормативтік құжаттарының талаптарына сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10528,384 +10975,412 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к наружной отделке</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сыртқы әрлеуге қойылатын талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цоколь</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цоколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фасад</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ограждающие конструкций</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қасбет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоршау конструкциялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10930,1202 +11405,1270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к инженерным сетям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік желілерге қойылатын талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теплоснабжение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№ __и дата выдачи технических условий (далее - ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Водоснабжение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канализация</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәріз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электроснабжение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрмен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газоснабжение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газбен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телекоммуникации и телерадиовещания</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телекоммуникациялар және телерадиохабар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ) и требований нормативным документам</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға (ТШ №__ және берілген күні) және нормативтік құжаттарға сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дренаж (при необходимости) и ливневая канализация</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дренаж (қажет болған жағдайда) және нөсерлік кәріз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стационарные поливочные системы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стационарлы суғару жүйелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№ __ и дата выдачи ТУ)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12150,1124 +12693,1208 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательства, возлагаемые на застройщика</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құрылыс салушыға жүктелетін міндеттемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По инженерным изысканиям</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік іздестірулер бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приступать к освоению земельного участка разрешается после геодезического выноса и закрепления его границ в натуре (на местности)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер учаскесін игеруге геодезиялық орналастырылғаннан және оның шекарасы нақты (жергілікті жерге) бекітілгеннен кейін кірісу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По сносу (переносу) существующих строений и сооружений</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданыстағы құрылыстар мен имараттарды бұзу (көшіру) бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае необходимости краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қажет болған жағдайда қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По переносу существующих подземных и надземных инженерных коммуникаций</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер асты және жер үсті коммуникацияларын ауыстыру бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям на перенос (вынос) либо на проведения мероприятия по защите сетей и сооружений.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыстыру (орналастыру) туралы техникалық шарттарға сәйкес не желілер мен құрылыстарды қорғау жөніндегі іс-шараларды жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По сохранению и/или пересадке зеленых насаждений</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жасыл көшеттерді сақтау және/немесе отырғызу бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По строительству временного ограждения участка</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаскенің уақытша қоршау құрылысы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные требования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. При проектировании системы кондиционирования в здании (в том случае, когда проектом не предусмотрено централизованное холодоснабжение и кондиционирование) необходимо предусмотреть размещение наружных элементов локальных систем в соответствии с архитектурным решением фасадов здания. На фасадах проектируемого здания предусмотреть места (ниши, выступы, балконы и т.д.) для размещения наружных элементов локальных систем кондиционирования.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Применить материалы по ресурсосбережению и современных энергосберегающих технологий.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғимараттағы ауа баптау жүйесін жобалау кезінде (жобада орталықтандырылған суық сумен жабдықтау және ауа баптау көзделмеген жағдайда) ғимарат қасбеттерінің сәулеттік шешіміне сәйкес жергілікті жүйелердің сыртқы элементтерін орналастыруды көздеу қажет. Жобаланатын ғимараттың қасбеттерінде жергілікті ау баптау жүйелерінің сыртқы элементтерін орналастыруға арналған жерлерді (бөліктер, маңдайшалар, балкондар және т.б.) көздеу қажет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Ресурс үнемдеу және қазіргі заманғы энергия үнемдеу технологиялары бойынша материалдарды қолдану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="828" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3177" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общие требования</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8295" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Жобаны (жұмыс жобасын) әзірлеу кезінде Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы қолданыстағы заңнамасының нормаларын басшылыққа алуы қажет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Қаланың (ауданның) бас сәулетшісімен келісу:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - эскиздік жоба.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Құрылыс жобасына сараптама жүргізу.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Құрылыс-монтаждау жұмыстарының басталғандығы туралы хабарлама беру.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. салынған объектіні қабылдау және пайдалануға беру. (қабылдау түрі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -13431,94 +14058,95 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс берушінің СЖТ-да қамтылған талаптармен келіспеуі сот тәртібімен шағымдалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6233"/>
-        <w:gridCol w:w="6067"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6233" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АПЗ составил ___________________________________ (должность, ФИО) _________________________________ (подпись)
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6067" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СЖТ жасады ________________________________ (лауазымы, Т.А.Ә. ) ________________________________ (қолы)
@@ -16790,63 +17418,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17168,35 +17818,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId10"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>