--- v0 (2025-10-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="85fd462" w14:textId="85fd462">
+    <w:p w14:paraId="2cfe19e" w14:textId="2cfe19e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -440,62 +444,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы Тізбенің 3-тармағының 2019 жылғы 1 қаңтардан бастап қолданысқа енгізілетін үшінші және төртінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -503,51 +508,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Ұлттық Банк Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -906,792 +911,456 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының қаржы нарығының мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Банктің немесе банк холдингінің меншікті облигациялармен және банк немесе банк холдингі міндеттемелеріне кепілдік берген осы банктің немесе банк холдингінің еншілес ұйымдары шығарған облигациялармен мәмілелер жасау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 62 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7507 болып тіркелген, 2012 жылғы 24 мамырда "Егемен Қазақстан" газетінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...56 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақ</w:t>
-[...294 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+        <w:t>2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Екінші деңгейдегі банктерде сақталуға тиіс негізгі құжаттар тізбесін және олардың сақталу мерзімдерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 29 ақпандағы № 66 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13710 болып тіркелген, 2016 жылғы 31 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Екінші деңгейдегі банктерде сақталуға тиіс негізгі құжаттар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 64-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1351"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="192"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1351" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8532" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Ұлттық Банкінің банктерге қатысты шектеулі ықпал ету шараларын, қадағалап ден қою шараларын, әкімшілік құқық бұзушылық істерін және санкциялар қолдану мәселелері жөніндегі құжаттар (баянжазбалар, анықтамалар, хат алмасу)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1112" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="192" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1742,130 +1411,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Екінші деңгейдегі банктердің банк кепілдіктері мен кепілгерлігін беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 қаңтардағы № 21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14915 болып тіркелген, 2017 жылғы 30 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Екінші деңгейдегі банктердің банк кепілдіктері мен кепілгерлігін беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1878,406 +1547,282 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Банк кепілдігін немесе кепілгерлігін беруге борышкер тұлғаның өтінішін банк Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларында белгіленген тәртіппен қарастырады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) тапсырмасы бойынша банк банк кепілдігін немесе кепілгерлігін берген заңды тұлға борышкердің атауы, заңды тұлға ретінде мемлекеттік тіркелген күні, бизнес-сәйкестендіру нөмірі;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2) тапсырмасы бойынша банк банктік қарсы кепілдігін берген заңды тұлға борышкердің атауы, заңды тұлға ретінде мемлекеттік тіркелген күні, бизнес-сәйкестендіру нөмірі;". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...44 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "3. Осы қаулының 1-тармағында белгіленген қамтылымсыз кредиттің (бланкілік кредиттің) критерийлері № 170 қаулыға қолданылмайды.".</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2512,68 +2057,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 74 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан Қаржы ұйымының басшы қызметкерлеріне төленген кірістер туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2687,1173 +2232,1083 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсыну мерзімі: қаржы жылы аяқталғаннан кейін күнтізбелік бір жүз жиырма күн ішінде. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1680"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4481"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, бар болса әкесінің аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басшы қызметкердің лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жетекшілік етілетін қызмет түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4481" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Белгіленбеген сыйақының белгіленген және белгіленбеген сыйақы сомасына қатынасы (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4481" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1315" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1681" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4481" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1315" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1681" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4481" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3143" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1315" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1681" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4481" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1680" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3143" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиынтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1315" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1681" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4481" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3876,64 +3331,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8388"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1502"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8388" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3981,51 +3437,51 @@
               <w:t>
 Сыйақы (мың теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4086,881 +3542,839 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 төленген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тоқтатыла тұрған</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8388" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8388" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1205" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8388" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1205" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8388" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1205" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1502" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8388" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1205" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1205" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1502" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірінші басшы (ол болмаған кезеңде - оның орнындағы адам):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5297,107 +4711,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кірістер туралы есептің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="31"/>
+    <w:bookmarkStart w:name="z53" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсіндірме Қаржы ұйымының басшы қызметкерлеріне төленген кірістер туралы есеп </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z54" w:id="32"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z54" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z55" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректер жинауға арналған "Қаржы ұйымының басшы қызметкерлеріне төленген кірістер туралы есеп" нысанын (бұдан әрі - Нысан) (бұдан әрі - Түсіндірме) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z56" w:id="34"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңы 20-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5412,209 +4826,209 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңы 34-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z57" w:id="35"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды қаржы ұйымдары жыл сайын толтырады. Нысандағы деректер мың теңгемен көрсетіледі. Есептегі 500 (бес жүз) теңгеден аз сома 0 (нөлге) дейін, ал 500 (бес жүз) теңгеге тең және одан көп сома 1000 (бір мың) теңгеге дейін дөңгелектенеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z58" w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанға бірінші басшы, бас бухгалтер немесе есепке қол қоюға олар уәкілеттік берген адамдар және орындаушы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z60" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 5-бағанда белгіленбеген сыйақының белгіленген және белгіленбеген сыйақының сомасына арақатысы көрсетіледі (пайызбен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z61" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 6-бағанда осы қаулының 4-тармағының 1) тармақшасында көзделген негіздер бойынша белгіленбеген сыйақының төленбеу фактілерінің болуы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z62" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z62" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 7-бағанда "Жиынтығы" деген жол бойынша қаржы ұйымының басшы қызметкерлерінің белгіленген сыйақының жиынтық мәні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z63" w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z63" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. 8 және 9-бағандарда "Жиынтығы" деген жол бойынша қаржы ұйымының басшы қызметкерлерінің төленген және тоқтатыла тұрған сыйақының жиынтық мәні көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z64" w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z64" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. 7, 8 және 9-бағандардағы "Жиынтығы" деген жол бойынша деректер брутто негізде көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6602,55 +6016,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6976,31 +6390,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>