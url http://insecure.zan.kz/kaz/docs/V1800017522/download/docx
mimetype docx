--- v0 (2025-11-06)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9b63287" w14:textId="9b63287">
+    <w:p w14:paraId="a4b0ddc" w14:textId="a4b0ddc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -853,246 +853,406 @@
         <w:t>
       1. Осы Өкілдік шығындарға көзделген қаражатты пайдаланудың үлгілік қағидалары (бұдан әрі – Үлгілік қағидалар) және өкілдік шығындардың нормалары үлгілік өкілдік шығындарға арналған қаражатты пайдаланудың үлгілік тәртібі мен жергілікті бюджет қаражаты есебінен өкілдік шығындардың нормаларын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өкілдік шығындар – бұл тиісті қаржы жылына жергілікті бюджетте көзделген және шетелдік делегацияларды қабылдауға, отырыстар, конференциялар, кеңестер, семинарлар, салтанатты және ресми іс-шаралар өткізуге пайдаланылатын қаражат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z43" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өкiлдік шығындарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z44" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) іс-шараларды өткiзу үшiн үй-жай жалдауға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z45" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) автокөлiктік қызмет көрсетуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z46" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудармашылардың қызметiн төлеуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z47" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ресми түскi астарға, кешкi астарға, фуршеттерге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z48" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кәдесыйлар, естелiк сыйлықтар сатып алуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      3. Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқару органдары осы Үлгілік қағидалар негізінде өкілдік шығындарға арналған қаражатты пайдалану тәртібі мен өкілдік шығындардың нормаларын әзірлейді және бекітеді.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) астананың, облыстың, республикалық маңызы бар қаланың әкiмі рұқсат еткен өзге шығыстарға арналған шығындар жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Алып тасталды - ҚР Қаржы министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2– тарау. Өкілдік шығындарға арналған қаражатты пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Жергілікті бюджеттен өкілдік шығындарға қаражат бөлу облыс, республикалық маңызы бар қала, астана жергілікті атқарушы органының тиісті тәртібі негізінде жүзеге асырылады.</w:t>
+      4. Жергілікті бюджеттен өкілдік шығындарға қаражат бөлу астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органының тиісті тәртібі негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мынадай құжаттардың болуы өкілдік шығындарға қаражат бөлуге негіз болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1205,152 +1365,276 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджетті атқару жөніндегі жергілікті уәкілетті органның шығындар сметасы бойынша қорытындысы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жергілікті бюджеттік бағдарламалар әкімшісі іс-шаралар өткізілгеннен кейін 10 күнтізбелік күн ішінде облыстың, республикалық маңызы бар қаланың, астананың тиісті жергілікті атқарушы органына бірінші басшының (оны ауыстыратын тұлғаның) қолын қойдырып өкілдік шығындарға бөлінген қаражатты пайдалану туралы есепті тапсырады, ол мыналарды қамтиды:</w:t>
+      6. Жергілікті бюджеттік бағдарламалар әкімшісі іс-шаралар өткізілгеннен кейін 10 күнтізбелік күн ішінде астананың, облыстың, республикалық маңызы бар қаланың тиісті жергілікті атқарушы органына бірінші басшының (оны ауыстыратын тұлғаның) қолын қойдырып өкілдік шығындарға бөлінген қаражатты пайдалану туралы есепті тапсырады, ол мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z50" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) іс-шараны жүргізу үшін негіздеме, осы Үлгілік қағидалардың 5-тармағының 2) және 4) тармақшаларында көзделген шығыстар сметасы мен құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өткізілген іс-шараға қатысушылардың нақты санын растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шығыстар сметасы бойынша іс жүзіндегі шығындарды растайтын құжаттардың көшірмелері (сатып алынған тауарлардың, жұмыстардың және қызметтердің құны мен көлемі көрсетілген түбіртектер, шот-фактуралар, жүкқұжаттар, орындалған жұмыстар (көрсетілген қызметтер) актілері, шарттар).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3– тарау. Өкілдік шығындардың нормаларын айқындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Облыс, республикалық маңызы бар қала, астана жергілікті атқарушы органы өкілдік шығындардың қажеттілігін осы шығындардың жүзеге асырылу қажеттілігін, негізділігін және орындылығын талдау нәтижелері негізінде жүктелген функциялар мен өкілеттіктердің орындалуын ескере отырып айқындайды.</w:t>
+      7. Астананың, облыстың, республикалық маңызы бар қаланың жергілікті атқарушы органы өкілдік шығындардың қажеттілігін осы шығындардың жүзеге асырылу қажеттілігін, негізділігін және орындылығын талдау нәтижелері негізінде жүктелген функциялар мен өкілеттіктердің орындалуын ескере отырып айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Қаржы министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Өкілдік шығындардың нормалары мынадай талаптарға сәйкес келеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1525,50 +1809,112 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) теңгемен, бір бірлікке есеппен өкілдік шығындардың құны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған кезде, ескертпелерге сілтемелер жасалады, өкілдік шығындар нормаларының қолданылуын нақтылау келтіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақтың орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтін өзгеріссіз қалдырылды – ҚР Қаржы министрінің м.а. 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 465</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1576,55 +1922,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1950,31 +2296,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>