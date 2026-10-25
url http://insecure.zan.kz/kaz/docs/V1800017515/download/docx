--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f3354dd" w14:textId="f3354dd">
+    <w:p w14:paraId="e528580" w14:textId="e528580">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,150 +76,322 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мемлекет кепілдік берген заң көмегін көрсету туралы келісім нысанын бекіту туралы</w:t>
+        <w:t>Мемлекет кепілдік берген білікті заң көмегін көрсету туралы келісім нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2018 жылғы 27 қыркүйектегі № 1453 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2018 жылғы 9 қазанда № 17515 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Адвокаттық қызмет және заң көмегі туралы" 2018 жылғы 5 шілдедегі Қазақстан Республикасы Заңының 28-бабының </w:t>
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Әділет министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Адвокаттық қызмет және білікті заң көмегі туралы" Қазақстан Республикасы Заңының 28-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Мемлекет кепілдік берген заң көмегін көрсету туралы келісім </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      1. Мемлекет кепілдік берген білікті заң көмегін көрсету туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>келісім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нысаны бекітілсін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекет кепілдік берген заң көмегін көрсету туралы келісім нысанын бекіту туралы" Қазақстан Республикасы Әділет министрінің 2013 жылғы 15 тамыздағы № 273 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -678,1514 +850,1058 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекет кепілдік берген заң көмегін көрсету туралы келісім</w:t>
+        <w:t xml:space="preserve"> Мемлекет кепілдік берген білікті заң көмегін көрсету туралы келісім</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...29 lines deleted...]
-      </w:pPr>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Келісім жаңа редакцияда - ҚР Әділет министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 573</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________ "__" ___________ 20 ___ ж. жасаған жері </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (әділет департаментінің атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әділет департаменті бюджеттік қаражат есебінен мемлекет кепілдік берген білікті заң көмегін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алуға құқығы бар азаматтардың мүдделеріне орай іс-әрекет етуші, бір жағынан бұдан әрі</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Әкімші" деп аталатын,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(әділет органының басшысы немесе осы келісімге қол қоюға уәкілетті өкілінің тегі, аты,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әкесінің аты (бар болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы, "Адвокаттық қызмет және білікті заң көмегі туралы" Қазақстан Республикасының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 жылғы 5 шілдедегі заңының (бұдан әрі - заң) 28-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>басшылыққа ала отырып, және Адвокат</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (тегі, аты, әкесінің аты (бар болған жағдайда))</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  (адвокаттық қызметті ұйымдастыру нысаны)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>адвокаттық қызметпен айналысуға ______________________ лицензиясы бар,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               (лицензияның нөмірі және берілген күні)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           (адвокаттар алқасының атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      адвокаттар алқасына мүше болып табылатын, адвокаттар алқасының төралқасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бекіткен мемлекет кепілдік берген білікті заң көмегін көрсету жүйесіне қатысушы адвокаттардың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тізіміне енгізілген, екінші жағынан бұдан әрі "адвокат" деп аталатын, төмендегілер туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Келісімді жасады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Адвокат құқықтық консультация беру түріндей мемлекет кепілдік берген білікті заң көмегін көрсетеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алименттер өндіріп алу, зейнетақы мен жәрдемақылар тағайындау, ақтау, босқын немесе қандас мәртебесін алу мәселелері бойынша жеке тұлғаларға, ата-анасының қамқорлығынсыз қалған кәмелетке толмағандарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мәртебесіне немесе жағдайына байланысты құқықтары мен заңды мүдделерін қамтамасыз ету және қорғау мәселелері бойынша сексуалдық зорлық-зомбылық, адам саудасы, терроризм актісі құрбандарына не азаптауларға ұшыраған құрбандарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) асыраушысының қайтыс болуынан келтірілген зиянды өтеу мәселелері бойынша жеке тұлғаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жұмысына байланысты денсаулығының зақымдануынан келтірілген не қылмыстық құқық бұзушылықпен келтірілген зиянды өтеу мәселелері бойынша жеке тұлғаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ұлы Отан соғысына қатысушылар, жеңілдіктер бойынша Ұлы Отан соғысына қатысушыларға теңестірілген адамдар, сондай-ақ басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлері, мерзімді қызметтегі әскери қызметшілер, бірінші және екінші топтағы мүгедектігі бар адамдар, жасы бойынша зейнеткерлер болып табылатын, кәсіпкерлік қызметпен байланысты емес мәселелер бойынша жеке тұлғаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіпкерлік қызметпен байланысты емес мәселелер бойынша көпбалалы отбасыларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кәсіпкерлік қызметпен байланысты емес мәселелер бойынша жан басына шаққандағы орташа айлық кірістері астанада, облыста, республикалық маңызы бар қалада белгіленген кедейлік шегінен төмен табысы аз адамдарға (отбасыларға) осы заңда және Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Адвокат соттарда, қылмыстық қудалау органдарында, өзге де мемлекеттік органдар мен мемлекеттік емес ұйымдарда жеке тұлғалардың мүдделерін қорғау және білдіру түріндегі мемлекет кепілдік берген білікті заң көмегін көрсетеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасына сәйкес әкімшілік жауаптылыққа тартылатын адамға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының азаматтық процестік заңнамасына сәйкес талап қоюшыға не жауапкерге және Қазақстан Республикасының әкімшілік сот ісін жүргізу туралы заңнамасына сәйкес талап қоюшыға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының қылмыстық-процестік заңнамасына сәйкес күдіктіге, айыпталушыға, сотталушыға, сотталған адамға, ақталған адамға, жәбірленушіге осы заңда және Қазақстан Республикасының заңнамасында белгіленген тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекет кепілдік берген білікті заң көмегін көрсету үшін адвокат келесілерді жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасында белгіленген іс жүргізу өкілеттіктерін қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтардың құқықтарын, бостандықтары мен заңды мүдделерін қамтамасыз етуге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бағытталған іс жүзіндегі мән-жайларды анықтау бойынша Қазақстан Республикасының заңнамасына қайшы келмейтін кез келген іс-әрекетті орындауды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өзiнiң кәсiби қызметінде адвокатураның ұйымдастыру мен қызметі қағидаттарын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Адвокат құжаттарды, материалдарды, өзге де мәліметтерді қоса алғанда, азаматтарға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толық білікті білікті заң көмегін көрсетуге қажетті ақпаратты табыс етпеуден немесе жасырудан осы Келісім шарттарының орындалмауына, сондай-ақ азаматтардың шындыққа сай келмейтін (оның ішінде құжатталған) ақпаратты табыс етуіне байланысты салдарларға жауапты болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адвокат мемлекет кепілдік берген білікті заң көмегін көрсетуден мынадай шарттардың бірі болған кезде бас тартады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      әділет департаменті бюджеттік қаражат есебінен мемлекет кепілдік берген заң көмегін </w:t>
+      1) арыз беруші заңның 26-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мемлекет кепілдік берген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білікті заң көмегін алуға құқығы бар адамдар санатына жатпаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арыз беруші өтінішінің құқықтық сипаты болмаған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      алуға құқығы бар азаматтардың мүдделеріне орай іс-әрекет етуші, бір жағынан бұдан әрі </w:t>
-[...1003 lines deleted...]
-      1) арыз беруші Заңның 26-бабының </w:t>
+      3) арыз берушінің заңның 27-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген мемлекет кепілдік берген </w:t>
-[...91 lines deleted...]
-      орындамаған жағдайда;</w:t>
+        <w:t xml:space="preserve"> көзделген талаптарды орындамаған жағдайда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) арыз беруші бұдан бұрын осы мәселе бойынша құқықтық көмек алған жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
-[...15 lines deleted...]
-      5. Әкімші адвокаттың заң көмегін көрсеткені үшін төленуге тиіс және қорғауымен және өкілдік етуімен байланысты шығыстарды өтеуге тиісті бюджеттік қаражатты адвокаттың банктік шотына Қазақстан Республикасының заңнамасында белгіленген мерзімде аударады.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әкімші адвокаттың білікті заң көмегін көрсеткені үшін төленуге тиіс және қорғауымен және өкілдік етуімен байланысты шығыстарды өтеуге тиісті бюджеттік қаражатты адвокаттың банктік шотына Қазақстан Республикасының заңнамасында белгіленген мерзімде аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...77 lines deleted...]
-      6. Осы Келісім Заң көмегінің бірыңғай ақпараттық жүйесінде қалыптасады, Тараптардың электрондық цифрлық қолтаңбасы арқылы оған қол қойылған күнінен бастап күшіне енеді және келесі жылдың соңына дейін қолданылады.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Осы Келісім білікті заң көмегінің бірыңғай цифрлық жүйесінде қалыптасады, Тараптардың электрондық цифрлық қолтаңбасы арқылы оған қол қойылған күнінен бастап күшіне енеді және келесі жылдың соңына дейін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2511,31 +2227,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>