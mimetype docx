--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a191a10" w14:textId="a191a10">
+    <w:p w14:paraId="9f67bc7" w14:textId="9f67bc7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1152,69 +1152,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комиссия мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары (бұдан әрі – жергілікті атқарушы орган) ұсынған тиісті әкімшілік-аумақтық бірліктің сұйытылған мұнай газына деген болжамды қажеттіліктерінің негізділігі мен толықтығын айқындайды;</w:t>
-[...17 lines deleted...]
-      2) өнім беруші уәкілетті органға ұсынған сұйытылған мұнай газы өндірісінің болжамды көлемдерінің өзгерістерін және (немесе) облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органдары уәкілетті органға ұсынған сұйытылған мұнай газын болжамды тұтынуды мақұлдайды;</w:t>
+      1) астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – жергілікті атқарушы орган) ұсынған тиісті әкімшілік-аумақтық бірліктің сұйытылған мұнай газына болжамды қажеттіліктерінің негізділігі мен толықтығын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өнім беруші уәкілетті органға ұсынған сұйытылған мұнай газын өндірудің болжамды көлемдерінің өзгерістерін және (немесе) астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары уәкілетті органға ұсынған сұйытылған мұнай газының болжамды тұтынылуын мақұлдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өнім беру жоспарында көрсетілген сұйытылған мұнай газын беру көлемдерінің пропорционалды өзгеруін мақұлдау туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1254,51 +1254,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Энергетика министрінің 26.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 341</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Энергетика министрінің 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2357,70 +2377,172 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Өнім беру жоспары Комиссия шешімінің негізінде қалыптастырылады және Комиссия төрағасы, орынбасары, хатшысы, қатысып отырған мүшелері оның әр бетіне бұрыштама қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21-1. Комиссия шешіміне мүдделі тұлға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шағым жасай алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тарау 21-1-тармақпен толықтырылды – ҚР Энергетика министрінің 20.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 310-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комиссия отырысының шешімі, өнім беру жоспары, Комиссия отырысының аудио-, бейнежазбасы Комиссия отырысы өткізілген күннен бастап 3 (үш) жұмыс күні ішінде уәкілетті органның ресми интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2458,55 +2580,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2832,31 +2954,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>